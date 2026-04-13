--- v0 (2026-03-21)
+++ v1 (2026-04-13)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Joe Miemczyk </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Experience</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014 – 2015  Visiting Scholar, Virginia Commonwealth University, School of Business</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 2009  Associate Professor, Audencia Nantes School of Management, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006 – 2009  Assistant Professor, Audencia Nantes School of Management, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002 – 2006  Research Fellow, University of Bath School of Management, Bath, UK</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999 – 2002  Research Officer, University of Bath School of Management, Bath, UK</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013 – HDR (Habilitation à Diriger des Recherches) – Aix Marseille University. HDR Directors : Nathalie Fabbe-Costes & Jacques Colin. Other Jury members : Vincent Giard, Marianne Jahre & Stefan Seuring</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006 - PhD - University of Bath School of Management, Bath, UK - Thesis advisors: Prof C. Harland & Helen Walker. Examiners: Prof. Ken Peattie (External - Cardiff), Prof. Geoff Hammond (Internal)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996 – M.Sc. Environmental Assessment and Management, Oxford Brookes University, UK</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992 – B.Sc. Applied Science – Wolverhampton University, UK</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Other Employment</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997 – 1999 – Business Systems Engineer, Responsible for ISO14001 design, implementation, internal environmental auditing,  Hoshin Kanri planning, Unipart Group of Companies, UK</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systematic literature review of sustainable purchasing and supply research: Theoretical perspectives and opportunities for IMP-based research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Johnsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickey Howard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Marketing Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 61, pp.130-143. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indmarman.2016.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic development and execution of closed-loop supply chains: a natural resource-based view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickey Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Johnsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Management: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21 (4), pp.453-469. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/SCM-12-2014-0405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable supply chain network design: An optimization-oriented review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Eskandarpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dejax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 54, pp.11-32. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.omega.2015.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purchasing & supply management for a sustainable world: Introduction to the IPSERA 2013 conference special issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Johnsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihalis Giannakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk-Jan Kamann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bernadin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Purchasing and Supply Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (2), pp.3. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pursup.2014.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Agenda for Sustainable Operations and Supply Chain Management Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brazilian Journal of Operations and Production Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (2), pp.15-25. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4322/bjopm.2013.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable purchasing and supply management: a structured literature review of definitions and measures at the dyad, chain and network levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Johnsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Macquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Management: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (5), pp.478-496. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/13598541211258564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable procurement: Past, present and future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Johnsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Spencer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Purchasing and Supply Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (4), pp.201-206. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pursup.2012.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical versus actual product variety: How much customisation do customers really demand?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stablein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Holweg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Operations and Production Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (3), pp.350-370. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2008.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art de limiter les émissions de CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistiques Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 247, pp.44-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UK defence change and the impact on supply relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Johnsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickey Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Management: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 14 (4), pp.270-279. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/13598540910970108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial for Special Issue on Integrating the Automotive Supply Network: The Implementation of Promising practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Graves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth Stone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Automotive Technology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (1), pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supply strategies for build-to-order: Managing global auto operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickey Howard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Management: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 13 (1), pp.3-8. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/13598540810850265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative ICT ventures and the implementation of responsive automotive supply networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth Stone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickey Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Graves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Automotive Technology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (3), pp.239-253. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJATM.2008.020211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exploration of institutional constraints on developing end-of-life product recovery capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 115 (2), pp.272-282. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2008.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing end-of-life vehicle networks: a longitudinal case of the UK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Graves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Automotive Technology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7 (4), pp.356-370. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJATM.2007.017066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing supply practice at Bridgend Engine Plant: The influence of institutional and strategic choice perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickey Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alistair Brandon-Jones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Operations and Production Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 27 (7), pp.754-776. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/01443570710757090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Supply Strategy and Through-Life Management in the UK Defence Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Johnsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickey Howard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (2), pp.34-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automotive supplier parks: An imperative for build-to-order?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickey Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Graves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Purchasing and Supply Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 12 (2), pp.91-104. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pursup.2006.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A strategic approach towards integrating automotive painting for building-to-order</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickey Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Graves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Automotive Technology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 5 (1), pp.17. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJATM.2005.006876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Cars to Customer Order - What does it mean for Inbound Logistics Operations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Holweg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 25 (2), pp.26. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/j.2158-1592.2004.tb00186.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delivering the ‘3-day car’—the strategic implications for automotive logistics operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Holweg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Purchasing and Supply Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9 (2), pp.8. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1478-4092(03)00003-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logistics in the “three‐day car” age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Holweg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Physical Distribution and Logistics Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 32 (10), pp.21. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/09600030210455438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable supply chain network design: a state of the art and an efficient metaheuristic method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Eskandarpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dejax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SILOGIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving sustainability in supply chains: An SME perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Johnsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osama Meqdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhona Johnsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference IPSERA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purchasing centralization: Drivers, change management and impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Johnsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Hoang Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Rowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference IPSERA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global sourcing: Linking category characteristics to the geographical scope of sourcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Johnsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katri Karjalainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asta Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Caniato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Annual IPSERA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable supply chains and SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhona Johnsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Johnsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osama Meqdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th EurOMA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable purchasing and supply management: a review of definitions and measures at dyad, chain and network levels of analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Johnsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First CR3 Conference "The Power of Responsibility"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability in purchasing and supply: Defining the territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Johnsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Annual IPSERA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Lappeenranta, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of equivalence among sub-samples: Preliminary results of the International Purchasing Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désirée Knoppen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Annual EurOMA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case study: Public procurement in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Johnsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Research Study of Public Procurement (IRSPP) Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational risk management: A contingent supply chain perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Turtoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Annual IPSERA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Oestrich-Winkel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a green supplier maturity model: Concepts, application and limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Johnsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bernardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Annual IPSERA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Oestrich-Winkel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical versus actual product variety: How much customisation is really demanded in the marketplace?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Stablein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Holweg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Annual EurOMA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Goteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How big ideas in operations management evolve: The case of the 3-day car</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Holweg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickey Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Waller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Williams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Annual EurOMA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Goteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding the role for supply management in the UK defence sector: A case of &amp;quot;procuring complex performance&amp;quot; (PCP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickey Howard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Annual EurOMA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferring sustainable business models to the automotive industry: opportunities and limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickey Howard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Annual IPSERA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the through-life supply of product-service performance: a multi-sector study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickey Howard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Annual EurOMA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving recycling technology and innovation in the automotive supply network: The role of the institutional environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GERPISA 16th International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring supply strategy and through-life management in the UK defence industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickey Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Johnsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Annual EurOMA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Ankara, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purchasing and supply performance gaps: Comparing automotive and aerospace buyer-supplier perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Annual IPSERA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Bath, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purchasing and Supply Chain Management: A Sustainability Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Johnsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickey Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, 420 p., 2014, 978-0415690881</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring product-service supply dynamics in the defence industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickey Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Johnsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael Eßig; Andreas Glas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performance Based Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2013, 978-3-8349-3081-1. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-8349-3726-1_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supply management in naval defence: The case for PCP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickey Howard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mickey Howard, Nigel Caldwell. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procuring complex performance: Studies of innovation in product-service management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automotive supplier park strategies supporting build to order</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickey Howard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Glenn Parry, Andrew Graves. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamics of the Automotive Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.361-381, 2008,  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocopier Remanufacturing at Xerox UK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bufton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Brissaud; Serge Tichkiewitch; Peggy Zwolinski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation in Life Cycle Engineering and Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2006, 1-4020-4601-4. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/1-4020-4617-0_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable supply chain network design: an optimization-oriented review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Eskandarpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dejax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 14-1-AUTO, Ecole des Mines de Nantes. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId120"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Joe Miemczyk </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Experience</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014 – 2015  Visiting Scholar, Virginia Commonwealth University, School of Business</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 2009  Associate Professor, Audencia Nantes School of Management, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006 – 2009  Assistant Professor, Audencia Nantes School of Management, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002 – 2006  Research Fellow, University of Bath School of Management, Bath, UK</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999 – 2002  Research Officer, University of Bath School of Management, Bath, UK</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013 – HDR (Habilitation à Diriger des Recherches) – Aix Marseille University. HDR Directors : Nathalie Fabbe-Costes & Jacques Colin. Other Jury members : Vincent Giard, Marianne Jahre & Stefan Seuring</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006 - PhD - University of Bath School of Management, Bath, UK - Thesis advisors: Prof C. Harland & Helen Walker. Examiners: Prof. Ken Peattie (External - Cardiff), Prof. Geoff Hammond (Internal)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996 – M.Sc. Environmental Assessment and Management, Oxford Brookes University, UK</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992 – B.Sc. Applied Science – Wolverhampton University, UK</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Other Employment</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997 – 1999 – Business Systems Engineer, Responsible for ISO14001 design, implementation, internal environmental auditing,  Hoshin Kanri planning, Unipart Group of Companies, UK</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systematic literature review of sustainable purchasing and supply research: Theoretical perspectives and opportunities for IMP-based research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Johnsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickey Howard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Marketing Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 61, pp.130-143. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indmarman.2016.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic development and execution of closed-loop supply chains: a natural resource-based view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickey Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Johnsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Management: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21 (4), pp.453-469. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/SCM-12-2014-0405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable supply chain network design: An optimization-oriented review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Eskandarpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dejax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 54, pp.11-32. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.omega.2015.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purchasing & supply management for a sustainable world: Introduction to the IPSERA 2013 conference special issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Johnsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihalis Giannakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk-Jan Kamann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bernadin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Purchasing and Supply Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (2), pp.3. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pursup.2014.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Agenda for Sustainable Operations and Supply Chain Management Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brazilian Journal of Operations and Production Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (2), pp.15-25. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4322/bjopm.2013.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable purchasing and supply management: a structured literature review of definitions and measures at the dyad, chain and network levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Johnsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Macquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Management: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (5), pp.478-496. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/13598541211258564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable procurement: Past, present and future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Johnsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Spencer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Purchasing and Supply Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (4), pp.201-206. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pursup.2012.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical versus actual product variety: How much customisation do customers really demand?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stablein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Holweg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Operations and Production Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (3), pp.350-370. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2008.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art de limiter les émissions de CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistiques Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 247, pp.44-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UK defence change and the impact on supply relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Johnsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickey Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Management: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 14 (4), pp.270-279. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/13598540910970108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial for Special Issue on Integrating the Automotive Supply Network: The Implementation of Promising practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Graves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth Stone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Automotive Technology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (1), pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exploration of institutional constraints on developing end-of-life product recovery capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 115 (2), pp.272-282. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2008.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supply strategies for build-to-order: Managing global auto operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickey Howard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Management: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 13 (1), pp.3-8. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/13598540810850265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative ICT ventures and the implementation of responsive automotive supply networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth Stone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickey Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Graves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Automotive Technology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (3), pp.239-253. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJATM.2008.020211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing end-of-life vehicle networks: a longitudinal case of the UK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Graves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Automotive Technology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7 (4), pp.356-370. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJATM.2007.017066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing supply practice at Bridgend Engine Plant: The influence of institutional and strategic choice perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickey Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alistair Brandon-Jones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Operations and Production Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 27 (7), pp.754-776. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/01443570710757090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Supply Strategy and Through-Life Management in the UK Defence Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Johnsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickey Howard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (2), pp.34-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automotive supplier parks: An imperative for build-to-order?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickey Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Graves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Purchasing and Supply Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 12 (2), pp.91-104. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pursup.2006.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A strategic approach towards integrating automotive painting for building-to-order</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickey Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Graves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Automotive Technology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 5 (1), pp.17. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJATM.2005.006876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Cars to Customer Order - What does it mean for Inbound Logistics Operations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Holweg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 25 (2), pp.26. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/j.2158-1592.2004.tb00186.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delivering the ‘3-day car’—the strategic implications for automotive logistics operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Holweg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Purchasing and Supply Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9 (2), pp.8. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1478-4092(03)00003-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logistics in the “three‐day car” age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Holweg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Physical Distribution and Logistics Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 32 (10), pp.21. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/09600030210455438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable supply chain network design: a state of the art and an efficient metaheuristic method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Eskandarpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dejax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SILOGIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving sustainability in supply chains: An SME perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Johnsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osama Meqdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhona Johnsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference IPSERA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purchasing centralization: Drivers, change management and impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Johnsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Hoang Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Rowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference IPSERA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global sourcing: Linking category characteristics to the geographical scope of sourcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Johnsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katri Karjalainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asta Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Caniato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Annual IPSERA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable supply chains and SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhona Johnsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Johnsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osama Meqdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th EurOMA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable purchasing and supply management: a review of definitions and measures at dyad, chain and network levels of analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Johnsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First CR3 Conference "The Power of Responsibility"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability in purchasing and supply: Defining the territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Johnsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Annual IPSERA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Lappeenranta, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of equivalence among sub-samples: Preliminary results of the International Purchasing Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désirée Knoppen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Annual EurOMA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case study: Public procurement in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Johnsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Research Study of Public Procurement (IRSPP) Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational risk management: A contingent supply chain perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Turtoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Annual IPSERA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Oestrich-Winkel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a green supplier maturity model: Concepts, application and limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Johnsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bernardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Annual IPSERA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Oestrich-Winkel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical versus actual product variety: How much customisation is really demanded in the marketplace?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Stablein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Holweg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Annual EurOMA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Goteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How big ideas in operations management evolve: The case of the 3-day car</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Holweg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickey Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Waller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Williams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Annual EurOMA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Goteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding the role for supply management in the UK defence sector: A case of &amp;quot;procuring complex performance&amp;quot; (PCP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickey Howard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Annual EurOMA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the through-life supply of product-service performance: a multi-sector study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickey Howard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Annual EurOMA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferring sustainable business models to the automotive industry: opportunities and limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickey Howard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Annual IPSERA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving recycling technology and innovation in the automotive supply network: The role of the institutional environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GERPISA 16th International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring supply strategy and through-life management in the UK defence industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickey Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Johnsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Annual EurOMA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Ankara, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purchasing and supply performance gaps: Comparing automotive and aerospace buyer-supplier perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Annual IPSERA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Bath, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purchasing and Supply Chain Management: A Sustainability Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Johnsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickey Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, 420 p., 2014, 978-0415690881</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring product-service supply dynamics in the defence industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickey Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Johnsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael Eßig; Andreas Glas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performance Based Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2013, 978-3-8349-3081-1. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-8349-3726-1_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supply management in naval defence: The case for PCP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickey Howard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mickey Howard, Nigel Caldwell. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procuring complex performance: Studies of innovation in product-service management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automotive supplier park strategies supporting build to order</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickey Howard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Glenn Parry, Andrew Graves. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamics of the Automotive Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.361-381, 2008,  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocopier Remanufacturing at Xerox UK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bufton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Brissaud; Serge Tichkiewitch; Peggy Zwolinski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation in Life Cycle Engineering and Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2006, 1-4020-4601-4. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/1-4020-4617-0_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable supply chain network design: an optimization-oriented review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Eskandarpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dejax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 14-1-AUTO, Ecole des Mines de Nantes. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId120"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290917v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Johnsen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Miemczyk" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickey Howard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indmarman.2016.03.003" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290920v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SCM-12-2014-0405" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154605v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Eskandarpour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dejax" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;ton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2015.01.006" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01118755v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihalis Giannakis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk-Jan Kamann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bernadin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pursup.2014.04.001" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N9P6S142-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01117813v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4322/bjopm.2013.009" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858680v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Macquet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/13598541211258564" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-GWVGRZ9H-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956954v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Walker" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Spencer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pursup.2012.11.003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1H1WNFZL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771841v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stablein" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Holweg" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2008.04.013" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6K1SJMKP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765113v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771092v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/13598540910970108" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01118768v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Graves" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Stone" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765390v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/13598540810850265" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-6QN9G15G-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765391v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJATM.2008.020211" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765366v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00796844v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJATM.2007.017066" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00796854v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Lewis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Brandon-Jones" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/01443570710757090" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-184BLJR2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00796876v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01118772v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pursup.2006.05.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01118754v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJATM.2005.006876" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01118752v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Holweg" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.2158-1592.2004.tb00186.x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JN4FHPC5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01118747v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1478-4092(03)00003-7" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01118746v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/09600030210455438" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-DPQGCQLB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213273v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956531v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Meqdadi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhona Johnsen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956532v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Hoang Tran" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Rowe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauvage" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763047v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katri Karjalainen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asta Salmi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Caniato" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763036v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763046v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761965v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761966v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233;e Knoppen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760817v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moinard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760858v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Turtoi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760835v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bernardin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760836v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Stablein" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Holweg" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760834v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Waller" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Williams" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760543v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760541v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760542v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760540v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760233v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00797396v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00981470v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01118774v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-8349-3726-1_9" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798522v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778986v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01118776v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. King" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bufton" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-4617-0_11" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-8WX537B6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849859v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290917v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Johnsen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Miemczyk" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickey Howard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indmarman.2016.03.003" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290920v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SCM-12-2014-0405" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154605v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Eskandarpour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dejax" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;ton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2015.01.006" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01118755v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihalis Giannakis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk-Jan Kamann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bernadin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pursup.2014.04.001" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N9P6S142-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01117813v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4322/bjopm.2013.009" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858680v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Macquet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/13598541211258564" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-GWVGRZ9H-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956954v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Walker" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Spencer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pursup.2012.11.003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1H1WNFZL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771841v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stablein" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Holweg" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2008.04.013" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6K1SJMKP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765113v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771092v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/13598540910970108" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01118768v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Graves" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Stone" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765366v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765390v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/13598540810850265" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-6QN9G15G-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765391v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJATM.2008.020211" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00796844v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJATM.2007.017066" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00796854v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Lewis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Brandon-Jones" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/01443570710757090" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-184BLJR2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00796876v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01118772v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pursup.2006.05.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01118754v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJATM.2005.006876" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01118752v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Holweg" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.2158-1592.2004.tb00186.x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JN4FHPC5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01118747v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1478-4092(03)00003-7" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01118746v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/09600030210455438" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-DPQGCQLB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213273v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956531v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Meqdadi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhona Johnsen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956532v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Hoang Tran" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Rowe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauvage" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763047v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katri Karjalainen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asta Salmi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Caniato" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763036v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763046v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761965v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761966v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233;e Knoppen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760817v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moinard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760858v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Turtoi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760835v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bernardin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760836v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Stablein" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Holweg" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760834v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Waller" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Williams" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760543v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760542v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760541v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760540v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760233v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00797396v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00981470v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01118774v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-8349-3726-1_9" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798522v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778986v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01118776v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. King" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bufton" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-4617-0_11" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-8WX537B6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849859v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>