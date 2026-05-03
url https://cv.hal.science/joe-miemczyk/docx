--- v1 (2026-04-13)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Joe Miemczyk </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Experience</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014 – 2015  Visiting Scholar, Virginia Commonwealth University, School of Business</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 2009  Associate Professor, Audencia Nantes School of Management, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006 – 2009  Assistant Professor, Audencia Nantes School of Management, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002 – 2006  Research Fellow, University of Bath School of Management, Bath, UK</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999 – 2002  Research Officer, University of Bath School of Management, Bath, UK</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013 – HDR (Habilitation à Diriger des Recherches) – Aix Marseille University. HDR Directors : Nathalie Fabbe-Costes & Jacques Colin. Other Jury members : Vincent Giard, Marianne Jahre & Stefan Seuring</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006 - PhD - University of Bath School of Management, Bath, UK - Thesis advisors: Prof C. Harland & Helen Walker. Examiners: Prof. Ken Peattie (External - Cardiff), Prof. Geoff Hammond (Internal)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996 – M.Sc. Environmental Assessment and Management, Oxford Brookes University, UK</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992 – B.Sc. Applied Science – Wolverhampton University, UK</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Other Employment</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997 – 1999 – Business Systems Engineer, Responsible for ISO14001 design, implementation, internal environmental auditing,  Hoshin Kanri planning, Unipart Group of Companies, UK</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systematic literature review of sustainable purchasing and supply research: Theoretical perspectives and opportunities for IMP-based research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Johnsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickey Howard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Marketing Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 61, pp.130-143. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indmarman.2016.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic development and execution of closed-loop supply chains: a natural resource-based view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickey Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Johnsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Management: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21 (4), pp.453-469. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/SCM-12-2014-0405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable supply chain network design: An optimization-oriented review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Eskandarpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dejax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 54, pp.11-32. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.omega.2015.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purchasing & supply management for a sustainable world: Introduction to the IPSERA 2013 conference special issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Johnsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihalis Giannakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk-Jan Kamann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bernadin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Purchasing and Supply Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (2), pp.3. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pursup.2014.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Agenda for Sustainable Operations and Supply Chain Management Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brazilian Journal of Operations and Production Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (2), pp.15-25. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4322/bjopm.2013.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable purchasing and supply management: a structured literature review of definitions and measures at the dyad, chain and network levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Johnsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Macquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Management: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (5), pp.478-496. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/13598541211258564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable procurement: Past, present and future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Johnsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Spencer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Purchasing and Supply Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (4), pp.201-206. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pursup.2012.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical versus actual product variety: How much customisation do customers really demand?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stablein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Holweg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Operations and Production Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (3), pp.350-370. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2008.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art de limiter les émissions de CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistiques Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 247, pp.44-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UK defence change and the impact on supply relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Johnsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickey Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Management: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 14 (4), pp.270-279. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/13598540910970108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial for Special Issue on Integrating the Automotive Supply Network: The Implementation of Promising practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Graves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth Stone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Automotive Technology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (1), pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exploration of institutional constraints on developing end-of-life product recovery capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 115 (2), pp.272-282. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2008.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supply strategies for build-to-order: Managing global auto operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickey Howard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Management: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 13 (1), pp.3-8. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/13598540810850265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative ICT ventures and the implementation of responsive automotive supply networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth Stone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickey Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Graves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Automotive Technology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (3), pp.239-253. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJATM.2008.020211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing end-of-life vehicle networks: a longitudinal case of the UK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Graves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Automotive Technology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7 (4), pp.356-370. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJATM.2007.017066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing supply practice at Bridgend Engine Plant: The influence of institutional and strategic choice perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickey Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alistair Brandon-Jones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Operations and Production Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 27 (7), pp.754-776. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/01443570710757090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Supply Strategy and Through-Life Management in the UK Defence Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Johnsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickey Howard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (2), pp.34-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automotive supplier parks: An imperative for build-to-order?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickey Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Graves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Purchasing and Supply Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 12 (2), pp.91-104. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pursup.2006.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A strategic approach towards integrating automotive painting for building-to-order</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickey Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Graves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Automotive Technology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 5 (1), pp.17. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJATM.2005.006876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Cars to Customer Order - What does it mean for Inbound Logistics Operations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Holweg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 25 (2), pp.26. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/j.2158-1592.2004.tb00186.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delivering the ‘3-day car’—the strategic implications for automotive logistics operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Holweg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Purchasing and Supply Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9 (2), pp.8. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1478-4092(03)00003-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logistics in the “three‐day car” age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Holweg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Physical Distribution and Logistics Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 32 (10), pp.21. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/09600030210455438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable supply chain network design: a state of the art and an efficient metaheuristic method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Eskandarpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dejax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SILOGIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving sustainability in supply chains: An SME perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Johnsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osama Meqdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhona Johnsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference IPSERA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purchasing centralization: Drivers, change management and impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Johnsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Hoang Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Rowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference IPSERA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global sourcing: Linking category characteristics to the geographical scope of sourcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Johnsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katri Karjalainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asta Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Caniato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Annual IPSERA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable supply chains and SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhona Johnsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Johnsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osama Meqdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th EurOMA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable purchasing and supply management: a review of definitions and measures at dyad, chain and network levels of analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Johnsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First CR3 Conference "The Power of Responsibility"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability in purchasing and supply: Defining the territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Johnsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Annual IPSERA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Lappeenranta, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of equivalence among sub-samples: Preliminary results of the International Purchasing Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désirée Knoppen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Annual EurOMA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case study: Public procurement in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Johnsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Research Study of Public Procurement (IRSPP) Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational risk management: A contingent supply chain perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Turtoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Annual IPSERA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Oestrich-Winkel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a green supplier maturity model: Concepts, application and limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Johnsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bernardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Annual IPSERA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Oestrich-Winkel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical versus actual product variety: How much customisation is really demanded in the marketplace?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Stablein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Holweg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Annual EurOMA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Goteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How big ideas in operations management evolve: The case of the 3-day car</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Holweg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickey Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Waller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Williams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Annual EurOMA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Goteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding the role for supply management in the UK defence sector: A case of &amp;quot;procuring complex performance&amp;quot; (PCP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickey Howard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Annual EurOMA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the through-life supply of product-service performance: a multi-sector study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickey Howard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Annual EurOMA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferring sustainable business models to the automotive industry: opportunities and limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickey Howard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Annual IPSERA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving recycling technology and innovation in the automotive supply network: The role of the institutional environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GERPISA 16th International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring supply strategy and through-life management in the UK defence industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickey Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Johnsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Annual EurOMA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Ankara, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purchasing and supply performance gaps: Comparing automotive and aerospace buyer-supplier perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Annual IPSERA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Bath, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purchasing and Supply Chain Management: A Sustainability Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Johnsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickey Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, 420 p., 2014, 978-0415690881</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring product-service supply dynamics in the defence industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickey Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Johnsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael Eßig; Andreas Glas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performance Based Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2013, 978-3-8349-3081-1. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-8349-3726-1_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supply management in naval defence: The case for PCP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickey Howard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mickey Howard, Nigel Caldwell. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procuring complex performance: Studies of innovation in product-service management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automotive supplier park strategies supporting build to order</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickey Howard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Glenn Parry, Andrew Graves. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamics of the Automotive Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.361-381, 2008,  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocopier Remanufacturing at Xerox UK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bufton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Brissaud; Serge Tichkiewitch; Peggy Zwolinski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation in Life Cycle Engineering and Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2006, 1-4020-4601-4. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/1-4020-4617-0_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable supply chain network design: an optimization-oriented review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Eskandarpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dejax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 14-1-AUTO, Ecole des Mines de Nantes. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId120"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Joe Miemczyk </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Experience</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014 – 2015  Visiting Scholar, Virginia Commonwealth University, School of Business</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 2009  Associate Professor, Audencia Nantes School of Management, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006 – 2009  Assistant Professor, Audencia Nantes School of Management, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002 – 2006  Research Fellow, University of Bath School of Management, Bath, UK</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999 – 2002  Research Officer, University of Bath School of Management, Bath, UK</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013 – HDR (Habilitation à Diriger des Recherches) – Aix Marseille University. HDR Directors : Nathalie Fabbe-Costes & Jacques Colin. Other Jury members : Vincent Giard, Marianne Jahre & Stefan Seuring</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006 - PhD - University of Bath School of Management, Bath, UK - Thesis advisors: Prof C. Harland & Helen Walker. Examiners: Prof. Ken Peattie (External - Cardiff), Prof. Geoff Hammond (Internal)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996 – M.Sc. Environmental Assessment and Management, Oxford Brookes University, UK</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992 – B.Sc. Applied Science – Wolverhampton University, UK</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Other Employment</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997 – 1999 – Business Systems Engineer, Responsible for ISO14001 design, implementation, internal environmental auditing,  Hoshin Kanri planning, Unipart Group of Companies, UK</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systematic literature review of sustainable purchasing and supply research: Theoretical perspectives and opportunities for IMP-based research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Johnsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickey Howard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Marketing Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 61, pp.130-143. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indmarman.2016.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic development and execution of closed-loop supply chains: a natural resource-based view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickey Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Johnsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Management: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21 (4), pp.453-469. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/SCM-12-2014-0405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable supply chain network design: An optimization-oriented review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Eskandarpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dejax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 54, pp.11-32. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.omega.2015.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purchasing & supply management for a sustainable world: Introduction to the IPSERA 2013 conference special issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Johnsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihalis Giannakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk-Jan Kamann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bernadin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Purchasing and Supply Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (2), pp.3. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pursup.2014.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Agenda for Sustainable Operations and Supply Chain Management Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brazilian Journal of Operations and Production Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (2), pp.15-25. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4322/bjopm.2013.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable purchasing and supply management: a structured literature review of definitions and measures at the dyad, chain and network levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Johnsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Macquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Management: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (5), pp.478-496. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/13598541211258564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable procurement: Past, present and future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Johnsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Spencer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Purchasing and Supply Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (4), pp.201-206. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pursup.2012.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical versus actual product variety: How much customisation do customers really demand?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stablein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Holweg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Operations and Production Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (3), pp.350-370. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2008.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art de limiter les émissions de CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistiques Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 247, pp.44-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UK defence change and the impact on supply relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Johnsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickey Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Management: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 14 (4), pp.270-279. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/13598540910970108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial for Special Issue on Integrating the Automotive Supply Network: The Implementation of Promising practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Graves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth Stone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Automotive Technology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (1), pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exploration of institutional constraints on developing end-of-life product recovery capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 115 (2), pp.272-282. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2008.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supply strategies for build-to-order: Managing global auto operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickey Howard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Management: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 13 (1), pp.3-8. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/13598540810850265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative ICT ventures and the implementation of responsive automotive supply networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth Stone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickey Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Graves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Automotive Technology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (3), pp.239-253. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJATM.2008.020211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing end-of-life vehicle networks: a longitudinal case of the UK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Graves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Automotive Technology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7 (4), pp.356-370. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJATM.2007.017066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing supply practice at Bridgend Engine Plant: The influence of institutional and strategic choice perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickey Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alistair Brandon-Jones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Operations and Production Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 27 (7), pp.754-776. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/01443570710757090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Supply Strategy and Through-Life Management in the UK Defence Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Johnsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickey Howard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (2), pp.34-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automotive supplier parks: An imperative for build-to-order?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickey Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Graves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Purchasing and Supply Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 12 (2), pp.91-104. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pursup.2006.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A strategic approach towards integrating automotive painting for building-to-order</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickey Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Graves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Automotive Technology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 5 (1), pp.17. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJATM.2005.006876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Cars to Customer Order - What does it mean for Inbound Logistics Operations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Holweg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 25 (2), pp.26. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/j.2158-1592.2004.tb00186.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delivering the ‘3-day car’—the strategic implications for automotive logistics operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Holweg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Purchasing and Supply Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9 (2), pp.8. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1478-4092(03)00003-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logistics in the “three‐day car” age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Holweg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Physical Distribution and Logistics Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 32 (10), pp.21. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/09600030210455438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable supply chain network design: a state of the art and an efficient metaheuristic method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Eskandarpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dejax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SILOGIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving sustainability in supply chains: An SME perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Johnsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osama Meqdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhona Johnsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference IPSERA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purchasing centralization: Drivers, change management and impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Johnsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Hoang Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Rowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference IPSERA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global sourcing: Linking category characteristics to the geographical scope of sourcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Johnsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katri Karjalainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asta Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Caniato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Annual IPSERA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable supply chains and SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhona Johnsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Johnsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osama Meqdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th EurOMA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable purchasing and supply management: a review of definitions and measures at dyad, chain and network levels of analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Johnsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First CR3 Conference "The Power of Responsibility"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability in purchasing and supply: Defining the territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Johnsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Annual IPSERA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Lappeenranta, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of equivalence among sub-samples: Preliminary results of the International Purchasing Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désirée Knoppen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Annual EurOMA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a green supplier maturity model: Concepts, application and limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Johnsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bernardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Annual IPSERA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Oestrich-Winkel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical versus actual product variety: How much customisation is really demanded in the marketplace?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Stablein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Holweg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Annual EurOMA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Goteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How big ideas in operations management evolve: The case of the 3-day car</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Holweg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickey Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Waller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Williams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Annual EurOMA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Goteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational risk management: A contingent supply chain perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Turtoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Annual IPSERA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Oestrich-Winkel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case study: Public procurement in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Johnsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Research Study of Public Procurement (IRSPP) Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the through-life supply of product-service performance: a multi-sector study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickey Howard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Annual EurOMA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferring sustainable business models to the automotive industry: opportunities and limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickey Howard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Annual IPSERA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving recycling technology and innovation in the automotive supply network: The role of the institutional environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GERPISA 16th International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding the role for supply management in the UK defence sector: A case of &amp;quot;procuring complex performance&amp;quot; (PCP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickey Howard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Annual EurOMA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring supply strategy and through-life management in the UK defence industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickey Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Johnsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Annual EurOMA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Ankara, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purchasing and supply performance gaps: Comparing automotive and aerospace buyer-supplier perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Annual IPSERA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Bath, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purchasing and Supply Chain Management: A Sustainability Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Johnsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickey Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, 420 p., 2014, 978-0415690881</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring product-service supply dynamics in the defence industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickey Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Johnsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael Eßig; Andreas Glas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performance Based Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2013, 978-3-8349-3081-1. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-8349-3726-1_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supply management in naval defence: The case for PCP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickey Howard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mickey Howard, Nigel Caldwell. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procuring complex performance: Studies of innovation in product-service management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automotive supplier park strategies supporting build to order</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickey Howard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Glenn Parry, Andrew Graves. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamics of the Automotive Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.361-381, 2008,  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocopier Remanufacturing at Xerox UK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bufton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Brissaud; Serge Tichkiewitch; Peggy Zwolinski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation in Life Cycle Engineering and Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2006, 1-4020-4601-4. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/1-4020-4617-0_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable supply chain network design: an optimization-oriented review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Eskandarpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dejax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 14-1-AUTO, Ecole des Mines de Nantes. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId120"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290917v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Johnsen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Miemczyk" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickey Howard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indmarman.2016.03.003" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290920v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SCM-12-2014-0405" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154605v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Eskandarpour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dejax" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;ton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2015.01.006" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01118755v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihalis Giannakis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk-Jan Kamann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bernadin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pursup.2014.04.001" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N9P6S142-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01117813v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4322/bjopm.2013.009" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858680v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Macquet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/13598541211258564" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-GWVGRZ9H-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956954v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Walker" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Spencer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pursup.2012.11.003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1H1WNFZL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771841v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stablein" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Holweg" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2008.04.013" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6K1SJMKP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765113v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771092v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/13598540910970108" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01118768v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Graves" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Stone" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765366v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765390v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/13598540810850265" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-6QN9G15G-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765391v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJATM.2008.020211" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00796844v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJATM.2007.017066" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00796854v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Lewis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Brandon-Jones" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/01443570710757090" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-184BLJR2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00796876v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01118772v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pursup.2006.05.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01118754v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJATM.2005.006876" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01118752v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Holweg" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.2158-1592.2004.tb00186.x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JN4FHPC5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01118747v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1478-4092(03)00003-7" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01118746v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/09600030210455438" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-DPQGCQLB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213273v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956531v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Meqdadi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhona Johnsen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956532v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Hoang Tran" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Rowe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauvage" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763047v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katri Karjalainen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asta Salmi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Caniato" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763036v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763046v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761965v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761966v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233;e Knoppen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760817v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moinard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760858v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Turtoi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760835v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bernardin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760836v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Stablein" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Holweg" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760834v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Waller" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Williams" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760543v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760542v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760541v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760540v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760233v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00797396v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00981470v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01118774v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-8349-3726-1_9" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798522v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778986v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01118776v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. King" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bufton" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-4617-0_11" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-8WX537B6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849859v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290917v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Johnsen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Miemczyk" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickey Howard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indmarman.2016.03.003" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290920v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SCM-12-2014-0405" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154605v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Eskandarpour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dejax" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;ton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2015.01.006" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01118755v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihalis Giannakis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk-Jan Kamann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bernadin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pursup.2014.04.001" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N9P6S142-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01117813v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4322/bjopm.2013.009" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858680v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Macquet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/13598541211258564" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-GWVGRZ9H-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956954v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Walker" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Spencer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pursup.2012.11.003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1H1WNFZL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771841v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stablein" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Holweg" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2008.04.013" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6K1SJMKP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765113v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771092v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/13598540910970108" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01118768v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Graves" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Stone" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765366v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765390v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/13598540810850265" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-6QN9G15G-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765391v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJATM.2008.020211" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00796844v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJATM.2007.017066" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00796854v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Lewis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Brandon-Jones" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/01443570710757090" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-184BLJR2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00796876v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01118772v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pursup.2006.05.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01118754v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJATM.2005.006876" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01118752v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Holweg" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.2158-1592.2004.tb00186.x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JN4FHPC5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01118747v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1478-4092(03)00003-7" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01118746v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/09600030210455438" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-DPQGCQLB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213273v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956531v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Meqdadi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhona Johnsen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956532v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Hoang Tran" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Rowe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauvage" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763047v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katri Karjalainen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asta Salmi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Caniato" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763036v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763046v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761965v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761966v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233;e Knoppen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760835v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bernardin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760836v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Stablein" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Holweg" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760834v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Waller" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Williams" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760858v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Turtoi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760817v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moinard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760542v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760541v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760540v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760543v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760233v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00797396v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00981470v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01118774v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-8349-3726-1_9" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798522v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778986v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01118776v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. King" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bufton" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-4617-0_11" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-8WX537B6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849859v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>