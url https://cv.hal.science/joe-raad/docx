--- v0 (2026-03-19)
+++ v1 (2026-05-25)
@@ -613,2050 +613,2167 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01962007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abstracting Entity Matching for Analysing and Explaining Identity and Difference Decision and Indecision</w:t>
+                <w:t xml:space="preserve">BEAM: A First Benchmark for Microdata Entity Alignment with Knowledge Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Inizan</w:t>
+                <w:t xml:space="preserve">Hanane Kteich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Quercini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Raad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Saïs</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Danai Symeonidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KES</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procs.2025.09.333⟩</w:t>
+              <w:t xml:space="preserve">The 41st ACM/SIGAPP Symposium On Applied Computing, Thessaloniki,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Thessaloniki, Greece, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3748522.3779966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05324375v1</w:t>
+                <w:t xml:space="preserve">hal-05609694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation temporelle explicable de faits par la découverte de contraintes temporelles complexes dans les graphes de connaissances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Abstracting Entity Matching for Analysing and Explaining Identity and Difference Decision and Indecision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Inizan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Saïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Soulard</w:t>
+                <w:t xml:space="preserve">Anne Goelzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Raad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fatiha Saïs</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danai Symeonidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35es Journées francophones d'Ingénierie des Connaissances (IC 2024) @ Plate-Forme Intelligence Artificielle (PFIA 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">KES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Osaka, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2025.09.333⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04650739v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05324375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de transférabilité des clés pour le liage de données entre graphes de connaissances</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Validation temporelle explicable de faits par la découverte de contraintes temporelles complexes dans les graphes de connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Raad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Saïs</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gianluca Quercini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34es Journées francophones d'Ingénierie des Connaissances (IC 2023) @ Plate-Forme Intelligence Artificielle (PFIA 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">35es Journées francophones d'Ingénierie des Connaissances (IC 2024) @ Plate-Forme Intelligence Artificielle (PFIA 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, La Rochelle, France. pp.62-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04152691v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04650739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refining Large Integrated Identity Graphs Using the Unique Name Assumption</w:t>
+                <w:t xml:space="preserve">Étude de transférabilité des clés pour le liage de données entre graphes de connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuai Wang</w:t>
+                <w:t xml:space="preserve">Thibaut Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Saïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Raad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frank van Harmelen</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Quercini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Semantic Web - 20th International Conference (ESWC) 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">34es Journées francophones d'Ingénierie des Connaissances (IC 2023) @ Plate-Forme Intelligence Artificielle (PFIA 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04247390v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04152691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What does it mean when your URIs are redirected? Examining identity and redirection in the LOD cloud</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Refining Large Integrated Identity Graphs Using the Unique Name Assumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuai Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Raad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Bloem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank van Harmelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Workshop on Managing the Evolution and Preservation of the Data Web (MEPDaW at ISWC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Semantic Web - 20th International Conference (ESWC) 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Hersonisos, Greece. pp.55-71, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-33455-9_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03953088v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04247390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les anti-motifs pour l'analyse de grands graphes de connaissances incohérents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas de Groot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Raad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Schlobach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33es Journées francophones d'Ingénierie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Saint-Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03940096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refining Transitive and Pseudo-Transitive Relations at Web Scale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">What does it mean when your URIs are redirected? Examining identity and redirection in the LOD cloud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idries Nasim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuai Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Raad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Bloem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank van Harmelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Semantic Web Conference (ESWC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th Workshop on Managing the Evolution and Preservation of the Data Web (MEPDaW at ISWC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Hangzhou, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-77385-4_15⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03953064v1</w:t>
+                <w:t xml:space="preserve">hal-03953088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing Large Inconsistent Knowledge Graphs Using Anti-patterns</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas de Groot</w:t>
+                <w:t xml:space="preserve">Refining Transitive and Pseudo-Transitive Relations at Web Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuai Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Raad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stefan Schlobach</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Bloem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank van Harmelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Semantic Web Conference (ESWC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2021, Hersonissos (Crete), Greece. pp.40-56, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, May 2021, Hersonissos (Crete), Greece. pp.249-264, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-77385-4_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-77385-4_3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03953058v1</w:t>
+                <w:t xml:space="preserve">hal-03953064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking Dutch Civil Certificates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysing Large Inconsistent Knowledge Graphs Using Anti-patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas de Groot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Raad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Schlobach</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Humanities in the Semantic Web (WHiSe at ESWC).</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Semantic Web Conference (ESWC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Hersonissos (Crete), Greece. pp.40-56, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-77385-4_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03953106v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MetaLink: A Travel Guide to the LOD Cloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter Beek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Raad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erman Acar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank van Harmelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Semantic Web Conference (ESWC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Hersonissos (Crete), Greece. pp.481-496, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-49461-2_28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03953071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Impact of sameAs on Schema Matching</w:t>
+                <w:t xml:space="preserve">Linking Dutch Civil Certificates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Raad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rick Mourits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auke Rijpma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Schalk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Zijdeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">K-CAP '19: Knowledge Capture Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop on Humanities in the Semantic Web (WHiSe at ESWC).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Hersonissos (Crete), Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03416932v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sameAs.cc: The Closure of 500M owl:sameAs Statements</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the Impact of sameAs on Schema Matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Raad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frank van Harmelen</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erman Acar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Schlobach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Semantic Web Conference - 15th ESWC 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">K-CAP '19: Knowledge Capture Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Marina Del Rey CA USA, France. pp.77-84, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3360901.3364442⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-93417-4_5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01808266v1</w:t>
+                <w:t xml:space="preserve">hal-03416932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting Erroneous Identity Links on the Web using Network Metrics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">sameAs.cc: The Closure of 500M owl:sameAs Statements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wouter Beek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Raad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wouter Beek</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Wielemaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank van Harmelen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fatiha Saïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Interantional Semantic Web Conference (ISWC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Semantic Web Conference - 15th ESWC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Heraklion, Greece. pp.65-80, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-93417-4_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-00671-6_23⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01899407v1</w:t>
+                <w:t xml:space="preserve">hal-01808266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de liens d'identité contextuels dans une base de connaissances.</w:t>
+                <w:t xml:space="preserve">Detecting Erroneous Identity Links on the Web using Network Metrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Raad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wouter Beek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank van Harmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pernelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Saïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC 2017 - 28es Journées francophones d'Ingénierie des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th Interantional Semantic Web Conference (ISWC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Monterey (CA), United States. pp.17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-00671-6_23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01570053v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Contextual Identity Links in a Knowledge Base</w:t>
+                <w:t xml:space="preserve">Détection de liens d'identité contextuels dans une base de connaissances.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Raad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pernelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Saïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 9th International Conference on Knowledge Capture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Austin, United States</w:t>
+              <w:t xml:space="preserve">IC 2017 - 28es Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Caen, France. pp.56-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01665062v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01570053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PO² - A Process and Observation Ontology in Food Science. Application to Dairy Gels</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detection of Contextual Identity Links in a Knowledge Base</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Raad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pernelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Saïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metadata and Semantics Research - 10th International Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the 9th International Conference on Knowledge Capture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Austin, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01418097v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01665062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Survey on how to Cross-Reference Web Information Sources</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PO² - A Process and Observation Ontology in Food Science. Application to Dairy Gels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Ibanescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dervaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Raad</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science and Information Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SAI.2015.7237206⟩</w:t>
+              <w:t xml:space="preserve">Metadata and Semantics Research - 10th International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Gottingen, Germany. pp.155-165, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-49157-8_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01199440v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01418097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A Survey on how to Cross-Reference Web Information Sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Raad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science and Information Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Londres, United Kingdom. pp.609 - 618, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SAI.2015.7237206⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A Survey on Ontology Evaluation Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Raad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the International Conference on Knowledge Engineering and Ontology Development, part of the 7th International Joint Conference on Knowledge Discovery, Knowledge Engineering and Knowledge Management </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Lisbonne, Portugal. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0005591001790186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01274199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2666,154 +2783,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Use Case of Data Integration in Food Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Ibanescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dervaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Conference on Knowledge Engineering and Knowledge Management, EKAW</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01924171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2823,114 +2940,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identity Management in Knowledge Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Raad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Computation and Language [cs.CL]. Université Paris Saclay (COmUE), 2018. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018SACLA028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02073961v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId80"/>
+      <w:footerReference w:type="default" r:id="rId83"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3077,51 +3194,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383687v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saint-L&#233;ger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F&#233;rey" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Raad" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourdot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-025-00465-0" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211687v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Beek" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank van Harmelen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Wielemaker" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pernelle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/dint_a_00057" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420896v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Beck" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Sa&#239;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck van Harmelen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.23.3-4.61-88" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01962007v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie-Barthelemy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ibanescu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.32.345-372" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324375v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Inizan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goelzer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danai Symeonidou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2025.09.333" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650739v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Soulard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152691v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Quercini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247390v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Wang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bloem" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33455-9_4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953088v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idries Nasim" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940096v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas de Groot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schlobach" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953064v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-77385-4_15" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953058v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-77385-4_3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953106v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Mourits" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auke Rijpma" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Schalk" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Zijdeman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953071v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erman Acar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49461-2_28" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416932v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3360901.3364442" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808266v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93417-4_5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899407v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00671-6_23" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570053v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665062v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01418097v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dervaux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49157-8_13" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199440v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bertaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cruz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAI.2015.7237206" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274199v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005591001790186" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01924171v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Allard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02073961v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SACLA028" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383687v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saint-L&#233;ger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F&#233;rey" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Raad" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourdot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-025-00465-0" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211687v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Beek" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank van Harmelen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Wielemaker" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pernelle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/dint_a_00057" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420896v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Beck" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Sa&#239;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck van Harmelen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.23.3-4.61-88" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01962007v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie-Barthelemy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ibanescu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.32.345-372" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609694v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Kteich" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Quercini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3748522.3779966" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324375v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Inizan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goelzer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danai Symeonidou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2025.09.333" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650739v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Soulard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152691v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247390v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Wang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bloem" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33455-9_4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940096v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas de Groot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schlobach" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953088v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idries Nasim" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953064v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-77385-4_15" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953058v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-77385-4_3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953071v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erman Acar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49461-2_28" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953106v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Mourits" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auke Rijpma" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Schalk" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Zijdeman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416932v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3360901.3364442" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808266v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93417-4_5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899407v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00671-6_23" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570053v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665062v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01418097v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dervaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49157-8_13" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199440v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bertaux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cruz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAI.2015.7237206" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274199v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005591001790186" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01924171v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Allard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02073961v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SACLA028" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>