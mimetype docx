--- v0 (2026-03-17)
+++ v1 (2026-04-06)
@@ -100,317 +100,317 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing laser weldability of heat-treatable and non-heat-treatable aluminum alloys: a comprehensive study</w:t>
+                <w:t xml:space="preserve">Role of crystallographic and morphological textures on wear resistance of an additive-manufactured Ni-based superalloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Denis Béguin</w:t>
+                <w:t xml:space="preserve">Pierre-Nicolas Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Balcaen</w:t>
+                <w:t xml:space="preserve">Jean-Yves Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jade Pécune</w:t>
+                <w:t xml:space="preserve">Joel Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Aubazac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joël Alexis</w:t>
+                <w:t xml:space="preserve">Christine Boher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Manufacturing and Materials Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jmmp9090290⟩</w:t>
+              <w:t xml:space="preserve">Wear</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 570, pp.205894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wear.2025.205894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05224532v1</w:t>
+                <w:t xml:space="preserve">hal-04957518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of crystallographic and morphological textures on wear resistance of an additive-manufactured Ni-based superalloy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimizing laser weldability of heat-treatable and non-heat-treatable aluminum alloys: a comprehensive study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Béguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Nicolas Parent</w:t>
+                <w:t xml:space="preserve">Yannick Balcaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Paris</w:t>
+                <w:t xml:space="preserve">Jade Pécune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel Alexis</w:t>
+                <w:t xml:space="preserve">Nathalie Aubazac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Boher</w:t>
+                <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wear</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 570, pp.205894. </w:t>
+              <w:t xml:space="preserve">Journal of Manufacturing and Materials Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (9), pp.290. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wear.2025.205894⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jmmp9090290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04957518v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-Equilibrium Transformation Sequence of NiCrBSi Self-Fluxing Nickel Alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Ty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Balcaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Mokhtari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -487,90 +487,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the scanning strategy on the microstructure and the tribological behavior of a Ni-based superalloy processed by L-PBF additive manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Nicolas Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-yves Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Boher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wear</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 564-565, pp.205671. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -598,472 +598,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04831131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage Mechanism of Trivalent Chromium Coatings under Tensile Stress</w:t>
+                <w:t xml:space="preserve">Physico-chemical characterisation and tribological behaviour of ground micro-arc oxidation coating on aluminium alloy – Comparison with hard anodised oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Guillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannick Balcaen</w:t>
+                <w:t xml:space="preserve">Louis Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Fori</w:t>
+                <w:t xml:space="preserve">Aurélien Vieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Gazeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dalverny</w:t>
+                <w:t xml:space="preserve">Marion Balsarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coatings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/coatings13071194⟩</w:t>
+              <w:t xml:space="preserve">Wear</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 516-517, pp.204591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wear.2022.204591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04274936v1</w:t>
+                <w:t xml:space="preserve">hal-04061749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physico-chemical characterisation and tribological behaviour of ground micro-arc oxidation coating on aluminium alloy – Comparison with hard anodised oxidation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Estimation of Local Residual Stresses in Amorphous and Crystallized Trivalent Chromium Coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Vieu</w:t>
+                <w:t xml:space="preserve">Robin Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Balsarin</w:t>
+                <w:t xml:space="preserve">Cédric Stéphan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Balcaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Combes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joël Alexis</w:t>
+                <w:t xml:space="preserve">Claudie Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Fori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wear</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wear.2022.204591⟩</w:t>
+              <w:t xml:space="preserve">Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/coatings13010124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04061749v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04317950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Estimation of Local Residual Stresses in Amorphous and Crystallized Trivalent Chromium Coatings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Damage Mechanism of Trivalent Chromium Coatings under Tensile Stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Balcaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Fori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudie Josse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoit Fori</w:t>
+                <w:t xml:space="preserve">Celine Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coatings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 13 (1), pp.124. </w:t>
+              <w:t xml:space="preserve">, 2023, 13 (7), pp.1194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/coatings13010124⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/coatings13071194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04317950v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Material Health of NiCrBSi Alloy Parts Produced via the Laser Powder Bed Fusion Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Ty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Balcaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Mokhtari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1326,51 +1326,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Cloue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Alexis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (12), pp.2148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1417,64 +1417,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cold Spraying of Thick Biomimetic and Stoichiometric Apatite Coatings for Orthopaedic Implants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambra Paterlini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Balcaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1515,477 +1515,477 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05004772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of welding parameters on the microstructure and mechanical properties of the AA6061 aluminium alloy joined by a Yb: YAG laser beam</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laser Welding of AISI 316L Stainless Steel Produced by Additive Manufacturing or by Conventional Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Mokhtari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ameth Faye</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Pierrick Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Balcaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joël Alexis</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Alexis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advanced Joining Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jajp.2021.100047⟩</w:t>
+              <w:t xml:space="preserve">Journal of Manufacturing and Materials Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jmmp5040136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03541452v1</w:t>
+                <w:t xml:space="preserve">hal-03845360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser Welding of AISI 316L Stainless Steel Produced by Additive Manufacturing or by Conventional Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morgane Mokhtari</w:t>
+                <w:t xml:space="preserve">Additive manufacturing of Ti6Al4V with wire laser metal deposition process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achraf Ayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Pommier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Guénolé Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Balcaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Manufacturing and Materials Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jmmp5040136⟩</w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1016, pp.24-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.1016.24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03845360v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03565903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additive manufacturing of Ti6Al4V with wire laser metal deposition process</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of welding parameters on the microstructure and mechanical properties of the AA6061 aluminium alloy joined by a Yb: YAG laser beam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Bernard</w:t>
+                <w:t xml:space="preserve">Ameth Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Balcaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Michaud</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Loïc Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Alexis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 1016, pp.24-29. </w:t>
+              <w:t xml:space="preserve">Journal of Advanced Joining Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.1016.24⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jajp.2021.100047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03565903v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03541452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the impact of the synergic line and the strategy of conception on Ti-6Al-4V wire arc additive manufacturing process (WAAM-CMT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achraf Ayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénolé Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Balcaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 1016, pp.250-255. </w:t>
@@ -2049,51 +2049,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabih Khazaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatien Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2153,90 +2153,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autogenous Yb:YAG laser disk welding domain of AA6061-T4 aluminium alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameth Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Balcaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Engineering Research &amp; Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 6 (9), pp.0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2296,77 +2296,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Chambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Remache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Balcaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12, pp.100809. </w:t>
@@ -2398,732 +2398,732 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03218463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental SAC305 shear stress-strain hysteresis loop construction using Hall's one-dimensional model based on strain gages measurements</w:t>
+                <w:t xml:space="preserve">Mechanical adhesion of SiO2 thin films onto polymeric substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Libot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Caroline Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Balcaen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Arnaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Milesi</w:t>
+                <w:t xml:space="preserve">Anita Dehoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electronic Packaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4042806⟩</w:t>
+              <w:t xml:space="preserve">Surface Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (6), pp.536-541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02670844.2018.1528689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02359785v1</w:t>
+                <w:t xml:space="preserve">hal-02359798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical adhesion of SiO2 thin films onto polymeric substrates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental SAC305 shear stress-strain hysteresis loop construction using Hall's one-dimensional model based on strain gages measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Libot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Alexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dalverny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Ho</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yannick Balcaen</w:t>
+                <w:t xml:space="preserve">Lionel Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anita Dehoux</w:t>
+                <w:t xml:space="preserve">Philippe Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 35 (6), pp.536-541. </w:t>
+              <w:t xml:space="preserve">Journal of Electronic Packaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 141 (2), pp.021002-1-021002-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02670844.2018.1528689⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4042806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02359798v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02359785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yb: YAG laser welding of aeronautical alloys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joel Alexis</w:t>
+                <w:t xml:space="preserve">Laser welding of titanium alloys with an Yb: YAG sisk source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Béguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Denis Beguin</w:t>
+                <w:t xml:space="preserve">Valentin Gazagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Balcaen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Cerra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannick Balcaen</w:t>
+                <w:t xml:space="preserve">Eric Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 941, pp.1099-1104. </w:t>
+              <w:t xml:space="preserve">, 2018, 941, pp.845-850. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.941.1099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.941.845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02359734v1</w:t>
+                <w:t xml:space="preserve">hal-02356317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser welding of titanium alloys with an Yb: YAG sisk source</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Corrosion behaviour of AA 1370 strands for wires: Identification of the critical metallurgical parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Gazagne</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Rosanne Gravina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Viguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Laurino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.941.845⟩</w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 134, pp.112-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2018.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02356317v1</w:t>
+                <w:t xml:space="preserve">hal-01989439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrosion behaviour of AA 1370 strands for wires: Identification of the critical metallurgical parameters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claudie Josse</w:t>
+                <w:t xml:space="preserve">Yb: YAG laser welding of aeronautical alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Viguier</w:t>
+                <w:t xml:space="preserve">Jean Denis Beguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Laurino</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pablo Cerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Balcaen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 134, pp.112-121. </w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 941, pp.1099-1104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2018.02.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.941.1099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01989439v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02359734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of actual and accelerated ageing on microstructure evolution and mechanical properties of a 2024-T351 aluminium alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Prudhomme</w:t>
+                <w:t xml:space="preserve">Manida Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3187,90 +3187,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adhesion characterization of SiO2 thin films evaporated onto a polymeric substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Dehoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3321,103 +3321,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructural evolutions of Sn-3.0Ag-0.5Cu solder joints during thermal cycling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Libot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronics Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 83, pp.64-76. </w:t>
@@ -3449,304 +3449,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02359737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Yb:YAG laser beam parameters on Haynes 188 weld fusion zone microstructure and mechanical properties</w:t>
+                <w:t xml:space="preserve">Mechanical behavior and adhesion of the Ti/Cr/Au metallization scheme on diamond substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Graneix</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Sabeur Msolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Talal Masri</w:t>
+                <w:t xml:space="preserve">Heungsoo Kim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallurgical and Materials Transactions B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, vol. 48 (n°4), pp. 2007-2016. </w:t>
+              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (8), pp.1700109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11663-017-0989-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adem.201700109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01635647v1</w:t>
+                <w:t xml:space="preserve">hal-01658017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behavior and adhesion of the Ti/Cr/Au metallization scheme on diamond substrate</w:t>
+                <w:t xml:space="preserve">Influence of Yb:YAG laser beam parameters on Haynes 188 weld fusion zone microstructure and mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabeur Msolli</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Jérémie Graneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Béguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heungsoo Kim</w:t>
+                <w:t xml:space="preserve">Talal Masri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 19 (8), pp.1700109. </w:t>
+              <w:t xml:space="preserve">Metallurgical and Materials Transactions B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, vol. 48 (n°4), pp. 2007-2016. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adem.201700109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11663-017-0989-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01658017v1</w:t>
+                <w:t xml:space="preserve">hal-01635647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of damage and fracture modes in power electronic packaging from experimental micro-shear tests and finite element modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabeur Msolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Baazaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heung Soo Kim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3787,1129 +3787,1129 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01657952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the metallurgical parameters explaining the corrosion susceptibility in a 2050 aluminium alloy</w:t>
+                <w:t xml:space="preserve">A Comparison between an Advanced High-Strength Steel and a High-Strength Steel Due to the Spring back Effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Guérin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Andrieu</w:t>
+                <w:t xml:space="preserve">Erika Aparecida Da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydia Laffont</w:t>
+                <w:t xml:space="preserve">Luiz Fernando Vargas Malerba Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Williams Lefebvre</w:t>
+                <w:t xml:space="preserve">José Wilson De Jesus Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosinei Batista Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Dos Santos Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2015.10.020⟩</w:t>
+              <w:t xml:space="preserve">IOSR Journal of Mechanical and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, vol. 13 (n° 05), pp. 21-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.9790/1684-1305012127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01264384v1</w:t>
+                <w:t xml:space="preserve">hal-01449175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparison between an Advanced High-Strength Steel and a High-Strength Steel Due to the Spring back Effect</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of the metallurgical parameters explaining the corrosion susceptibility in a 2050 aluminium alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Wilson De Jesus Silva</w:t>
+                <w:t xml:space="preserve">Mathilde Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Alexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosinei Batista Ribeiro</w:t>
+                <w:t xml:space="preserve">Lydia Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcelo Dos Santos Pereira</w:t>
+                <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOSR Journal of Mechanical and Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, vol. 13 (n° 05), pp. 21-27. </w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 102, pp.291-300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.9790/1684-1305012127⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2015.10.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01449175v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01264384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low cycle biaxial fatigue behavior of direct aged Nickel-based 718 superalloy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of candidate metallization systems deposited on diamond using nano-indentation and nano-scratching tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabeur Msolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Alexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heung Soo Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dalverny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Selva</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Moussa Karama</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Engineering Research and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, vol. 619, pp. 53-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2016.10.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01449174v1</w:t>
+                <w:t xml:space="preserve">hal-01449172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of candidate metallization systems deposited on diamond using nano-indentation and nano-scratching tests</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Low cycle biaxial fatigue behavior of direct aged Nickel-based 718 superalloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Selva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lorrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moussa Karama</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandre Seror</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Longuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Engineering Research and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, vol. 6 (n° 3), pp. 1-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01449172v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01449174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a ball-burnishing process assisted by vibrations in G10380 steel specimens</w:t>
+                <w:t xml:space="preserve">Experimental Study on the Mechanical Effects of the Vibration-Assisted Ball-Burnishing Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Antonio Travieso-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Gomez-Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jordi Jorba-Peiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Carrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gilles Dessein</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00170-015-7255-3⟩</w:t>
+              <w:t xml:space="preserve">Materials and Manufacturing Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 30 (12), pp.1490-1497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10426914.2015.1019114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01264397v1</w:t>
+                <w:t xml:space="preserve">hal-01264401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiaxial fatigue analysis of a high performance Nickel-based superalloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Selva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lorrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Seror</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Longuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Chemical, Molecular, Nuclear, Materials and Metallurgical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 9 (4), pp.544-549</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02134675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterization of the mechanical behavior of two solder alloys for high temperature power electronics applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabeur Msolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Karama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronics Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, n°55, pp. 164-171. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2014.09.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01212091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study on the Mechanical Effects of the Vibration-Assisted Ball-Burnishing Process</w:t>
+                <w:t xml:space="preserve">Effects of a ball-burnishing process assisted by vibrations in G10380 steel specimens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Antonio Travieso-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Gomez-Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jordi Jorba-Peiro</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dessein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Carrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Dessein</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and Manufacturing Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 30 (12), pp.1490-1497. </w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 81 (9), pp.1757-1765. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10426914.2015.1019114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00170-015-7255-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01264401v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01264397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weldability of superalloys Hastelloy X by Yb : YAG laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Graneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Béguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talal Masri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, vol. 1099, pp. 61 -70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4982,64 +4982,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Karama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, vol. 1099, pp. 9-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5073,77 +5073,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrosion-fatigue lifetime of Aluminium–Copper–Lithium alloy 2050 in chloride solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5216,64 +5216,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of artificial ageing on the corrosion behaviour of a 2050 aluminium-copper-lithium alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Proton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Delfosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5483,90 +5483,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the microstructure and environmental exposure conditions on the corrosion behaviour of the 2050 alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Odemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5613,90 +5613,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of varying conditions of exposure to an aggressive medium on the corrosion behavior of the 2050 Al--Cu--Li alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Odemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5756,64 +5756,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation of Intergranular Corrosion Defects in AA 2024-T351 Evaluated by a Decrease in Mechanical Resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Larignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Odemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5886,77 +5886,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Kelvin probe force microscopy efficiency for the detection of hydrogen ingress by cathodic charging in an aluminium alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Larignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Odemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6020,64 +6020,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the influence of the artificial ageing temperature on the AA2024 alloy microstructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoleta Radutoiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marioara Abrudeanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6284,77 +6284,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined Kelvin probe force microscopy and secondary ion mass spectrometry for hydrogen detection in corroded 2024 aluminium alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Larignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Odemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6405,51 +6405,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of nickel phosphorus coatings containing micro particles of talc phyllosilicates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clélia Gaussens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6535,64 +6535,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The contribution of hydrogen to the corrosion of 2024 aluminium alloy exposed to thermal and environmental cycling in chloride media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Larignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Odemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6665,64 +6665,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation and understanding of the corrosion behaviour of the nugget in a 2050 aluminium alloy Friction Stir Welding joint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Proton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Delfosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6799,64 +6799,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of Kelvin probe Force Microscopy (KFM) to evidence localized corrosion of over-aged aeronautical 2024 aluminum alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoleta Radutoiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marioara Abrudeanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6910,217 +6910,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00854415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An assessment of contact metallization for high power and high temperature diamond Schottky devices</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental and mechanical characterizations of a lead free solder alloy for electronic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabeur Msolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dalverny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Alexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Karama</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diamond.2012.05.007⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, vol. 423, pp. 210-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.423.210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00881007v1</w:t>
+                <w:t xml:space="preserve">hal-00738764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the over-ageing treatment on the mechanical properties of AA2024 aluminum alloy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoleta Radutoiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Alain Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7139,291 +7122,308 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista de chimie (chemistry magazine)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Vol. 63, pp. 1042-1045</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00863168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the Unified Viscoplastic Formulation and Temperature Terms on the Thermomechanical Behavior of Soldering Materials</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An assessment of contact metallization for high power and high temperature diamond Schottky devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sodjan Koné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Isoird</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Thion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, vol. 498, pp. 219-226. </w:t>
+              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, vol. 27-28, pp. 23-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.498.219⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.diamond.2012.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00782651v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and mechanical characterizations of a lead free solder alloy for electronic devices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Effects of the Unified Viscoplastic Formulation and Temperature Terms on the Thermomechanical Behavior of Soldering Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabeur Msolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Karama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, vol. 423, pp. 210-217. </w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, vol. 498, pp. 219-226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.423.210⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.498.219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00738764v1</w:t>
+                <w:t xml:space="preserve">hal-00782651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-Scale Modeling of Carbon-Fiber Reinforced Thermoplastic Materials</w:t>
               </w:r>
@@ -7461,51 +7461,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zghal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mistou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Mechanics and Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, vol. 146, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7539,90 +7539,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implicit integration scheme for porous viscoplastic potential-based constitutive equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabeur Msolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Karama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, vol. 10, pp. 1544-1549. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7656,103 +7656,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical and barrier properties of MOCVD processed alumina coatings on Ti6Al4V titanium alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Balcaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoleta Radutoiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Béguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, vol. 206, pp. 1684-1690. </w:t>
@@ -7803,64 +7803,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrosion Damages Induced by Cyclic Exposure of 2024 Aluminum Alloy in Chloride-Containing Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Larignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7937,64 +7937,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Post-Welding Heat Treatment on the Corrosion Behavior of a 2050-T3 Aluminum-Copper-Lithium Alloy Friction Stir Welding Joint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Proton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8058,77 +8058,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure, morphology and mechanical properties of electrodeposited composite coatings NiâP/SiC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Béguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bonino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8214,64 +8214,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlenn Aufray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Balcaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 66, pp.66-73. </w:t>
@@ -8322,64 +8322,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the Local Chloride Concentration and the Local Mechanical Stresses in Intergranular Damages Grown on a 2024 Aluminum Alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Larignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8452,90 +8452,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical and mechanical characterisation of Si/Al ohmic contacts on diamond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Civrac de Fabian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabeur Msolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 46 (11), pp.791-793. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8582,64 +8582,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Links Between Machining Parameters and Surface Integrity in Drilling Ni-Superalloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dutilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dessein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8725,51 +8725,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Fernandez Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pécheyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier François Xavier Donard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8944,334 +8944,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01560756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct determination of trace elements in powdered samples by in-cell isotope dilution femtosecond laser ablation ICPMS</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modélisation des assemblages de ballons pressurisés stratosphériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Selva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dalverny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Mistou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Karama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Alexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ac800862p⟩</w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, vol. 9, pp. 159-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca:2008021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01590322v1</w:t>
+                <w:t xml:space="preserve">hal-00796649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des assemblages de ballons pressurisés stratosphériques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Direct determination of trace elements in powdered samples by in-cell isotope dilution femtosecond laser ablation ICPMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pécheyran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Alexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier François Xavier Donard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, vol. 9, pp. 159-165. </w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, vol. 80 (n° 18), pp. 6981-6994. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/meca:2008021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ac800862p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00796649v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01590322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élaboration de céramiques sans ajouts de frittage par Spark Plasma Sintering pour application en électronique de puissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélim Dagdag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Alain Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9356,77 +9356,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adherence of electrodeposited Zn-Ni coatings on EN AW2024 T3 aluminium alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Adrian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talal Masri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Alain Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9473,90 +9473,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental protection of titanium alloys in centrifugal compressors at 500°C in saline atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Béguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Adrian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Alain Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9620,51 +9620,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidation resistance of ODS alloy PM2000 from 880°C to 1400°C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9755,90 +9755,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anand model calibration for SAC305 solder joints based on the evolution of the shear stress and strain hysteresis loops for different thermal cycling conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Libot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Bussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Mahfouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9937,51 +9937,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatien Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Azzopardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Integrated Power Electronics Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Berlin, Germany. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10019,64 +10019,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automation of a creep-testing machine for research activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Trajin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Balcaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Research and Education in Mechatronics (REM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Delft, Netherlands. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10114,51 +10114,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-mechanical behavior of power electronic packaging assemblies: From characterization to predictive simulation of lifetimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Structural Analysis of Advanced Materials, ICSAAM 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Bucharest, Romania. pp.030009, </w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10192,103 +10192,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental strain energy density dissipated in SAC305 solder joints during different thermal cycling conditions using strain gages measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Libot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dulondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 68th Electronic Components and Technology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, San Diego, United States. pp.748-755, </w:t>
@@ -10326,103 +10326,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FE simulation of interfacial delamination between SiO2 thin film and polymeric substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amèvi Tongne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Congress and Exhibition on Advanced Materials, EuroMat 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Thessaloniki, Greece. pp.0</w:t>
@@ -10451,103 +10451,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical fatigue assessment of SAC305 solder joints under harmonic and random vibrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Libot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Thermal, Mechanical and Multi-Physics Simulation and Experiments in Microelectronics and Microsystems (EuroSimE 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Dresden, Germany. pp. 1-8, </w:t>
@@ -10585,90 +10585,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical adhesion of SIO2 thin film on a polymeric substrate under compressive stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Dehoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10704,909 +10704,909 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02359832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric identification of elastic-plastic constitutive laws using spherical indentation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A comparative study of microscratch and microtensile adhesion tests for nickel coatings on various substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Seguineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Desmarres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talal Masri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Desmarres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Symposium on Aircraft Materials - ACMA 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Marrakech, Morocco. pp. 1-8</w:t>
+              <w:t xml:space="preserve">DTIP 2-4 April 2014,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Cannes, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03667152v1</w:t>
+                <w:t xml:space="preserve">hal-04080168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of microscratch and microtensile adhesion tests for nickel coatings on various substrates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Nguyen</w:t>
+                <w:t xml:space="preserve">Parametric identification of elastic-plastic constitutive laws using spherical indentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dalverny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Seguineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Desmarres</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DTIP 2-4 April 2014,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Cannes, France. pp.0</w:t>
+              <w:t xml:space="preserve">5th International Symposium on Aircraft Materials - ACMA 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Marrakech, Morocco. pp. 1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04080168v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03667152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ball-burnishing process influence on hardness ans residual stresses of aluminium A92017</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Numerical modeling and prediction of thermomechanical degradation of power electronic packaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Baazaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dalverny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Karama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Research/Expert Conference "Trends in the Development of Machinery and Associated Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">ICSAAM 2013, The 5th International Conference on Structural Analysis of Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Island of Kos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00933397v1</w:t>
+                <w:t xml:space="preserve">hal-00944556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study and mechanical characterization of high temperature power electronic packaging</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Moussa Karama</w:t>
+                <w:t xml:space="preserve">Etude expérimentale du soudage par laser YAG de l'alliage base nickel Hastelloy X</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Graneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Béguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pardeilhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talal Masri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Annuelles de la SF2M</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Villeneuve d'Ascq, France. pp.0, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/20130702011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03440495v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04003308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling and prediction of thermomechanical degradation of power electronic packaging</w:t>
+                <w:t xml:space="preserve">Caractérisation expérimentale du comportement mécanique d’assemblage haute température pour l’électronique de puissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Baazaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Alexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Karama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSAAM 2013, The 5th International Conference on Structural Analysis of Advanced Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées annuelles de la SF2M</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Villeuve d'Ascq, France. pp.0, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/20130702013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00944556v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04003305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale du soudage par laser YAG de l'alliage base nickel Hastelloy X</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Ball-burnishing process influence on hardness ans residual stresses of aluminium A92017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Antonio Travieso-Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernan Alberto González-Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Gomez-Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dessein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Annuelles de la SF2M</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th International Research/Expert Conference "Trends in the Development of Machinery and Associated Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Istanbul, Turkey</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/matecconf/20130702011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04003308v1</w:t>
+                <w:t xml:space="preserve">hal-00933397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation expérimentale du comportement mécanique d’assemblage haute température pour l’électronique de puissance</w:t>
+                <w:t xml:space="preserve">Study and mechanical characterization of high temperature power electronic packaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Baazaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Alexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Karama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles de la SF2M</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/matecconf/20130702013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04003305v1</w:t>
+                <w:t xml:space="preserve">hal-03440495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrosion and stress corrosion cracking behaviour of 2050 aluminium-lithium alloy joined by friction stir welding (FSW)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Proton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Odemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11780,325 +11780,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00944560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focus on the interactions between artificial microstructural ageing and susceptibility to localized corrosion under cyclic corrosion tests of an aeronautic 2024-T351 aluminium alloy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Viscoplastic behavior of diamond die attach subjected to high temperature conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabeur Msolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Baazaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dalverny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christine Blanc</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Karama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROCORR 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Istanbul, Turkey. pp.0</w:t>
+              <w:t xml:space="preserve">13th International conference on thermal, mechanical and multi-physics simulation and experiments in microelectronics and microsystems, EuroSimE 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Lisbon, Portugal. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04086637v1</w:t>
+                <w:t xml:space="preserve">hal-04003394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscoplastic behavior of diamond die attach subjected to high temperature conditions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Focus on the interactions between artificial microstructural ageing and susceptibility to localized corrosion under cyclic corrosion tests of an aeronautic 2024-T351 aluminium alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Larignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Moussa Karama</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Odemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International conference on thermal, mechanical and multi-physics simulation and experiments in microelectronics and microsystems, EuroSimE 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Lisbon, Portugal. pp.1-6</w:t>
+              <w:t xml:space="preserve">EUROCORR 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Istanbul, Turkey. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04003394v1</w:t>
+                <w:t xml:space="preserve">hal-04086637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the localized corrosion of over-aged aeronautical 2024 aluminum alloy. Kelvin probe Force Microscopy (KFM) application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoleta Radutoiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marioara Abrudeanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12149,90 +12149,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implémentation d'une loi de comportement basée sur un potentiel viscoplastique couplé à l'endommagement poreux: application à un alliage d'électronique de puissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabeur Msolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Karama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12283,64 +12283,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dutilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreï Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dessein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12372,342 +12372,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00944562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-scale modeling of carbon-fiber reinforced thermoplastic materials</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Mechanical and Surface Properties of Chemical Vapour Deposited Protective Aluminium Oxide Films on TA6V Alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Samélor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlenn Aufray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Balcaen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Advances in Mechanical Engineering and Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">CIMTEC 2010 - 12th International Ceramics Congress Part E</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Montecatini Terme, Italy. pp.66-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00944565v1</w:t>
+                <w:t xml:space="preserve">hal-04093346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical and Surface Properties of Chemical Vapour Deposited Protective Aluminium Oxide Films on TA6V Alloy</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Micro-scale modeling of carbon-fiber reinforced thermoplastic materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderraouf Gherissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Abbassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Mistou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIMTEC 2010 - 12th International Ceramics Congress Part E</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Montecatini Terme, Italy. pp.66-73</w:t>
+              <w:t xml:space="preserve">5th International Conference on Advances in Mechanical Engineering and Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04093346v1</w:t>
+                <w:t xml:space="preserve">hal-00944565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical characterization of an Au-Ge solder alloy for high temperature electronic devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabeur Msolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Karama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Integrated Power Electronics Systems (CIPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Nuremberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12726,433 +12726,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00933399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potabilisation de l’eau par filtration membranaire : étude expérimentale des mécanismes de transfert des bactéries à travers la structure poreuse.</w:t>
+                <w:t xml:space="preserve">Characterization of refractory titanium alloys welded by TIG and laser processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Causserand</w:t>
+                <w:t xml:space="preserve">Cyrille Ferdinand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Alexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talal Masri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Alain Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Roques</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Aimar</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Ganza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Congrès de la Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Saint-Etienne, France. pp.0</w:t>
+              <w:t xml:space="preserve">11th World Conference on Titanium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Kyoto, Japan. pp.1361-1364</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04106093v1</w:t>
+                <w:t xml:space="preserve">hal-04030525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of refractory titanium alloys welded by TIG and laser processes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Adherence of coatings: determination - problems - examples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Ganza</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th World Conference on Titanium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Kyoto, Japan. pp.1361-1364</w:t>
+              <w:t xml:space="preserve">21st international conference on surface modification technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Paris, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04030525v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04106648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adherence of coatings: determination - problems - examples</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Potabilisation de l’eau par filtration membranaire : étude expérimentale des mécanismes de transfert des bactéries à travers la structure poreuse.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Causserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Etcheverry</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lebleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aimar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st international conference on surface modification technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Paris, France. pp.0</w:t>
+              <w:t xml:space="preserve">11ème Congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Saint-Etienne, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04106648v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04106093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des assemblages de ballons pressurisés stratosphériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Selva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dalverny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mistou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Selva</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Moussa Karama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t>
@@ -13233,51 +13233,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bacchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vth International Colloquium on Chromium Plating</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Saint-etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13315,51 +13315,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deposition of Aluminium Nitride films by Plasma enhanced chemical vapour deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélim Dagdag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.D. Beguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13565,51 +13565,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High temperature oxidation behaviour and creep properties of ods alloy PM2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13679,103 +13679,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of WAAM Process Parameters on Metallurgical and Mechanical Properties of Ti-6Al-4V Deposits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achraf Ayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénolé Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Balcaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Materials, Mechanics and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.26-35, 2019, </w:t>
@@ -13845,90 +13845,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding mechanisms of adhesion of SiO2 thin films evaporated on a polymeric substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Dehoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14139,51 +14139,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224532v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis B&#233;guin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Balcaen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade P&#233;cune" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aubazac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Alexis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmmp9090290" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04957518v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Nicolas Parent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Paris" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Alexis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2025.205894" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457992v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ty" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Mokhtari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Fitch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dalverny" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-025-07732-5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04831131v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-yves Paris" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2024.205671" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274936v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Guillon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fori" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gazeau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings13071194" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061749v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rodriguez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vieu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Balsarin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Combes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2022.204591" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317950v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric St&#233;phan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Josse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings13010124" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276691v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Rigaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met13101669" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275257v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ty" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mokhtari" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Balcaen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Voti&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Clou&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2023.07.064" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03965944v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chambrin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Cloue" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brucelle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met12122148" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05004772v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra Paterlini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Bertrand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings12060722" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541452v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameth Faye" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lacroix" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jajp.2021.100047" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845360v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Pommier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmmp5040136" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565903v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Ayed" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nol&#233; Bras" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bernard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.1016.24" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565907v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.1016.250" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541450v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Khazaka" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Martineau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Azzopardi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2021.3074652" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565913v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4059102" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218463v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chambard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Remache" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2020.100809" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359785v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Libot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Arnaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Milesi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4042806" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359798v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ho" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Dehoux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02670844.2018.1528689" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359734v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Denis Beguin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cerra" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.941.1099" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356317v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gazagne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andrieu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.941.845" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989439v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanne Gravina" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Viguier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Laurino" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2018.02.016" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294471v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prudhomme" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Billy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Benoit" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hamon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2017.10.015" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510157v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1187695" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359737v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.02.009" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635647v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Graneix" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Masri" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11663-017-0989-6" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658017v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeur Msolli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heungsoo Kim" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201700109" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657952v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Baazaoui" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heung Soo Kim" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2017.09.014" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264384v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gu&#233;rin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Laffont" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Lefebvre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2015.10.020" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449175v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Aparecida Da Silva" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Fernando Vargas Malerba Fernandes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Wilson De Jesus Silva" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosinei Batista Ribeiro" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Dos Santos Pereira" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9790/1684-1305012127" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449174v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Selva" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lorrain" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seror" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Longuet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449172v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Karama" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2016.10.022" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264397v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Travieso-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Gomez-Gras" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dessein" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Carrillo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-015-7255-3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134675v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212091v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2014.09.021" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264401v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Jorba-Peiro" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426914.2015.1019114" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135068v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.1099.61" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135046v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Fourcade" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.1099.9" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264391v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blanc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Odemer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2015.08.003" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963754v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Proton" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delfosse" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deschamps" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2013.11.060" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CBH3Q9CV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135272v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Demnati" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grossin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marsan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Collonges" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874120701509020026" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217900v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.794-796.205" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024706v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2014.04.042" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164873v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Larignon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.090406jes" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784218v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2012.11.026" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835701v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Radutoiu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marioara Abrudeanu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Alain Petit" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.550.115" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840574v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Brou&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Dehnnin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Desmarres" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Seguineau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.550.157" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840478v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.02.063" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828234v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Gaussens" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Etcheverry" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonino" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2012.09.049" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526653v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2012.12.005" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932432v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delfosse" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lafont" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2013.04.001" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854415v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.550.127" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881007v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sodjan Kon&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Schneider" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Isoird" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thion" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Achard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2012.05.007" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863168v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782651v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.498.219" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738764v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.423.210" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789382v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Abbassi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Gherissi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zghal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mistou" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.146.1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756328v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2011.04.258" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866330v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2011.09.056" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542106v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3610401" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540560v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3562206" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760126v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2009.12.013" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074314v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Sam&#233;lor" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lenn Aufray" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lacroix" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.66.66" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474242v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3577752" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474199v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Civrac de Fabian" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2010.0803" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800060v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dutilh" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Perrin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.112.171" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977486v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Claverie" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Fernandez Garcia" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ois Xavier Donard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B904134F" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560756v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Claverie" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mounicou" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ballihaut" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fernandez" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2009.05.027" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590322v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac800862p" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796649v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Mistou" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2008021" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840337v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim Dagdag" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ferrato" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Galy" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech:2008014" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A62B87B30E1FB004AC2DA759CC3A852315D6C97B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601845v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Adrian" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/026708404225010748" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842830v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/026708404225010685" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686704v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lours" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bernhart" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1006675814903" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TDMNPSLZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275342v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Bussi&#232;re" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Mahfouz" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE56861.2023.10100843" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541453v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Catherine Martin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944240v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Trajin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359830v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5024159" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359827v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dulondel" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECTC.2018.00116" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359883v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#232;vi Tongne" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449177v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE.2016.7463294" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359832v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667152v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080168v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nguyen" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933397v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Alberto Gonz&#225;lez-Rojas" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440495v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944556v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003308v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pardeilhan" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130702011" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003305v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130702013" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104017v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944560v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Cisse" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Massiot" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Munier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Etienne Vidal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086637v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003394v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933398v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422655v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944562v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre&#239; Popa" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944565v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093346v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933399v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106093v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Causserand" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roques" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lebleu" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aimar" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030525v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ferdinand" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ganza" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106648v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492457v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201703v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vaillant" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bacchin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741696v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Beguin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Petit" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rouessac" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201720v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bares" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Ferret" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799155v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485067v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valencia" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24247-3_4" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387348v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04957518v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Nicolas Parent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Paris" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Alexis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2025.205894" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224532v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis B&#233;guin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Balcaen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade P&#233;cune" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aubazac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Alexis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmmp9090290" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457992v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ty" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Mokhtari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Fitch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dalverny" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-025-07732-5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04831131v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-yves Paris" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2024.205671" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061749v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rodriguez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vieu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Balsarin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Combes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2022.204591" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317950v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Guillon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric St&#233;phan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Josse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fori" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings13010124" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274936v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gazeau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings13071194" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276691v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Rigaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met13101669" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275257v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ty" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mokhtari" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Balcaen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Voti&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Clou&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2023.07.064" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03965944v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chambrin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Cloue" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brucelle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met12122148" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05004772v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra Paterlini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Bertrand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings12060722" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845360v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Pommier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmmp5040136" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565903v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Ayed" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nol&#233; Bras" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bernard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.1016.24" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541452v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameth Faye" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lacroix" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jajp.2021.100047" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565907v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.1016.250" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541450v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Khazaka" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Martineau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Azzopardi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2021.3074652" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565913v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4059102" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218463v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chambard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Remache" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2020.100809" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359798v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ho" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Dehoux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02670844.2018.1528689" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359785v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Libot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Arnaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Milesi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4042806" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356317v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gazagne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andrieu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.941.845" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989439v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanne Gravina" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Viguier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Laurino" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2018.02.016" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359734v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Denis Beguin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cerra" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.941.1099" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294471v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manida Prudhomme" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Billy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Benoit" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hamon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2017.10.015" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510157v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1187695" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359737v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.02.009" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658017v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeur Msolli" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heungsoo Kim" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201700109" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635647v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Graneix" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Masri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11663-017-0989-6" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657952v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Baazaoui" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heung Soo Kim" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2017.09.014" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449175v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Aparecida Da Silva" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Fernando Vargas Malerba Fernandes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Wilson De Jesus Silva" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosinei Batista Ribeiro" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Dos Santos Pereira" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9790/1684-1305012127" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264384v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gu&#233;rin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Laffont" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Lefebvre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2015.10.020" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449172v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Karama" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2016.10.022" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449174v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Selva" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lorrain" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seror" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Longuet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264401v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Travieso-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Gomez-Gras" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Jorba-Peiro" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Carrillo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dessein" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426914.2015.1019114" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134675v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212091v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2014.09.021" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264397v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-015-7255-3" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135068v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.1099.61" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135046v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Fourcade" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.1099.9" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264391v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blanc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Odemer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2015.08.003" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963754v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Proton" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delfosse" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deschamps" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2013.11.060" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CBH3Q9CV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135272v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Demnati" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grossin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marsan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Collonges" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874120701509020026" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217900v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.794-796.205" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024706v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2014.04.042" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164873v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Larignon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.090406jes" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784218v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2012.11.026" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835701v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Radutoiu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marioara Abrudeanu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Alain Petit" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.550.115" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840574v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Brou&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Dehnnin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Desmarres" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Seguineau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.550.157" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840478v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.02.063" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828234v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Gaussens" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Etcheverry" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonino" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2012.09.049" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526653v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2012.12.005" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932432v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delfosse" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lafont" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2013.04.001" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854415v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.550.127" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738764v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.423.210" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863168v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881007v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sodjan Kon&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Schneider" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Isoird" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thion" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Achard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2012.05.007" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782651v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.498.219" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789382v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Abbassi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Gherissi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zghal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mistou" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.146.1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756328v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2011.04.258" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866330v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2011.09.056" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542106v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3610401" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540560v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3562206" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760126v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2009.12.013" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074314v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Sam&#233;lor" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lenn Aufray" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lacroix" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.66.66" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474242v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3577752" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474199v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Civrac de Fabian" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2010.0803" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800060v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dutilh" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Perrin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.112.171" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977486v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Claverie" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Fernandez Garcia" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ois Xavier Donard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B904134F" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560756v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Claverie" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mounicou" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ballihaut" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fernandez" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2009.05.027" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796649v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Mistou" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2008021" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590322v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac800862p" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840337v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim Dagdag" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ferrato" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Galy" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech:2008014" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A62B87B30E1FB004AC2DA759CC3A852315D6C97B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601845v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Adrian" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/026708404225010748" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842830v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/026708404225010685" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686704v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lours" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bernhart" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1006675814903" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TDMNPSLZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275342v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Bussi&#232;re" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Mahfouz" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE56861.2023.10100843" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541453v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Catherine Martin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944240v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Trajin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359830v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5024159" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359827v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dulondel" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECTC.2018.00116" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359883v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#232;vi Tongne" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449177v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE.2016.7463294" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359832v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080168v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nguyen" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667152v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944556v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003308v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pardeilhan" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130702011" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003305v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130702013" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933397v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Alberto Gonz&#225;lez-Rojas" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440495v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104017v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944560v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Cisse" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Massiot" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Munier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Etienne Vidal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003394v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086637v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933398v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422655v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944562v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre&#239; Popa" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093346v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944565v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933399v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030525v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ferdinand" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ganza" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106648v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106093v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Causserand" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roques" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lebleu" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aimar" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492457v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201703v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vaillant" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bacchin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741696v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Beguin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Petit" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rouessac" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201720v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bares" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Ferret" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799155v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485067v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valencia" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24247-3_4" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387348v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>