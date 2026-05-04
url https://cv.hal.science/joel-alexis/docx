--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -100,144 +100,144 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of crystallographic and morphological textures on wear resistance of an additive-manufactured Ni-based superalloy</w:t>
+                <w:t xml:space="preserve">Influence of the scanning strategy on the microstructure and the tribological behavior of a Ni-based superalloy processed by L-PBF additive manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Nicolas Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Paris</w:t>
+                <w:t xml:space="preserve">Jean-yves Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Boher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wear</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 570, pp.205894. </w:t>
+              <w:t xml:space="preserve">, 2025, 564-565, pp.205671. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wear.2025.205894⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wear.2024.205671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04957518v1</w:t>
+                <w:t xml:space="preserve">hal-04831131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing laser weldability of heat-treatable and non-heat-treatable aluminum alloys: a comprehensive study</w:t>
               </w:r>
@@ -347,991 +347,991 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05224532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-Equilibrium Transformation Sequence of NiCrBSi Self-Fluxing Nickel Alloy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of crystallographic and morphological textures on wear resistance of an additive-manufactured Ni-based superalloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Nicolas Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Ty</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Yves Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Alexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Boher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11661-025-07732-5⟩</w:t>
+              <w:t xml:space="preserve">Wear</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 570, pp.205894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wear.2025.205894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05457992v1</w:t>
+                <w:t xml:space="preserve">hal-04957518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the scanning strategy on the microstructure and the tribological behavior of a Ni-based superalloy processed by L-PBF additive manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Nicolas Parent</w:t>
+                <w:t xml:space="preserve">Near-Equilibrium Transformation Sequence of NiCrBSi Self-Fluxing Nickel Alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Balcaen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Mokhtari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Fitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-yves Paris</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Dalverny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wear</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 564-565, pp.205671. </w:t>
+              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 56, pp.1690 - 1705. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wear.2024.205671⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11661-025-07732-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04831131v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05457992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physico-chemical characterisation and tribological behaviour of ground micro-arc oxidation coating on aluminium alloy – Comparison with hard anodised oxidation</w:t>
+                <w:t xml:space="preserve">Performance evaluation of Charpy impact tests to investigate and detect process defects of a Ni-based superalloy elaborated by laser powder bed fusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Rodriguez</w:t>
+                <w:t xml:space="preserve">A. Ty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Vieu</w:t>
+                <w:t xml:space="preserve">M. Mokhtari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Balsarin</w:t>
+                <w:t xml:space="preserve">Y. Balcaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Combes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joël Alexis</w:t>
+                <w:t xml:space="preserve">A. Votié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Cloué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wear</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wear.2022.204591⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Research and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25, pp.6644-6659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmrt.2023.07.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04061749v1</w:t>
+                <w:t xml:space="preserve">hal-04275257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Estimation of Local Residual Stresses in Amorphous and Crystallized Trivalent Chromium Coatings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Damage Mechanism of Trivalent Chromium Coatings under Tensile Stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Balcaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudie Josse</w:t>
+                <w:t xml:space="preserve">Benoit Fori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Fori</w:t>
+                <w:t xml:space="preserve">Celine Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coatings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 13 (1), pp.124. </w:t>
+              <w:t xml:space="preserve">, 2023, 13 (7), pp.1194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/coatings13010124⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/coatings13071194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04317950v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage Mechanism of Trivalent Chromium Coatings under Tensile Stress</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physico-chemical characterisation and tribological behaviour of ground micro-arc oxidation coating on aluminium alloy – Comparison with hard anodised oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Gazeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dalverny</w:t>
+                <w:t xml:space="preserve">Louis Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Vieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Balsarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coatings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/coatings13071194⟩</w:t>
+              <w:t xml:space="preserve">Wear</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 516-517, pp.204591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wear.2022.204591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04274936v1</w:t>
+                <w:t xml:space="preserve">hal-04061749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Material Health of NiCrBSi Alloy Parts Produced via the Laser Powder Bed Fusion Process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Ty</w:t>
+                <w:t xml:space="preserve">An Estimation of Local Residual Stresses in Amorphous and Crystallized Trivalent Chromium Coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Balcaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dalverny</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Fori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/met13101669⟩</w:t>
+              <w:t xml:space="preserve">Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/coatings13010124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04276691v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04317950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance evaluation of Charpy impact tests to investigate and detect process defects of a Ni-based superalloy elaborated by laser powder bed fusion</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Votié</w:t>
+                <w:t xml:space="preserve">Material Health of NiCrBSi Alloy Parts Produced via the Laser Powder Bed Fusion Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Balcaen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Mokhtari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. Cloué</w:t>
+                <w:t xml:space="preserve">Jordan Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Research and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 25, pp.6644-6659. </w:t>
+              <w:t xml:space="preserve">Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (10), pp.1669. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmrt.2023.07.064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/met13101669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275257v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Situ Ageing with the Platform Preheating of AlSi10Mg Alloy Manufactured by Laser Powder-Bed Fusion Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chambrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Cloue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1515,464 +1515,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05004772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser Welding of AISI 316L Stainless Steel Produced by Additive Manufacturing or by Conventional Processes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of welding parameters on the microstructure and mechanical properties of the AA6061 aluminium alloy joined by a Yb: YAG laser beam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Pommier</w:t>
+                <w:t xml:space="preserve">Ameth Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Balcaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joel Alexis</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Manufacturing and Materials Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jmmp5040136⟩</w:t>
+              <w:t xml:space="preserve">Journal of Advanced Joining Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jajp.2021.100047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03845360v1</w:t>
+                <w:t xml:space="preserve">hal-03541452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additive manufacturing of Ti6Al4V with wire laser metal deposition process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Achraf Ayed</w:t>
+                <w:t xml:space="preserve">Laser Welding of AISI 316L Stainless Steel Produced by Additive Manufacturing or by Conventional Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Mokhtari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guénolé Bras</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Michaud</w:t>
+                <w:t xml:space="preserve">Pierrick Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Balcaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Alexis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.1016.24⟩</w:t>
+              <w:t xml:space="preserve">Journal of Manufacturing and Materials Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jmmp5040136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03565903v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03845360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of welding parameters on the microstructure and mechanical properties of the AA6061 aluminium alloy joined by a Yb: YAG laser beam</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Additive manufacturing of Ti6Al4V with wire laser metal deposition process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achraf Ayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénolé Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ameth Faye</w:t>
+                <w:t xml:space="preserve">Henri Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Balcaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advanced Joining Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 3, pp.1-11. </w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1016, pp.24-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jajp.2021.100047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.1016.24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03541452v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03565903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the impact of the synergic line and the strategy of conception on Ti-6Al-4V wire arc additive manufacturing process (WAAM-CMT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achraf Ayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénolé Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Balcaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2153,77 +2153,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autogenous Yb:YAG laser disk welding domain of AA6061-T4 aluminium alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameth Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Balcaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2309,51 +2309,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Remache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Balcaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2398,676 +2398,676 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03218463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical adhesion of SiO2 thin films onto polymeric substrates</w:t>
+                <w:t xml:space="preserve">Experimental SAC305 shear stress-strain hysteresis loop construction using Hall's one-dimensional model based on strain gages measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Ho</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Libot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anita Dehoux</w:t>
+                <w:t xml:space="preserve">Lionel Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02670844.2018.1528689⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electronic Packaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 141 (2), pp.021002-1-021002-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4042806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02359798v1</w:t>
+                <w:t xml:space="preserve">hal-02359785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental SAC305 shear stress-strain hysteresis loop construction using Hall's one-dimensional model based on strain gages measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Libot</w:t>
+                <w:t xml:space="preserve">Mechanical adhesion of SiO2 thin films onto polymeric substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lionel Arnaud</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Balcaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Milesi</w:t>
+                <w:t xml:space="preserve">Anita Dehoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electronic Packaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 141 (2), pp.021002-1-021002-15. </w:t>
+              <w:t xml:space="preserve">Surface Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (6), pp.536-541. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4042806⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02670844.2018.1528689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02359785v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02359798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser welding of titanium alloys with an Yb: YAG sisk source</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Denis Béguin</w:t>
+                <w:t xml:space="preserve">Yb: YAG laser welding of aeronautical alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Gazagne</w:t>
+                <w:t xml:space="preserve">Jean Denis Beguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Cerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Balcaen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 941, pp.845-850. </w:t>
+              <w:t xml:space="preserve">, 2018, 941, pp.1099-1104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.941.845⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.941.1099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02356317v1</w:t>
+                <w:t xml:space="preserve">hal-02359734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrosion behaviour of AA 1370 strands for wires: Identification of the critical metallurgical parameters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laser welding of titanium alloys with an Yb: YAG sisk source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Béguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosanne Gravina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claudie Josse</w:t>
+                <w:t xml:space="preserve">Valentin Gazagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Balcaen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Viguier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2018.02.016⟩</w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 941, pp.845-850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.941.845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01989439v1</w:t>
+                <w:t xml:space="preserve">hal-02356317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yb: YAG laser welding of aeronautical alloys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joel Alexis</w:t>
+                <w:t xml:space="preserve">Corrosion behaviour of AA 1370 strands for wires: Identification of the critical metallurgical parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosanne Gravina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Denis Beguin</w:t>
+                <w:t xml:space="preserve">Bernard Viguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Cerra</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adrien Laurino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Alexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 941, pp.1099-1104. </w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 134, pp.112-121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.941.1099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2018.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02359734v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01989439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of actual and accelerated ageing on microstructure evolution and mechanical properties of a 2024-T351 aluminium alloy</w:t>
               </w:r>
@@ -3181,546 +3181,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02294471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adhesion characterization of SiO2 thin films evaporated onto a polymeric substrate</w:t>
+                <w:t xml:space="preserve">Microstructural evolutions of Sn-3.0Ag-0.5Cu solder joints during thermal cycling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Ho</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Libot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Alexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anita Dehoux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dalverny</w:t>
+                <w:t xml:space="preserve">Lionel Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Engineering Research &amp; Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 4 (2), pp.38-46. </w:t>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 83, pp.64-76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.1187695⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2018.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03510157v1</w:t>
+                <w:t xml:space="preserve">hal-02359737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural evolutions of Sn-3.0Ag-0.5Cu solder joints during thermal cycling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Libot</w:t>
+                <w:t xml:space="preserve">Adhesion characterization of SiO2 thin films evaporated onto a polymeric substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Dehoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 83, pp.64-76. </w:t>
+              <w:t xml:space="preserve">International Journal of Engineering Research &amp; Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (2), pp.38-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2018.02.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.1187695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02359737v1</w:t>
+                <w:t xml:space="preserve">hal-03510157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behavior and adhesion of the Ti/Cr/Au metallization scheme on diamond substrate</w:t>
+                <w:t xml:space="preserve">Influence of Yb:YAG laser beam parameters on Haynes 188 weld fusion zone microstructure and mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabeur Msolli</w:t>
+                <w:t xml:space="preserve">Jérémie Graneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Béguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heungsoo Kim</w:t>
+                <w:t xml:space="preserve">Talal Masri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 19 (8), pp.1700109. </w:t>
+              <w:t xml:space="preserve">Metallurgical and Materials Transactions B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, vol. 48 (n°4), pp. 2007-2016. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adem.201700109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11663-017-0989-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01658017v1</w:t>
+                <w:t xml:space="preserve">hal-01635647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Yb:YAG laser beam parameters on Haynes 188 weld fusion zone microstructure and mechanical properties</w:t>
+                <w:t xml:space="preserve">Mechanical behavior and adhesion of the Ti/Cr/Au metallization scheme on diamond substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Graneix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Denis Béguin</w:t>
+                <w:t xml:space="preserve">Sabeur Msolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Talal Masri</w:t>
+                <w:t xml:space="preserve">Heungsoo Kim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallurgical and Materials Transactions B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, vol. 48 (n°4), pp. 2007-2016. </w:t>
+              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (8), pp.1700109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11663-017-0989-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adem.201700109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01635647v1</w:t>
+                <w:t xml:space="preserve">hal-01658017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of damage and fracture modes in power electronic packaging from experimental micro-shear tests and finite element modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabeur Msolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Baazaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3787,364 +3787,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01657952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparison between an Advanced High-Strength Steel and a High-Strength Steel Due to the Spring back Effect</w:t>
+                <w:t xml:space="preserve">Identification of the metallurgical parameters explaining the corrosion susceptibility in a 2050 aluminium alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erika Aparecida Da Silva</w:t>
+                <w:t xml:space="preserve">Mathilde Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Alexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luiz Fernando Vargas Malerba Fernandes</w:t>
+                <w:t xml:space="preserve">Lydia Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Wilson De Jesus Silva</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marcelo Dos Santos Pereira</w:t>
+                <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOSR Journal of Mechanical and Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.9790/1684-1305012127⟩</w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 102, pp.291-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2015.10.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01449175v1</w:t>
+                <w:t xml:space="preserve">hal-01264384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the metallurgical parameters explaining the corrosion susceptibility in a 2050 aluminium alloy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Comparison between an Advanced High-Strength Steel and a High-Strength Steel Due to the Spring back Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Aparecida Da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Fernando Vargas Malerba Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Guérin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Andrieu</w:t>
+                <w:t xml:space="preserve">José Wilson De Jesus Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydia Laffont</w:t>
+                <w:t xml:space="preserve">Rosinei Batista Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Williams Lefebvre</w:t>
+                <w:t xml:space="preserve">Marcelo Dos Santos Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 102, pp.291-300. </w:t>
+              <w:t xml:space="preserve">IOSR Journal of Mechanical and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, vol. 13 (n° 05), pp. 21-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2015.10.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.9790/1684-1305012127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01264384v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01449175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of candidate metallization systems deposited on diamond using nano-indentation and nano-scratching tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabeur Msolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heung Soo Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Karama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4310,914 +4310,914 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01449174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study on the Mechanical Effects of the Vibration-Assisted Ball-Burnishing Process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corrosion-fatigue lifetime of Aluminium–Copper–Lithium alloy 2050 in chloride solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Alexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Antonio Travieso-Rodríguez</w:t>
+                <w:t xml:space="preserve">Christine Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Gomez-Gras</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grégory Odemer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and Manufacturing Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10426914.2015.1019114⟩</w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 87, pp.681-692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2015.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01264401v1</w:t>
+                <w:t xml:space="preserve">hal-01264391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiaxial fatigue analysis of a high performance Nickel-based superalloy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Lorrain</w:t>
+                <w:t xml:space="preserve">Effects of a ball-burnishing process assisted by vibrations in G10380 steel specimens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Antonio Travieso-Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Gomez-Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dessein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Carrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Longuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Chemical, Molecular, Nuclear, Materials and Metallurgical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 81 (9), pp.1757-1765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00170-015-7255-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02134675v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01264397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of the mechanical behavior of two solder alloys for high temperature power electronics applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabeur Msolli</w:t>
+                <w:t xml:space="preserve">Multiaxial fatigue analysis of a high performance Nickel-based superalloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Selva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lorrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Seror</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Longuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Chemical, Molecular, Nuclear, Materials and Metallurgical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (4), pp.544-549</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01212091v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02134675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a ball-burnishing process assisted by vibrations in G10380 steel specimens</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Francisco Carrillo</w:t>
+                <w:t xml:space="preserve">Experimental characterization of the mechanical behavior of two solder alloys for high temperature power electronics applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabeur Msolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dalverny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Karama</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, n°55, pp. 164-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2014.09.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00170-015-7255-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01264397v1</w:t>
+                <w:t xml:space="preserve">hal-01212091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weldability of superalloys Hastelloy X by Yb : YAG laser</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental Study on the Mechanical Effects of the Vibration-Assisted Ball-Burnishing Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Antonio Travieso-Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Gomez-Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Jorba-Peiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Carrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dessein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials and Manufacturing Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 30 (12), pp.1490-1497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10426914.2015.1019114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.1099.61⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01135068v1</w:t>
+                <w:t xml:space="preserve">hal-01264401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Numerical Study of Interfacial Fracture Parameters of a Brazed Joints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Baazaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Karama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, vol. 1099, pp. 9-16. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.1099.9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01135046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrosion-fatigue lifetime of Aluminium–Copper–Lithium alloy 2050 in chloride solution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Guérin</w:t>
+                <w:t xml:space="preserve">Weldability of superalloys Hastelloy X by Yb : YAG laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Graneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Béguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Grégory Odemer</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talal Masri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 87, pp.681-692. </w:t>
+              <w:t xml:space="preserve">Advanced Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, vol. 1099, pp. 61 -70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2015.08.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.1099.61⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01264391v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01135068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of artificial ageing on the corrosion behaviour of a 2050 aluminium-copper-lithium alloy</w:t>
               </w:r>
@@ -5229,51 +5229,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Proton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Delfosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5477,287 +5477,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01135272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the microstructure and environmental exposure conditions on the corrosion behaviour of the 2050 alloy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Effect of varying conditions of exposure to an aggressive medium on the corrosion behavior of the 2050 Al--Cu--Li alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Odemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 794-796, pp.205-210. </w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, vol. 85, pp. 455-470. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.794-796.205⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2014.04.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03217900v1</w:t>
+                <w:t xml:space="preserve">hal-01024706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of varying conditions of exposure to an aggressive medium on the corrosion behavior of the 2050 Al--Cu--Li alloy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Effect of the microstructure and environmental exposure conditions on the corrosion behaviour of the 2050 alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Odemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, vol. 85, pp. 455-470. </w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 794-796, pp.205-210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2014.04.042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.794-796.205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01024706v1</w:t>
+                <w:t xml:space="preserve">hal-03217900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation of Intergranular Corrosion Defects in AA 2024-T351 Evaluated by a Decrease in Mechanical Resistance</w:t>
               </w:r>
@@ -5769,77 +5769,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Larignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Odemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, vol. 161 (n° 6), pp.C339-C348. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5867,1736 +5867,1736 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01164873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Kelvin probe force microscopy efficiency for the detection of hydrogen ingress by cathodic charging in an aluminium alloy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Larignon</w:t>
+                <w:t xml:space="preserve">Characterisation and understanding of the corrosion behaviour of the nugget in a 2050 aluminium alloy Friction Stir Welding joint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Proton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Grégory Odemer</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Delfosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2012.11.026⟩</w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, vol. 73, pp. 130-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2013.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00784218v1</w:t>
+                <w:t xml:space="preserve">hal-00932432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the influence of the artificial ageing temperature on the AA2024 alloy microstructure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+                <w:t xml:space="preserve">Application of Kelvin probe Force Microscopy (KFM) to evidence localized corrosion of over-aged aeronautical 2024 aluminum alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoleta Radutoiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marioara Abrudeanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Alain Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Key Engineering Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, vol. 550, pp. 115-125. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.550.115⟩</w:t>
+              <w:t xml:space="preserve">, 2013, vol. 550, pp. 127-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.550.127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00835701v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00854415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of mechanical damage monitoring on aluminium freestanding thin films using electrical measurements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cédric Seguineau</w:t>
+                <w:t xml:space="preserve">Investigation of Kelvin probe force microscopy efficiency for the detection of hydrogen ingress by cathodic charging in an aluminium alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Larignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Alexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Odemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.550.157⟩</w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, vol. 68, pp. 479-482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2012.11.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00840574v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00784218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Kelvin probe force microscopy and secondary ion mass spectrometry for hydrogen detection in corroded 2024 aluminium alloy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Larignon</w:t>
+                <w:t xml:space="preserve">Study of the influence of the artificial ageing temperature on the AA2024 alloy microstructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoleta Radutoiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marioara Abrudeanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Alain Petit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2013.02.063⟩</w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, vol. 550, pp. 115-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.550.115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00840478v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00835701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of nickel phosphorus coatings containing micro particles of talc phyllosilicates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clélia Gaussens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Etcheverry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bonino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp. 723-733. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2012.09.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00828234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The contribution of hydrogen to the corrosion of 2024 aluminium alloy exposed to thermal and environmental cycling in chloride media</w:t>
+                <w:t xml:space="preserve">Combined Kelvin probe force microscopy and secondary ion mass spectrometry for hydrogen detection in corroded 2024 aluminium alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Larignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Odemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2012.12.005⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, vol. 110, pp. 484-490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2013.02.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03526653v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00840478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation and understanding of the corrosion behaviour of the nugget in a 2050 aluminium alloy Friction Stir Welding joint</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Andrieu</w:t>
+                <w:t xml:space="preserve">Validation of mechanical damage monitoring on aluminium freestanding thin films using electrical measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Broué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Dehnnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Delfosse</w:t>
+                <w:t xml:space="preserve">Jean-Michel Desmarres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Lafont</w:t>
+                <w:t xml:space="preserve">Cédric Seguineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, vol. 73, pp. 130-142. </w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, vol. 550, pp. 157-164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2013.04.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.550.157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00932432v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00840574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of Kelvin probe Force Microscopy (KFM) to evidence localized corrosion of over-aged aeronautical 2024 aluminum alloy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicoleta Radutoiu</w:t>
+                <w:t xml:space="preserve">The contribution of hydrogen to the corrosion of 2024 aluminium alloy exposed to thermal and environmental cycling in chloride media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Larignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jacques-Alain Petit</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Odemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, vol. 550, pp. 127-134. </w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 69, pp.211-220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.550.127⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2012.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00854415v1</w:t>
+                <w:t xml:space="preserve">hal-03526653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and mechanical characterizations of a lead free solder alloy for electronic devices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dalverny</w:t>
+                <w:t xml:space="preserve">Micro-Scale Modeling of Carbon-Fiber Reinforced Thermoplastic Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Abbassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderraouf Gherissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mistou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Moussa Karama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.423.210⟩</w:t>
+              <w:t xml:space="preserve">Applied Mechanics and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, vol. 146, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.146.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00738764v1</w:t>
+                <w:t xml:space="preserve">hal-00789382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the over-ageing treatment on the mechanical properties of AA2024 aluminum alloy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoleta Radutoiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Alain Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marioara Abrudeanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista de chimie (chemistry magazine)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Vol. 63, pp. 1042-1045</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00863168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An assessment of contact metallization for high power and high temperature diamond Schottky devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sodjan Koné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Isoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diamond and Related Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, vol. 27-28, pp. 23-28. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.diamond.2012.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00881007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of the Unified Viscoplastic Formulation and Temperature Terms on the Thermomechanical Behavior of Soldering Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabeur Msolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Karama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Key Engineering Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, vol. 498, pp. 219-226. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.498.219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00782651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-Scale Modeling of Carbon-Fiber Reinforced Thermoplastic Materials</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Mistou</w:t>
+                <w:t xml:space="preserve">Experimental and mechanical characterizations of a lead free solder alloy for electronic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabeur Msolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Karama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mechanics and Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, vol. 146, pp.1-11. </w:t>
+              <w:t xml:space="preserve">Advanced Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, vol. 423, pp. 210-217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.146.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.423.210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789382v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00738764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implicit integration scheme for porous viscoplastic potential-based constitutive equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabeur Msolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7669,90 +7669,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical and barrier properties of MOCVD processed alumina coatings on Ti6Al4V titanium alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Balcaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoleta Radutoiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Béguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, vol. 206, pp. 1684-1690. </w:t>
@@ -7816,77 +7816,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Larignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Odemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 158 (6), pp.C284-C295. </w:t>
@@ -7950,77 +7950,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Proton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Delfosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 158 (5), pp.C139-C147. </w:t>
@@ -8052,1183 +8052,1183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03540560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure, morphology and mechanical properties of electrodeposited composite coatings NiâP/SiC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Links Between Machining Parameters and Surface Integrity in Drilling Ni-Superalloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dutilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dessein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Bonino</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2009.12.013⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, vol. 112, pp.171-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.112.171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00760126v1</w:t>
+                <w:t xml:space="preserve">hal-00800060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical and Surface Properties of Chemical Vapor Deposited Protective Aluminium Oxide Films on TA6V Alloy</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structure, morphology and mechanical properties of electrodeposited composite coatings NiâP/SiC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Etcheverry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Béguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bonino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AST.66.66⟩</w:t>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, vol. 120, pp. 244-250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2009.12.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02074314v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Local Chloride Concentration and the Local Mechanical Stresses in Intergranular Damages Grown on a 2024 Aluminum Alloy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Larignon</w:t>
+                <w:t xml:space="preserve">Mechanical and Surface Properties of Chemical Vapor Deposited Protective Aluminium Oxide Films on TA6V Alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Samélor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlenn Aufray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Balcaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/1.3577752⟩</w:t>
+              <w:t xml:space="preserve">Advances in Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 66, pp.66-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AST.66.66⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03474242v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02074314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical and mechanical characterisation of Si/Al ohmic contacts on diamond</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sabeur Msolli</w:t>
+                <w:t xml:space="preserve">Evaluation of the Local Chloride Concentration and the Local Mechanical Stresses in Intergranular Damages Grown on a 2024 Aluminum Alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Larignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Henri Schneider</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Odemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECS Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 33 (35), pp.39-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/1.3577752⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/el.2010.0803⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03474199v1</w:t>
+                <w:t xml:space="preserve">hal-03474242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Links Between Machining Parameters and Surface Integrity in Drilling Ni-Superalloy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Dessein</w:t>
+                <w:t xml:space="preserve">Electrical and mechanical characterisation of Si/Al ohmic contacts on diamond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Civrac de Fabian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabeur Msolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Perrin</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dalverny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, vol. 112, pp.171-178. </w:t>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46 (11), pp.791-793. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.112.171⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/el.2010.0803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00800060v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03474199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elemental fractionation effects in high repetition rate IR femtosecond laser ablation ICP-MS analysis of glasses</w:t>
+                <w:t xml:space="preserve">Characterization of the aerosol produced by infrared femtosecond laser ablation of polyacrylamide gels for the sensitive inductively coupled plasma mass spectrometry detection of selenoproteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Claverie</w:t>
+                <w:t xml:space="preserve">F. Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatriz Fernandez Garcia</w:t>
+                <w:t xml:space="preserve">Christophe Pécheyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Pécheyran</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joël Alexis</w:t>
+                <w:t xml:space="preserve">Sandra Mounicou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier François Xavier Donard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Ballihaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/B904134F⟩</w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 64 (7), pp.649-658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sab.2009.05.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01977486v1</w:t>
+                <w:t xml:space="preserve">hal-01560756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the aerosol produced by infrared femtosecond laser ablation of polyacrylamide gels for the sensitive inductively coupled plasma mass spectrometry detection of selenoproteins</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
+                <w:t xml:space="preserve">Elemental fractionation effects in high repetition rate IR femtosecond laser ablation ICP-MS analysis of glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Fernandez Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pécheyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Ballihaut</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Fernandez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier François Xavier Donard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 64 (7), pp.649-658. </w:t>
+              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 24 (7), pp.891-902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sab.2009.05.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/B904134F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01560756v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01977486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des assemblages de ballons pressurisés stratosphériques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Direct determination of trace elements in powdered samples by in-cell isotope dilution femtosecond laser ablation ICPMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pécheyran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Alexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier François Xavier Donard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/meca:2008021⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, vol. 80 (n° 18), pp. 6981-6994. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ac800862p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00796649v1</w:t>
+                <w:t xml:space="preserve">hal-01590322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct determination of trace elements in powdered samples by in-cell isotope dilution femtosecond laser ablation ICPMS</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modélisation des assemblages de ballons pressurisés stratosphériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Selva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dalverny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Mistou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Karama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Alexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, vol. 80 (n° 18), pp. 6981-6994. </w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, vol. 9, pp. 159-165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ac800862p⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/meca:2008021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01590322v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00796649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élaboration de céramiques sans ajouts de frittage par Spark Plasma Sintering pour application en électronique de puissance</w:t>
               </w:r>
@@ -9240,51 +9240,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélim Dagdag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Alain Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ferrato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9350,278 +9350,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00840337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adherence of electrodeposited Zn-Ni coatings on EN AW2024 T3 aluminium alloy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental protection of titanium alloys in centrifugal compressors at 500°C in saline atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Béguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Adrian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Alain Petit</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 20 (2), pp.121-127. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1179/026708404225010748⟩</w:t>
+              <w:t xml:space="preserve">, 2004, vol. 20, pp. 135-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1179/026708404225010685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03601845v1</w:t>
+                <w:t xml:space="preserve">hal-00842830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental protection of titanium alloys in centrifugal compressors at 500°C in saline atmosphere</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
+                <w:t xml:space="preserve">Adherence of electrodeposited Zn-Ni coatings on EN AW2024 T3 aluminium alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Alexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Adrian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talal Masri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Alain Petit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, vol. 20, pp. 135-138. </w:t>
+              <w:t xml:space="preserve">, 2004, 20 (2), pp.121-127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1179/026708404225010685⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1179/026708404225010748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00842830v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03601845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidation resistance of ODS alloy PM2000 from 880°C to 1400°C</w:t>
               </w:r>
@@ -9755,51 +9755,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anand model calibration for SAC305 solder joints based on the evolution of the shear stress and strain hysteresis loops for different thermal cycling conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Libot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Bussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9807,51 +9807,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Mahfouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 24th International Conference on Thermal, Mechanical and Multi-Physics Simulation and Experiments in Microelectronics and Microsystems (EuroSimE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Graz, Australia. pp.1-12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10000,429 +10000,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03541453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automation of a creep-testing machine for research activities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental strain energy density dissipated in SAC305 solder joints during different thermal cycling conditions using strain gages measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Libot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Trajin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannick Balcaen</w:t>
+                <w:t xml:space="preserve">Frédéric Dulondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Research and Education in Mechatronics (REM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE 68th Electronic Components and Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, San Diego, United States. pp.748-755, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECTC.2018.00116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01944240v1</w:t>
+                <w:t xml:space="preserve">hal-02359827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-mechanical behavior of power electronic packaging assemblies: From characterization to predictive simulation of lifetimes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dalverny</w:t>
+                <w:t xml:space="preserve">Automation of a creep-testing machine for research activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Trajin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Balcaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Structural Analysis of Advanced Materials, ICSAAM 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Research and Education in Mechatronics (REM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Delft, Netherlands. pp.0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5024159⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02359830v1</w:t>
+                <w:t xml:space="preserve">hal-01944240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental strain energy density dissipated in SAC305 solder joints during different thermal cycling conditions using strain gages measurements</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Milesi</w:t>
+                <w:t xml:space="preserve">Thermo-mechanical behavior of power electronic packaging assemblies: From characterization to predictive simulation of lifetimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 68th Electronic Components and Technology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, San Diego, United States. pp.748-755, </w:t>
+              <w:t xml:space="preserve">7th International Conference on Structural Analysis of Advanced Materials, ICSAAM 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Bucharest, Romania. pp.030009, </w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ECTC.2018.00116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5024159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02359827v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02359830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FE simulation of interfacial delamination between SiO2 thin film and polymeric substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amèvi Tongne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Congress and Exhibition on Advanced Materials, EuroMat 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Thessaloniki, Greece. pp.0</w:t>
@@ -10451,103 +10451,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical fatigue assessment of SAC305 solder joints under harmonic and random vibrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Libot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Thermal, Mechanical and Multi-Physics Simulation and Experiments in Microelectronics and Microsystems (EuroSimE 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Dresden, Germany. pp. 1-8, </w:t>
@@ -10585,103 +10585,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical adhesion of SIO2 thin film on a polymeric substrate under compressive stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Dehoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXI International Conference on Surface Modification Technologies (SMT31)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Mons, Belgium. pp.1-10</w:t>
@@ -10704,1509 +10704,1509 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02359832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of microscratch and microtensile adhesion tests for nickel coatings on various substrates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+                <w:t xml:space="preserve">Parametric identification of elastic-plastic constitutive laws using spherical indentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dalverny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Alexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Seguineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Desmarres</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DTIP 2-4 April 2014,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Cannes, France. pp.0</w:t>
+              <w:t xml:space="preserve">5th International Symposium on Aircraft Materials - ACMA 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Marrakech, Morocco. pp. 1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04080168v1</w:t>
+                <w:t xml:space="preserve">hal-03667152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric identification of elastic-plastic constitutive laws using spherical indentation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dalverny</w:t>
+                <w:t xml:space="preserve">A comparative study of microscratch and microtensile adhesion tests for nickel coatings on various substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Seguineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Desmarres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talal Masri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Desmarres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Symposium on Aircraft Materials - ACMA 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Marrakech, Morocco. pp. 1-8</w:t>
+              <w:t xml:space="preserve">DTIP 2-4 April 2014,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Cannes, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03667152v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04080168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling and prediction of thermomechanical degradation of power electronic packaging</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dalverny</w:t>
+                <w:t xml:space="preserve">Ball-burnishing process influence on hardness ans residual stresses of aluminium A92017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Antonio Travieso-Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernan Alberto González-Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Gomez-Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dessein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Moussa Karama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSAAM 2013, The 5th International Conference on Structural Analysis of Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Island of Kos, Greece</w:t>
+              <w:t xml:space="preserve">17th International Research/Expert Conference "Trends in the Development of Machinery and Associated Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00944556v1</w:t>
+                <w:t xml:space="preserve">hal-00933397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale du soudage par laser YAG de l'alliage base nickel Hastelloy X</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joël Alexis</w:t>
+                <w:t xml:space="preserve">Study and mechanical characterization of high temperature power electronic packaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Baazaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dalverny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Alexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Karama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Annuelles de la SF2M</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04003308v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03440495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation expérimentale du comportement mécanique d’assemblage haute température pour l’électronique de puissance</w:t>
+                <w:t xml:space="preserve">Numerical modeling and prediction of thermomechanical degradation of power electronic packaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Baazaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dalverny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Karama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles de la SF2M</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICSAAM 2013, The 5th International Conference on Structural Analysis of Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Island of Kos, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04003305v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00944556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ball-burnishing process influence on hardness ans residual stresses of aluminium A92017</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gilles Dessein</w:t>
+                <w:t xml:space="preserve">Etude expérimentale du soudage par laser YAG de l'alliage base nickel Hastelloy X</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Graneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Béguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pardeilhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talal Masri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Research/Expert Conference "Trends in the Development of Machinery and Associated Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Annuelles de la SF2M</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Villeneuve d'Ascq, France. pp.0, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/20130702011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00933397v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04003308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study and mechanical characterization of high temperature power electronic packaging</w:t>
+                <w:t xml:space="preserve">Caractérisation expérimentale du comportement mécanique d’assemblage haute température pour l’électronique de puissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Baazaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Alexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joel Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Karama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées annuelles de la SF2M</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Villeuve d'Ascq, France. pp.0, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/20130702013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03440495v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04003305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrosion and stress corrosion cracking behaviour of 2050 aluminium-lithium alloy joined by friction stir welding (FSW)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Proton</w:t>
+                <w:t xml:space="preserve">Study of the localized corrosion of over-aged aeronautical 2024 aluminum alloy. Kelvin probe Force Microscopy (KFM) application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoleta Radutoiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marioara Abrudeanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Alain Petit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROCORR 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Istanbul, Turkey. pp.0</w:t>
+              <w:t xml:space="preserve">ACMA 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Fez, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04104017v1</w:t>
+                <w:t xml:space="preserve">hal-00933398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du comportement mécanique des joints de brasure Au-Ge pour le report des composants SiC pour l'électronique de puissance haute température</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francisco Carrillo</w:t>
+                <w:t xml:space="preserve">Corrosion and stress corrosion cracking behaviour of 2050 aluminium-lithium alloy joined by friction stir welding (FSW)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Proton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Alexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Odemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème édition de la Conférence Electronique de Puissance du Futur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">EUROCORR 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Istanbul, Turkey. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00944560v1</w:t>
+                <w:t xml:space="preserve">hal-04104017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscoplastic behavior of diamond die attach subjected to high temperature conditions</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Etude du comportement mécanique des joints de brasure Au-Ge pour le report des composants SiC pour l'électronique de puissance haute température</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alioune Cisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregor Massiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Munier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Etienne Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Carrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International conference on thermal, mechanical and multi-physics simulation and experiments in microelectronics and microsystems, EuroSimE 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Lisbon, Portugal. pp.1-6</w:t>
+              <w:t xml:space="preserve">14ème édition de la Conférence Electronique de Puissance du Futur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04003394v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00944560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focus on the interactions between artificial microstructural ageing and susceptibility to localized corrosion under cyclic corrosion tests of an aeronautic 2024-T351 aluminium alloy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Andrieu</w:t>
+                <w:t xml:space="preserve">Viscoplastic behavior of diamond die attach subjected to high temperature conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabeur Msolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Baazaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christine Blanc</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Karama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROCORR 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Istanbul, Turkey. pp.0</w:t>
+              <w:t xml:space="preserve">13th International conference on thermal, mechanical and multi-physics simulation and experiments in microelectronics and microsystems, EuroSimE 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Lisbon, Portugal. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04086637v1</w:t>
+                <w:t xml:space="preserve">hal-04003394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the localized corrosion of over-aged aeronautical 2024 aluminum alloy. Kelvin probe Force Microscopy (KFM) application</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loïc Lacroix</w:t>
+                <w:t xml:space="preserve">Focus on the interactions between artificial microstructural ageing and susceptibility to localized corrosion under cyclic corrosion tests of an aeronautic 2024-T351 aluminium alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Larignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jacques-Alain Petit</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Odemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACMA 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Fez, Morocco</w:t>
+              <w:t xml:space="preserve">EUROCORR 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Istanbul, Turkey. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00933398v1</w:t>
+                <w:t xml:space="preserve">hal-04086637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implémentation d'une loi de comportement basée sur un potentiel viscoplastique couplé à l'endommagement poreux: application à un alliage d'électronique de puissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabeur Msolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12257,103 +12257,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of disturbed drilling conditions on the surface integrity of a Nickel-base superalloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dutilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreï Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dessein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIRP ICME '10 - 7th CIRP International Conference on INTELLIGENT COMPUTATION IN MANUFACTURING ENGINEERING</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Capri, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12378,77 +12378,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical and Surface Properties of Chemical Vapour Deposited Protective Aluminium Oxide Films on TA6V Alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Samélor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlenn Aufray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Balcaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12503,90 +12503,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-scale modeling of carbon-fiber reinforced thermoplastic materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Gherissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Abbassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zghal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Mistou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12624,64 +12624,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical characterization of an Au-Ge solder alloy for high temperature electronic devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabeur Msolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12726,407 +12726,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00933399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of refractory titanium alloys welded by TIG and laser processes</w:t>
+                <w:t xml:space="preserve">Potabilisation de l’eau par filtration membranaire : étude expérimentale des mécanismes de transfert des bactéries à travers la structure poreuse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Ferdinand</w:t>
+                <w:t xml:space="preserve">Christel Causserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Ganza</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lebleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aimar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th World Conference on Titanium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Kyoto, Japan. pp.1361-1364</w:t>
+              <w:t xml:space="preserve">11ème Congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Saint-Etienne, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04030525v1</w:t>
+                <w:t xml:space="preserve">hal-04106093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adherence of coatings: determination - problems - examples</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of refractory titanium alloys welded by TIG and laser processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Ferdinand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Etcheverry</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talal Masri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Alain Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Ganza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st international conference on surface modification technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Paris, France. pp.0</w:t>
+              <w:t xml:space="preserve">11th World Conference on Titanium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Kyoto, Japan. pp.1361-1364</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04106648v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04030525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potabilisation de l’eau par filtration membranaire : étude expérimentale des mécanismes de transfert des bactéries à travers la structure poreuse.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adherence of coatings: determination - problems - examples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Aimar</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Congrès de la Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Saint-Etienne, France. pp.0</w:t>
+              <w:t xml:space="preserve">21st international conference on surface modification technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Paris, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04106093v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04106648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des assemblages de ballons pressurisés stratosphériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Selva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mistou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Karama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13181,51 +13181,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composite Coatings with Talc Particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bonino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13427,51 +13427,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un procédé conventionnel pour de nouveaux matériaux :les revêtements composites métal / particules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bonino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13679,90 +13679,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of WAAM Process Parameters on Metallurgical and Mechanical Properties of Ti-6Al-4V Deposits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achraf Ayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénolé Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Balcaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13845,103 +13845,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding mechanisms of adhesion of SiO2 thin films evaporated on a polymeric substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Dehoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43th International Conference on Metallurgical Coatings and Thin Films (ICMCTF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, San Diego, United States. Proceedings of the 43th International Conference on Metallurgical Coatings and Thin Films (ICMCTF), pp.0, 2016</w:t>
@@ -14139,51 +14139,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04957518v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Nicolas Parent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Paris" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Alexis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2025.205894" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224532v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis B&#233;guin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Balcaen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade P&#233;cune" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aubazac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Alexis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmmp9090290" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457992v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ty" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Mokhtari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Fitch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dalverny" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-025-07732-5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04831131v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-yves Paris" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2024.205671" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061749v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rodriguez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vieu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Balsarin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Combes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2022.204591" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317950v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Guillon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric St&#233;phan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Josse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fori" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings13010124" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274936v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gazeau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings13071194" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276691v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Rigaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met13101669" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275257v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ty" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mokhtari" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Balcaen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Voti&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Clou&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2023.07.064" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03965944v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chambrin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Cloue" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brucelle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met12122148" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05004772v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra Paterlini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Bertrand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings12060722" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845360v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Pommier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmmp5040136" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565903v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Ayed" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nol&#233; Bras" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bernard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.1016.24" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541452v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameth Faye" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lacroix" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jajp.2021.100047" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565907v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.1016.250" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541450v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Khazaka" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Martineau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Azzopardi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2021.3074652" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565913v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4059102" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218463v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chambard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Remache" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2020.100809" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359798v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ho" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Dehoux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02670844.2018.1528689" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359785v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Libot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Arnaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Milesi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4042806" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356317v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gazagne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andrieu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.941.845" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989439v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanne Gravina" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Viguier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Laurino" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2018.02.016" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359734v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Denis Beguin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cerra" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.941.1099" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294471v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manida Prudhomme" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Billy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Benoit" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hamon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2017.10.015" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510157v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1187695" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359737v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.02.009" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658017v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeur Msolli" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heungsoo Kim" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201700109" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635647v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Graneix" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Masri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11663-017-0989-6" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657952v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Baazaoui" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heung Soo Kim" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2017.09.014" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449175v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Aparecida Da Silva" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Fernando Vargas Malerba Fernandes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Wilson De Jesus Silva" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosinei Batista Ribeiro" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Dos Santos Pereira" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9790/1684-1305012127" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264384v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gu&#233;rin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Laffont" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Lefebvre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2015.10.020" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449172v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Karama" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2016.10.022" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449174v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Selva" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lorrain" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seror" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Longuet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264401v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Travieso-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Gomez-Gras" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Jorba-Peiro" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Carrillo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dessein" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426914.2015.1019114" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134675v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212091v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2014.09.021" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264397v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-015-7255-3" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135068v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.1099.61" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135046v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Fourcade" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.1099.9" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264391v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blanc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Odemer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2015.08.003" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963754v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Proton" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delfosse" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deschamps" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2013.11.060" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CBH3Q9CV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135272v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Demnati" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grossin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marsan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Collonges" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874120701509020026" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217900v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.794-796.205" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024706v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2014.04.042" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164873v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Larignon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.090406jes" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784218v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2012.11.026" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835701v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Radutoiu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marioara Abrudeanu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Alain Petit" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.550.115" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840574v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Brou&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Dehnnin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Desmarres" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Seguineau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.550.157" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840478v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.02.063" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828234v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Gaussens" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Etcheverry" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonino" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2012.09.049" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526653v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2012.12.005" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932432v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delfosse" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lafont" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2013.04.001" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854415v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.550.127" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738764v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.423.210" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863168v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881007v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sodjan Kon&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Schneider" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Isoird" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thion" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Achard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2012.05.007" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782651v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.498.219" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789382v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Abbassi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Gherissi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zghal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mistou" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.146.1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756328v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2011.04.258" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866330v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2011.09.056" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542106v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3610401" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540560v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3562206" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760126v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2009.12.013" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074314v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Sam&#233;lor" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lenn Aufray" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lacroix" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.66.66" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474242v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3577752" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474199v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Civrac de Fabian" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2010.0803" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800060v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dutilh" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Perrin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.112.171" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977486v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Claverie" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Fernandez Garcia" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ois Xavier Donard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B904134F" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560756v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Claverie" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mounicou" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ballihaut" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fernandez" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2009.05.027" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796649v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Mistou" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2008021" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590322v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac800862p" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840337v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim Dagdag" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ferrato" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Galy" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech:2008014" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A62B87B30E1FB004AC2DA759CC3A852315D6C97B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601845v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Adrian" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/026708404225010748" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842830v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/026708404225010685" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686704v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lours" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bernhart" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1006675814903" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TDMNPSLZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275342v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Bussi&#232;re" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Mahfouz" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE56861.2023.10100843" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541453v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Catherine Martin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944240v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Trajin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359830v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5024159" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359827v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dulondel" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECTC.2018.00116" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359883v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#232;vi Tongne" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449177v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE.2016.7463294" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359832v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080168v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nguyen" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667152v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944556v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003308v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pardeilhan" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130702011" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003305v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130702013" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933397v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Alberto Gonz&#225;lez-Rojas" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440495v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104017v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944560v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Cisse" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Massiot" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Munier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Etienne Vidal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003394v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086637v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933398v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422655v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944562v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre&#239; Popa" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093346v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944565v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933399v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030525v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ferdinand" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ganza" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106648v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106093v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Causserand" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roques" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lebleu" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aimar" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492457v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201703v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vaillant" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bacchin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741696v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Beguin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Petit" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rouessac" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201720v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bares" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Ferret" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799155v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485067v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valencia" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24247-3_4" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387348v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04831131v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Nicolas Parent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-yves Paris" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Alexis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2024.205671" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224532v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis B&#233;guin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Balcaen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade P&#233;cune" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aubazac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Alexis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmmp9090290" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04957518v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Paris" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2025.205894" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457992v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ty" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Mokhtari" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Fitch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dalverny" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-025-07732-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275257v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ty" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mokhtari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Balcaen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Voti&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Clou&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2023.07.064" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274936v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Guillon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fori" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gazeau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings13071194" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061749v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rodriguez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vieu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Balsarin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Combes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2022.204591" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317950v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric St&#233;phan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Josse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings13010124" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276691v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Rigaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met13101669" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03965944v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chambrin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Cloue" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brucelle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met12122148" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05004772v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra Paterlini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Bertrand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings12060722" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541452v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameth Faye" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lacroix" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jajp.2021.100047" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845360v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Pommier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmmp5040136" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565903v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Ayed" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nol&#233; Bras" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bernard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.1016.24" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565907v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.1016.250" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541450v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Khazaka" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Martineau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Azzopardi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2021.3074652" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565913v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4059102" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218463v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chambard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Remache" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2020.100809" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359785v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Libot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Arnaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Milesi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4042806" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359798v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ho" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Dehoux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02670844.2018.1528689" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359734v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Denis Beguin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cerra" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.941.1099" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356317v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gazagne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andrieu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.941.845" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989439v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanne Gravina" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Viguier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Laurino" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2018.02.016" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294471v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manida Prudhomme" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Billy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Benoit" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hamon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2017.10.015" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359737v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.02.009" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510157v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1187695" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635647v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Graneix" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Masri" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11663-017-0989-6" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658017v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeur Msolli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heungsoo Kim" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201700109" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657952v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Baazaoui" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heung Soo Kim" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2017.09.014" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264384v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gu&#233;rin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Laffont" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Lefebvre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2015.10.020" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449175v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Aparecida Da Silva" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Fernando Vargas Malerba Fernandes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Wilson De Jesus Silva" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosinei Batista Ribeiro" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Dos Santos Pereira" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9790/1684-1305012127" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449172v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Karama" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2016.10.022" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449174v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Selva" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lorrain" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seror" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Longuet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264391v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blanc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Odemer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2015.08.003" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264397v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Travieso-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Gomez-Gras" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dessein" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Carrillo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-015-7255-3" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134675v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212091v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2014.09.021" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264401v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Jorba-Peiro" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426914.2015.1019114" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135046v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Fourcade" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.1099.9" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135068v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.1099.61" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963754v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Proton" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delfosse" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deschamps" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2013.11.060" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CBH3Q9CV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135272v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Demnati" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grossin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marsan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Collonges" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874120701509020026" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024706v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2014.04.042" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217900v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.794-796.205" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164873v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Larignon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.090406jes" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932432v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delfosse" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lafont" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2013.04.001" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854415v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Radutoiu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marioara Abrudeanu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Alain Petit" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.550.127" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784218v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2012.11.026" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835701v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.550.115" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828234v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Gaussens" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Etcheverry" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonino" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2012.09.049" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840478v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.02.063" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840574v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Brou&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Dehnnin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Desmarres" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Seguineau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.550.157" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526653v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2012.12.005" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789382v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Abbassi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Gherissi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zghal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mistou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.146.1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863168v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881007v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sodjan Kon&#233;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Schneider" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Isoird" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thion" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Achard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2012.05.007" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782651v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.498.219" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738764v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.423.210" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756328v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2011.04.258" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866330v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2011.09.056" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542106v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3610401" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540560v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3562206" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800060v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dutilh" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Perrin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.112.171" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760126v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2009.12.013" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074314v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Sam&#233;lor" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lenn Aufray" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lacroix" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.66.66" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474242v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3577752" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474199v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Civrac de Fabian" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2010.0803" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560756v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Claverie" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mounicou" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ballihaut" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fernandez" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2009.05.027" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977486v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Claverie" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Fernandez Garcia" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ois Xavier Donard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B904134F" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590322v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac800862p" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796649v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Mistou" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2008021" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840337v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim Dagdag" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ferrato" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Galy" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech:2008014" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A62B87B30E1FB004AC2DA759CC3A852315D6C97B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842830v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Adrian" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/026708404225010685" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601845v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/026708404225010748" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686704v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lours" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bernhart" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1006675814903" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TDMNPSLZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275342v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Bussi&#232;re" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Mahfouz" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE56861.2023.10100843" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541453v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Catherine Martin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359827v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dulondel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECTC.2018.00116" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944240v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Trajin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359830v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5024159" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359883v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#232;vi Tongne" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449177v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE.2016.7463294" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359832v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667152v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080168v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nguyen" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933397v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Alberto Gonz&#225;lez-Rojas" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440495v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944556v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003308v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pardeilhan" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130702011" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003305v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130702013" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933398v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104017v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944560v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Cisse" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Massiot" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Munier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Etienne Vidal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003394v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086637v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422655v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944562v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre&#239; Popa" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093346v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944565v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933399v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106093v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Causserand" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roques" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lebleu" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aimar" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030525v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ferdinand" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ganza" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106648v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492457v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201703v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vaillant" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bacchin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741696v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Beguin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Petit" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rouessac" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201720v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bares" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Ferret" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799155v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485067v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valencia" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24247-3_4" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387348v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>