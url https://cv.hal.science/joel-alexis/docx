--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -100,1277 +100,1277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the scanning strategy on the microstructure and the tribological behavior of a Ni-based superalloy processed by L-PBF additive manufacturing</w:t>
+                <w:t xml:space="preserve">Optimizing laser weldability of heat-treatable and non-heat-treatable aluminum alloys: a comprehensive study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Nicolas Parent</w:t>
+                <w:t xml:space="preserve">Jean-Denis Béguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-yves Paris</w:t>
+                <w:t xml:space="preserve">Yannick Balcaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel Alexis</w:t>
+                <w:t xml:space="preserve">Jade Pécune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Boher</w:t>
+                <w:t xml:space="preserve">Nathalie Aubazac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wear</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wear.2024.205671⟩</w:t>
+              <w:t xml:space="preserve">Journal of Manufacturing and Materials Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (9), pp.290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jmmp9090290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04831131v1</w:t>
+                <w:t xml:space="preserve">hal-05224532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing laser weldability of heat-treatable and non-heat-treatable aluminum alloys: a comprehensive study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of crystallographic and morphological textures on wear resistance of an additive-manufactured Ni-based superalloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Balcaen</w:t>
+                <w:t xml:space="preserve">Pierre-Nicolas Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jade Pécune</w:t>
+                <w:t xml:space="preserve">Jean-Yves Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Aubazac</w:t>
+                <w:t xml:space="preserve">Joel Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Alexis</w:t>
+                <w:t xml:space="preserve">Christine Boher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Manufacturing and Materials Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 9 (9), pp.290. </w:t>
+              <w:t xml:space="preserve">Wear</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 570, pp.205894. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jmmp9090290⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wear.2025.205894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05224532v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04957518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of crystallographic and morphological textures on wear resistance of an additive-manufactured Ni-based superalloy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Near-Equilibrium Transformation Sequence of NiCrBSi Self-Fluxing Nickel Alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Paris</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anthony Ty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Balcaen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Mokhtari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Fitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dalverny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wear</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wear.2025.205894⟩</w:t>
+              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 56, pp.1690 - 1705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11661-025-07732-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04957518v1</w:t>
+                <w:t xml:space="preserve">hal-05457992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-Equilibrium Transformation Sequence of NiCrBSi Self-Fluxing Nickel Alloy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of the scanning strategy on the microstructure and the tribological behavior of a Ni-based superalloy processed by L-PBF additive manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Balcaen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Andrew Fitch</w:t>
+                <w:t xml:space="preserve">Pierre-Nicolas Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Dalverny</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-yves Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Alexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Boher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 56, pp.1690 - 1705. </w:t>
+              <w:t xml:space="preserve">Wear</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 564-565, pp.205671. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11661-025-07732-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wear.2024.205671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05457992v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04831131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance evaluation of Charpy impact tests to investigate and detect process defects of a Ni-based superalloy elaborated by laser powder bed fusion</w:t>
+                <w:t xml:space="preserve">Damage Mechanism of Trivalent Chromium Coatings under Tensile Stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ty</w:t>
+                <w:t xml:space="preserve">Robin Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Balcaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mokhtari</w:t>
+                <w:t xml:space="preserve">Benoit Fori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Balcaen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Cloué</w:t>
+                <w:t xml:space="preserve">Celine Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Research and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmrt.2023.07.064⟩</w:t>
+              <w:t xml:space="preserve">Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (7), pp.1194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/coatings13071194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04275257v1</w:t>
+                <w:t xml:space="preserve">hal-04274936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage Mechanism of Trivalent Chromium Coatings under Tensile Stress</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physico-chemical characterisation and tribological behaviour of ground micro-arc oxidation coating on aluminium alloy – Comparison with hard anodised oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Vieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Guillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannick Balcaen</w:t>
+                <w:t xml:space="preserve">Marion Balsarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Fori</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dalverny</w:t>
+                <w:t xml:space="preserve">Philippe Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coatings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/coatings13071194⟩</w:t>
+              <w:t xml:space="preserve">Wear</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 516-517, pp.204591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wear.2022.204591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04274936v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04061749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physico-chemical characterisation and tribological behaviour of ground micro-arc oxidation coating on aluminium alloy – Comparison with hard anodised oxidation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Estimation of Local Residual Stresses in Amorphous and Crystallized Trivalent Chromium Coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Stéphan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Balcaen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Rodriguez</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Joël Alexis</w:t>
+                <w:t xml:space="preserve">Claudie Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Fori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wear</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wear.2022.204591⟩</w:t>
+              <w:t xml:space="preserve">Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/coatings13010124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04061749v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04317950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Estimation of Local Residual Stresses in Amorphous and Crystallized Trivalent Chromium Coatings</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Material Health of NiCrBSi Alloy Parts Produced via the Laser Powder Bed Fusion Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Balcaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoit Fori</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Mokhtari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coatings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/coatings13010124⟩</w:t>
+              <w:t xml:space="preserve">Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (10), pp.1669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/met13101669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04317950v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Material Health of NiCrBSi Alloy Parts Produced via the Laser Powder Bed Fusion Process</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Morgane Mokhtari</w:t>
+                <w:t xml:space="preserve">Performance evaluation of Charpy impact tests to investigate and detect process defects of a Ni-based superalloy elaborated by laser powder bed fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mokhtari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Balcaen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Votié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan Rigaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dalverny</w:t>
+                <w:t xml:space="preserve">J.-M. Cloué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (10), pp.1669. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Research and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25, pp.6644-6659. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/met13101669⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmrt.2023.07.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04276691v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Situ Ageing with the Platform Preheating of AlSi10Mg Alloy Manufactured by Laser Powder-Bed Fusion Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chambrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Cloue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Alexis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (12), pp.2148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1417,64 +1417,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cold Spraying of Thick Biomimetic and Stoichiometric Apatite Coatings for Orthopaedic Implants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambra Paterlini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Balcaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1515,477 +1515,477 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05004772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of welding parameters on the microstructure and mechanical properties of the AA6061 aluminium alloy joined by a Yb: YAG laser beam</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laser Welding of AISI 316L Stainless Steel Produced by Additive Manufacturing or by Conventional Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Mokhtari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ameth Faye</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Pierrick Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Balcaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joël Alexis</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Alexis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advanced Joining Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jajp.2021.100047⟩</w:t>
+              <w:t xml:space="preserve">Journal of Manufacturing and Materials Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jmmp5040136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03541452v1</w:t>
+                <w:t xml:space="preserve">hal-03845360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser Welding of AISI 316L Stainless Steel Produced by Additive Manufacturing or by Conventional Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morgane Mokhtari</w:t>
+                <w:t xml:space="preserve">Additive manufacturing of Ti6Al4V with wire laser metal deposition process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achraf Ayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Pommier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Guénolé Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Balcaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Manufacturing and Materials Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jmmp5040136⟩</w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1016, pp.24-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.1016.24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03845360v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03565903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additive manufacturing of Ti6Al4V with wire laser metal deposition process</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of welding parameters on the microstructure and mechanical properties of the AA6061 aluminium alloy joined by a Yb: YAG laser beam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Bernard</w:t>
+                <w:t xml:space="preserve">Ameth Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Balcaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Michaud</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Loïc Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Alexis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 1016, pp.24-29. </w:t>
+              <w:t xml:space="preserve">Journal of Advanced Joining Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.1016.24⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jajp.2021.100047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03565903v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03541452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the impact of the synergic line and the strategy of conception on Ti-6Al-4V wire arc additive manufacturing process (WAAM-CMT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achraf Ayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénolé Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Balcaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 1016, pp.250-255. </w:t>
@@ -2049,51 +2049,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabih Khazaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatien Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2153,90 +2153,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autogenous Yb:YAG laser disk welding domain of AA6061-T4 aluminium alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameth Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Balcaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Engineering Research &amp; Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 6 (9), pp.0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2296,77 +2296,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Chambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Remache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Balcaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12, pp.100809. </w:t>
@@ -2417,64 +2417,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental SAC305 shear stress-strain hysteresis loop construction using Hall's one-dimensional model based on strain gages measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Libot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2551,77 +2551,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical adhesion of SiO2 thin films onto polymeric substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Balcaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Dehoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2672,90 +2672,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yb: YAG laser welding of aeronautical alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Denis Beguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Cerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Balcaen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 941, pp.1099-1104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2789,90 +2789,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser welding of titanium alloys with an Yb: YAG sisk source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Béguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Gazagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Balcaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2932,90 +2932,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrosion behaviour of AA 1370 strands for wires: Identification of the critical metallurgical parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosanne Gravina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Viguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Laurino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corrosion Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 134, pp.112-121. </w:t>
@@ -3079,51 +3079,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manida Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3200,64 +3200,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructural evolutions of Sn-3.0Ag-0.5Cu solder joints during thermal cycling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Libot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3347,77 +3347,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Dehoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Engineering Research &amp; Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 4 (2), pp.38-46. </w:t>
@@ -3468,64 +3468,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Yb:YAG laser beam parameters on Haynes 188 weld fusion zone microstructure and mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Graneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Béguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talal Masri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3585,51 +3585,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical behavior and adhesion of the Ti/Cr/Au metallization scheme on diamond substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabeur Msolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heungsoo Kim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3702,51 +3702,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabeur Msolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Baazaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heung Soo Kim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3787,1799 +3787,1799 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01657952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the metallurgical parameters explaining the corrosion susceptibility in a 2050 aluminium alloy</w:t>
+                <w:t xml:space="preserve">A Comparison between an Advanced High-Strength Steel and a High-Strength Steel Due to the Spring back Effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Guérin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Andrieu</w:t>
+                <w:t xml:space="preserve">Erika Aparecida Da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydia Laffont</w:t>
+                <w:t xml:space="preserve">Luiz Fernando Vargas Malerba Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Williams Lefebvre</w:t>
+                <w:t xml:space="preserve">José Wilson De Jesus Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosinei Batista Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Dos Santos Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2015.10.020⟩</w:t>
+              <w:t xml:space="preserve">IOSR Journal of Mechanical and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, vol. 13 (n° 05), pp. 21-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.9790/1684-1305012127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01264384v1</w:t>
+                <w:t xml:space="preserve">hal-01449175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparison between an Advanced High-Strength Steel and a High-Strength Steel Due to the Spring back Effect</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of the metallurgical parameters explaining the corrosion susceptibility in a 2050 aluminium alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Wilson De Jesus Silva</w:t>
+                <w:t xml:space="preserve">Mathilde Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Alexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosinei Batista Ribeiro</w:t>
+                <w:t xml:space="preserve">Lydia Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcelo Dos Santos Pereira</w:t>
+                <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOSR Journal of Mechanical and Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, vol. 13 (n° 05), pp. 21-27. </w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 102, pp.291-300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.9790/1684-1305012127⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2015.10.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01449175v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01264384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of candidate metallization systems deposited on diamond using nano-indentation and nano-scratching tests</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Low cycle biaxial fatigue behavior of direct aged Nickel-based 718 superalloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Selva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lorrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Seror</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Longuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Engineering Research and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, vol. 6 (n° 3), pp. 1-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01449172v1</w:t>
+                <w:t xml:space="preserve">hal-01449174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low cycle biaxial fatigue behavior of direct aged Nickel-based 718 superalloy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Assessment of candidate metallization systems deposited on diamond using nano-indentation and nano-scratching tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabeur Msolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heung Soo Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dalverny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Seror</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Moussa Karama</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Engineering Research and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, vol. 619, pp. 53-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2016.10.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01449174v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01449172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrosion-fatigue lifetime of Aluminium–Copper–Lithium alloy 2050 in chloride solution</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Effects of a ball-burnishing process assisted by vibrations in G10380 steel specimens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Antonio Travieso-Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Gomez-Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dessein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Carrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2015.08.003⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 81 (9), pp.1757-1765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00170-015-7255-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01264391v1</w:t>
+                <w:t xml:space="preserve">hal-01264397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a ball-burnishing process assisted by vibrations in G10380 steel specimens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Experimental Study on the Mechanical Effects of the Vibration-Assisted Ball-Burnishing Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Antonio Travieso-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Gomez-Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jordi Jorba-Peiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Carrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gilles Dessein</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00170-015-7255-3⟩</w:t>
+              <w:t xml:space="preserve">Materials and Manufacturing Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 30 (12), pp.1490-1497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10426914.2015.1019114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01264397v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01264401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiaxial fatigue analysis of a high performance Nickel-based superalloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Selva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lorrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Alexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Seror</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Longuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Chemical, Molecular, Nuclear, Materials and Metallurgical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 9 (4), pp.544-549</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02134675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterization of the mechanical behavior of two solder alloys for high temperature power electronics applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabeur Msolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Karama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronics Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, n°55, pp. 164-171. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.microrel.2014.09.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01212091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study on the Mechanical Effects of the Vibration-Assisted Ball-Burnishing Process</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Weldability of superalloys Hastelloy X by Yb : YAG laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Graneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Béguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Alexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talal Masri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and Manufacturing Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10426914.2015.1019114⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, vol. 1099, pp. 61 -70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.1099.61⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01264401v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01135068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Numerical Study of Interfacial Fracture Parameters of a Brazed Joints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Baazaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Karama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, vol. 1099, pp. 9-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.1099.9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01135046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weldability of superalloys Hastelloy X by Yb : YAG laser</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Corrosion-fatigue lifetime of Aluminium–Copper–Lithium alloy 2050 in chloride solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Talal Masri</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Odemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, vol. 1099, pp. 61 -70. </w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 87, pp.681-692. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.1099.61⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2015.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01135068v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01264391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of artificial ageing on the corrosion behaviour of a 2050 aluminium-copper-lithium alloy</w:t>
+                <w:t xml:space="preserve">Comparison of Physical-chemical and Mechanical Properties of Chlorapatite and Hydroxyapatite Plasma Sprayed Coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Proton</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Andrieu</w:t>
+                <w:t xml:space="preserve">Imane Demnati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Delfosse</w:t>
+                <w:t xml:space="preserve">David Grossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Deschamps</w:t>
+                <w:t xml:space="preserve">Olivier Marsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Collonges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2013.11.060⟩</w:t>
+              <w:t xml:space="preserve">Open biomedical engineering journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, vol. 9 (suppl.1-M3), pp. 26-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/1874120701509020026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00963754v1</w:t>
+                <w:t xml:space="preserve">hal-01135272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Physical-chemical and Mechanical Properties of Chlorapatite and Hydroxyapatite Plasma Sprayed Coatings</w:t>
+                <w:t xml:space="preserve">The influence of artificial ageing on the corrosion behaviour of a 2050 aluminium-copper-lithium alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imane Demnati</w:t>
+                <w:t xml:space="preserve">Vincent Proton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Alexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Grossin</w:t>
+                <w:t xml:space="preserve">J. Delfosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Marsan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gérard Collonges</w:t>
+                <w:t xml:space="preserve">A. Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open biomedical engineering journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 80, pp.494-502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2013.11.060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2174/1874120701509020026⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01135272v1</w:t>
+                <w:t xml:space="preserve">hal-00963754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of varying conditions of exposure to an aggressive medium on the corrosion behavior of the 2050 Al--Cu--Li alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Odemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corrosion Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, vol. 85, pp. 455-470. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5613,103 +5613,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the microstructure and environmental exposure conditions on the corrosion behaviour of the 2050 alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Odemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 794-796, pp.205-210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5756,90 +5756,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation of Intergranular Corrosion Defects in AA 2024-T351 Evaluated by a Decrease in Mechanical Resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Larignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Odemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, vol. 161 (n° 6), pp.C339-C348. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5867,2026 +5867,2026 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01164873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation and understanding of the corrosion behaviour of the nugget in a 2050 aluminium alloy Friction Stir Welding joint</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Investigation of Kelvin probe force microscopy efficiency for the detection of hydrogen ingress by cathodic charging in an aluminium alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Larignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Lafont</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Odemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2013.04.001⟩</w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, vol. 68, pp. 479-482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2012.11.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00932432v1</w:t>
+                <w:t xml:space="preserve">hal-00784218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of Kelvin probe Force Microscopy (KFM) to evidence localized corrosion of over-aged aeronautical 2024 aluminum alloy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of the influence of the artificial ageing temperature on the AA2024 alloy microstructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoleta Radutoiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Alexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marioara Abrudeanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Alain Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Key Engineering Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, vol. 550, pp. 127-134. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.550.127⟩</w:t>
+              <w:t xml:space="preserve">, 2013, vol. 550, pp. 115-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.550.115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00854415v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00835701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Kelvin probe force microscopy efficiency for the detection of hydrogen ingress by cathodic charging in an aluminium alloy</w:t>
+                <w:t xml:space="preserve">Combined Kelvin probe force microscopy and secondary ion mass spectrometry for hydrogen detection in corroded 2024 aluminium alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Larignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Odemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2012.11.026⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, vol. 110, pp. 484-490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2013.02.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00784218v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00840478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the influence of the artificial ageing temperature on the AA2024 alloy microstructure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Development of nickel phosphorus coatings containing micro particles of talc phyllosilicates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jacques-Alain Petit</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clélia Gaussens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Etcheverry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bonino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.550.115⟩</w:t>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp. 723-733. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2012.09.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00835701v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00828234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of nickel phosphorus coatings containing micro particles of talc phyllosilicates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clélia Gaussens</w:t>
+                <w:t xml:space="preserve">Validation of mechanical damage monitoring on aluminium freestanding thin films using electrical measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Etcheverry</w:t>
+                <w:t xml:space="preserve">Adrien Broué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Bonino</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jeremie Dehnnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Desmarres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Seguineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2012.09.049⟩</w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, vol. 550, pp. 157-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.550.157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00828234v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00840574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Kelvin probe force microscopy and secondary ion mass spectrometry for hydrogen detection in corroded 2024 aluminium alloy</w:t>
+                <w:t xml:space="preserve">The contribution of hydrogen to the corrosion of 2024 aluminium alloy exposed to thermal and environmental cycling in chloride media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Larignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Odemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2013.02.063⟩</w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 69, pp.211-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2012.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00840478v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of mechanical damage monitoring on aluminium freestanding thin films using electrical measurements</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jeremie Dehnnin</w:t>
+                <w:t xml:space="preserve">Characterisation and understanding of the corrosion behaviour of the nugget in a 2050 aluminium alloy Friction Stir Welding joint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Proton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Alexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Desmarres</w:t>
+                <w:t xml:space="preserve">Jérôme Delfosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Seguineau</w:t>
+                <w:t xml:space="preserve">Marie-Christine Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, vol. 550, pp. 157-164. </w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, vol. 73, pp. 130-142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.550.157⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2013.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00840574v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00932432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The contribution of hydrogen to the corrosion of 2024 aluminium alloy exposed to thermal and environmental cycling in chloride media</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Application of Kelvin probe Force Microscopy (KFM) to evidence localized corrosion of over-aged aeronautical 2024 aluminum alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoleta Radutoiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christine Blanc</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marioara Abrudeanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Alain Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 69, pp.211-220. </w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, vol. 550, pp. 127-134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2012.12.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.550.127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03526653v1</w:t>
+                <w:t xml:space="preserve">hal-00854415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-Scale Modeling of Carbon-Fiber Reinforced Thermoplastic Materials</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Effect of the over-ageing treatment on the mechanical properties of AA2024 aluminum alloy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoleta Radutoiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Alain Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marioara Abrudeanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mechanics and Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revista de chimie (chemistry magazine)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Vol. 63, pp. 1042-1045</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00789382v1</w:t>
+                <w:t xml:space="preserve">hal-00863168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the over-ageing treatment on the mechanical properties of AA2024 aluminum alloy.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marioara Abrudeanu</w:t>
+                <w:t xml:space="preserve">An assessment of contact metallization for high power and high temperature diamond Schottky devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sodjan Koné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Isoird</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Thion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista de chimie (chemistry magazine)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, vol. 27-28, pp. 23-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diamond.2012.05.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00863168v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An assessment of contact metallization for high power and high temperature diamond Schottky devices</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of the Unified Viscoplastic Formulation and Temperature Terms on the Thermomechanical Behavior of Soldering Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabeur Msolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dalverny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Alexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Karama</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diamond.2012.05.007⟩</w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, vol. 498, pp. 219-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.498.219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00881007v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00782651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the Unified Viscoplastic Formulation and Temperature Terms on the Thermomechanical Behavior of Soldering Materials</w:t>
+                <w:t xml:space="preserve">Experimental and mechanical characterizations of a lead free solder alloy for electronic devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabeur Msolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Karama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.498.219⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, vol. 423, pp. 210-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.423.210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00782651v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00738764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and mechanical characterizations of a lead free solder alloy for electronic devices</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Micro-Scale Modeling of Carbon-Fiber Reinforced Thermoplastic Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Abbassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderraouf Gherissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mistou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Moussa Karama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, vol. 423, pp. 210-217. </w:t>
+              <w:t xml:space="preserve">Applied Mechanics and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, vol. 146, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.423.210⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.146.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00738764v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implicit integration scheme for porous viscoplastic potential-based constitutive equations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Mechanical and barrier properties of MOCVD processed alumina coatings on Ti6Al4V titanium alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Balcaen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoleta Radutoiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Béguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, vol. 10, pp. 1544-1549. </w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, vol. 206, pp. 1684-1690. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2011.04.258⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2011.09.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00756328v1</w:t>
+                <w:t xml:space="preserve">hal-00866330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical and barrier properties of MOCVD processed alumina coatings on Ti6Al4V titanium alloy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Implicit integration scheme for porous viscoplastic potential-based constitutive equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabeur Msolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dalverny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Karama</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, vol. 206, pp. 1684-1690. </w:t>
+              <w:t xml:space="preserve">Procedia Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, vol. 10, pp. 1544-1549. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2011.09.056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2011.04.258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00866330v1</w:t>
+                <w:t xml:space="preserve">hal-00756328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrosion Damages Induced by Cyclic Exposure of 2024 Aluminum Alloy in Chloride-Containing Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Larignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Odemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 158 (6), pp.C284-C295. </w:t>
@@ -7924,103 +7924,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Post-Welding Heat Treatment on the Corrosion Behavior of a 2050-T3 Aluminum-Copper-Lithium Alloy Friction Stir Welding Joint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Proton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Delfosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 158 (5), pp.C139-C147. </w:t>
@@ -8052,1001 +8052,1001 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03540560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Links Between Machining Parameters and Surface Integrity in Drilling Ni-Superalloy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Structure, morphology and mechanical properties of electrodeposited composite coatings NiâP/SiC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Perrin</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Etcheverry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Béguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bonino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.112.171⟩</w:t>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, vol. 120, pp. 244-250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2009.12.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00800060v1</w:t>
+                <w:t xml:space="preserve">hal-00760126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure, morphology and mechanical properties of electrodeposited composite coatings NiâP/SiC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Mechanical and Surface Properties of Chemical Vapor Deposited Protective Aluminium Oxide Films on TA6V Alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Samélor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlenn Aufray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Balcaen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2009.12.013⟩</w:t>
+              <w:t xml:space="preserve">Advances in Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 66, pp.66-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AST.66.66⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00760126v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02074314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical and Surface Properties of Chemical Vapor Deposited Protective Aluminium Oxide Films on TA6V Alloy</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Evaluation of the Local Chloride Concentration and the Local Mechanical Stresses in Intergranular Damages Grown on a 2024 Aluminum Alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Larignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Odemer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AST.66.66⟩</w:t>
+              <w:t xml:space="preserve">ECS Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 33 (35), pp.39-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/1.3577752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02074314v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03474242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Local Chloride Concentration and the Local Mechanical Stresses in Intergranular Damages Grown on a 2024 Aluminum Alloy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Electrical and mechanical characterisation of Si/Al ohmic contacts on diamond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Civrac de Fabian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabeur Msolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Grégory Odemer</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dalverny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/1.3577752⟩</w:t>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46 (11), pp.791-793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/el.2010.0803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03474242v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03474199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical and mechanical characterisation of Si/Al ohmic contacts on diamond</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Links Between Machining Parameters and Surface Integrity in Drilling Ni-Superalloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dutilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dessein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Alexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Civrac de Fabian</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Henri Schneider</w:t>
+                <w:t xml:space="preserve">Géraldine Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 46 (11), pp.791-793. </w:t>
+              <w:t xml:space="preserve">Advanced Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, vol. 112, pp.171-178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/el.2010.0803⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.112.171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03474199v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00800060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the aerosol produced by infrared femtosecond laser ablation of polyacrylamide gels for the sensitive inductively coupled plasma mass spectrometry detection of selenoproteins</w:t>
+                <w:t xml:space="preserve">Elemental fractionation effects in high repetition rate IR femtosecond laser ablation ICP-MS analysis of glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Claverie</w:t>
+                <w:t xml:space="preserve">Fanny Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Beatriz Fernandez Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christophe Pécheyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandra Mounicou</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Ballihaut</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier François Xavier Donard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sab.2009.05.027⟩</w:t>
+              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 24 (7), pp.891-902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/B904134F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01560756v1</w:t>
+                <w:t xml:space="preserve">hal-01977486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elemental fractionation effects in high repetition rate IR femtosecond laser ablation ICP-MS analysis of glasses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of the aerosol produced by infrared femtosecond laser ablation of polyacrylamide gels for the sensitive inductively coupled plasma mass spectrometry detection of selenoproteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pécheyran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Claverie</w:t>
+                <w:t xml:space="preserve">Sandra Mounicou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatriz Fernandez Garcia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Joël Alexis</w:t>
+                <w:t xml:space="preserve">G. Ballihaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier François Xavier Donard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 24 (7), pp.891-902. </w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 64 (7), pp.649-658. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/B904134F⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sab.2009.05.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01977486v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct determination of trace elements in powdered samples by in-cell isotope dilution femtosecond laser ablation ICPMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pécheyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier François Xavier Donard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, vol. 80 (n° 18), pp. 6981-6994. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9080,103 +9080,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des assemblages de ballons pressurisés stratosphériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Selva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Mistou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Karama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, vol. 9, pp. 159-165. </w:t>
@@ -9227,64 +9227,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élaboration de céramiques sans ajouts de frittage par Spark Plasma Sintering pour application en électronique de puissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélim Dagdag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Alain Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ferrato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9350,321 +9350,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00840337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental protection of titanium alloys in centrifugal compressors at 500°C in saline atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Denis Béguin</w:t>
+                <w:t xml:space="preserve">Adherence of electrodeposited Zn-Ni coatings on EN AW2024 T3 aluminium alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Faure</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Denise Adrian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talal Masri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Alain Petit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, vol. 20, pp. 135-138. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1179/026708404225010685⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 20 (2), pp.121-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1179/026708404225010748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00842830v1</w:t>
+                <w:t xml:space="preserve">hal-03601845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adherence of electrodeposited Zn-Ni coatings on EN AW2024 T3 aluminium alloy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Environmental protection of titanium alloys in centrifugal compressors at 500°C in saline atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Béguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Adrian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Alain Petit</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 20 (2), pp.121-127. </w:t>
+              <w:t xml:space="preserve">, 2004, vol. 20, pp. 135-138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1179/026708404225010748⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1179/026708404225010685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03601845v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00842830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidation resistance of ODS alloy PM2000 from 880°C to 1400°C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9794,64 +9794,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Bussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Mahfouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 24th International Conference on Thermal, Mechanical and Multi-Physics Simulation and Experiments in Microelectronics and Microsystems (EuroSimE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Graz, Australia. pp.1-12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9937,51 +9937,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatien Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Azzopardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Integrated Power Electronics Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Berlin, Germany. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10000,347 +10000,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03541453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental strain energy density dissipated in SAC305 solder joints during different thermal cycling conditions using strain gages measurements</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automation of a creep-testing machine for research activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Dulondel</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Baptiste Trajin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Balcaen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 68th Electronic Components and Technology Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Research and Education in Mechatronics (REM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Delft, Netherlands. pp.0</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02359827v1</w:t>
+                <w:t xml:space="preserve">hal-01944240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automation of a creep-testing machine for research activities</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Thermo-mechanical behavior of power electronic packaging assemblies: From characterization to predictive simulation of lifetimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dalverny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Research and Education in Mechatronics (REM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International Conference on Structural Analysis of Advanced Materials, ICSAAM 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Bucharest, Romania. pp.030009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5024159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01944240v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02359830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-mechanical behavior of power electronic packaging assemblies: From characterization to predictive simulation of lifetimes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Experimental strain energy density dissipated in SAC305 solder joints during different thermal cycling conditions using strain gages measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Libot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dulondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Milesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Structural Analysis of Advanced Materials, ICSAAM 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Bucharest, Romania. pp.030009, </w:t>
+              <w:t xml:space="preserve">IEEE 68th Electronic Components and Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, San Diego, United States. pp.748-755, </w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5024159⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ECTC.2018.00116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02359830v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02359827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FE simulation of interfacial delamination between SiO2 thin film and polymeric substrate</w:t>
               </w:r>
@@ -10352,77 +10352,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amèvi Tongne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Congress and Exhibition on Advanced Materials, EuroMat 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Thessaloniki, Greece. pp.0</w:t>
@@ -10477,64 +10477,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Libot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10611,77 +10611,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Dehoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXI International Conference on Surface Modification Technologies (SMT31)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Mons, Belgium. pp.1-10</w:t>
@@ -10704,351 +10704,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02359832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric identification of elastic-plastic constitutive laws using spherical indentation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A comparative study of microscratch and microtensile adhesion tests for nickel coatings on various substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Seguineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Desmarres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talal Masri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Desmarres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Symposium on Aircraft Materials - ACMA 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Marrakech, Morocco. pp. 1-8</w:t>
+              <w:t xml:space="preserve">DTIP 2-4 April 2014,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Cannes, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03667152v1</w:t>
+                <w:t xml:space="preserve">hal-04080168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of microscratch and microtensile adhesion tests for nickel coatings on various substrates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+                <w:t xml:space="preserve">Parametric identification of elastic-plastic constitutive laws using spherical indentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dalverny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Alexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Seguineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Desmarres</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DTIP 2-4 April 2014,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Cannes, France. pp.0</w:t>
+              <w:t xml:space="preserve">5th International Symposium on Aircraft Materials - ACMA 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Marrakech, Morocco. pp. 1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04080168v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03667152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ball-burnishing process influence on hardness ans residual stresses of aluminium A92017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Antonio Travieso-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernan Alberto González-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Gomez-Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dessein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Research/Expert Conference "Trends in the Development of Machinery and Associated Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11086,77 +11086,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study and mechanical characterization of high temperature power electronic packaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Baazaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Karama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11194,77 +11194,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling and prediction of thermomechanical degradation of power electronic packaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Baazaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Karama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSAAM 2013, The 5th International Conference on Structural Analysis of Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Island of Kos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11302,90 +11302,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale du soudage par laser YAG de l'alliage base nickel Hastelloy X</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Graneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Béguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pardeilhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talal Masri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Annuelles de la SF2M</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Villeneuve d'Ascq, France. pp.0, </w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11432,77 +11432,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation expérimentale du comportement mécanique d’assemblage haute température pour l’électronique de puissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Baazaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Karama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées annuelles de la SF2M</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Villeuve d'Ascq, France. pp.0, </w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11530,398 +11530,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04003305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the localized corrosion of over-aged aeronautical 2024 aluminum alloy. Kelvin probe Force Microscopy (KFM) application</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Corrosion and stress corrosion cracking behaviour of 2050 aluminium-lithium alloy joined by friction stir welding (FSW)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Proton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Odemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACMA 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Fez, Morocco</w:t>
+              <w:t xml:space="preserve">EUROCORR 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Istanbul, Turkey. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00933398v1</w:t>
+                <w:t xml:space="preserve">hal-04104017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrosion and stress corrosion cracking behaviour of 2050 aluminium-lithium alloy joined by friction stir welding (FSW)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christine Blanc</w:t>
+                <w:t xml:space="preserve">Etude du comportement mécanique des joints de brasure Au-Ge pour le report des composants SiC pour l'électronique de puissance haute température</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alioune Cisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregor Massiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Munier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Etienne Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Carrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROCORR 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Istanbul, Turkey. pp.0</w:t>
+              <w:t xml:space="preserve">14ème édition de la Conférence Electronique de Puissance du Futur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04104017v1</w:t>
+                <w:t xml:space="preserve">hal-00944560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du comportement mécanique des joints de brasure Au-Ge pour le report des composants SiC pour l'électronique de puissance haute température</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Focus on the interactions between artificial microstructural ageing and susceptibility to localized corrosion under cyclic corrosion tests of an aeronautic 2024-T351 aluminium alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Larignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Alexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Odemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème édition de la Conférence Electronique de Puissance du Futur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">EUROCORR 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Istanbul, Turkey. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00944560v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viscoplastic behavior of diamond die attach subjected to high temperature conditions</w:t>
               </w:r>
@@ -11933,77 +11933,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabeur Msolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Baazaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Karama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International conference on thermal, mechanical and multi-physics simulation and experiments in microelectronics and microsystems, EuroSimE 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Lisbon, Portugal. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12022,217 +12022,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04003394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focus on the interactions between artificial microstructural ageing and susceptibility to localized corrosion under cyclic corrosion tests of an aeronautic 2024-T351 aluminium alloy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Study of the localized corrosion of over-aged aeronautical 2024 aluminum alloy. Kelvin probe Force Microscopy (KFM) application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoleta Radutoiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christine Blanc</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marioara Abrudeanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Alain Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROCORR 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Istanbul, Turkey. pp.0</w:t>
+              <w:t xml:space="preserve">ACMA 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Fez, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04086637v1</w:t>
+                <w:t xml:space="preserve">hal-00933398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implémentation d'une loi de comportement basée sur un potentiel viscoplastique couplé à l'endommagement poreux: application à un alliage d'électronique de puissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabeur Msolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Karama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12251,463 +12251,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03422655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of disturbed drilling conditions on the surface integrity of a Nickel-base superalloy</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Micro-scale modeling of carbon-fiber reinforced thermoplastic materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderraouf Gherissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Abbassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Mistou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRP ICME '10 - 7th CIRP International Conference on INTELLIGENT COMPUTATION IN MANUFACTURING ENGINEERING</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Capri, Italy</w:t>
+              <w:t xml:space="preserve">5th International Conference on Advances in Mechanical Engineering and Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00944562v1</w:t>
+                <w:t xml:space="preserve">hal-00944565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical and Surface Properties of Chemical Vapour Deposited Protective Aluminium Oxide Films on TA6V Alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Samélor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlenn Aufray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Balcaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIMTEC 2010 - 12th International Ceramics Congress Part E</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Montecatini Terme, Italy. pp.66-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04093346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-scale modeling of carbon-fiber reinforced thermoplastic materials</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Impact of disturbed drilling conditions on the surface integrity of a Nickel-base superalloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dutilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreï Popa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dessein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Advances in Mechanical Engineering and Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">CIRP ICME '10 - 7th CIRP International Conference on INTELLIGENT COMPUTATION IN MANUFACTURING ENGINEERING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Capri, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00944565v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00944562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical characterization of an Au-Ge solder alloy for high temperature electronic devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabeur Msolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Karama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Integrated Power Electronics Systems (CIPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Nuremberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12758,51 +12758,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Causserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lebleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12866,77 +12866,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of refractory titanium alloys welded by TIG and laser processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Ferdinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talal Masri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Alain Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Ganza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12974,64 +12974,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adherence of coatings: determination - problems - examples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st international conference on surface modification technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Paris, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13056,103 +13056,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des assemblages de ballons pressurisés stratosphériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Selva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mistou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Karama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t>
@@ -13181,51 +13181,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composite Coatings with Talc Particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bonino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13233,51 +13233,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bacchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vth International Colloquium on Chromium Plating</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Saint-etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13315,51 +13315,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deposition of Aluminium Nitride films by Plasma enhanced chemical vapour deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélim Dagdag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.D. Beguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13427,51 +13427,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un procédé conventionnel pour de nouveaux matériaux :les revêtements composites métal / particules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bonino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13565,51 +13565,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High temperature oxidation behaviour and creep properties of ods alloy PM2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13679,103 +13679,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of WAAM Process Parameters on Metallurgical and Mechanical Properties of Ti-6Al-4V Deposits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achraf Ayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénolé Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Balcaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Materials, Mechanics and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.26-35, 2019, </w:t>
@@ -13871,77 +13871,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Dehoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43th International Conference on Metallurgical Coatings and Thin Films (ICMCTF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, San Diego, United States. Proceedings of the 43th International Conference on Metallurgical Coatings and Thin Films (ICMCTF), pp.0, 2016</w:t>
@@ -14139,51 +14139,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04831131v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Nicolas Parent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-yves Paris" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Alexis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2024.205671" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224532v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis B&#233;guin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Balcaen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade P&#233;cune" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aubazac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Alexis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmmp9090290" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04957518v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Paris" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2025.205894" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457992v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ty" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Mokhtari" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Fitch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dalverny" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-025-07732-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275257v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ty" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mokhtari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Balcaen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Voti&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Clou&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2023.07.064" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274936v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Guillon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fori" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gazeau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings13071194" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061749v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rodriguez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vieu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Balsarin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Combes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2022.204591" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317950v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric St&#233;phan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Josse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings13010124" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276691v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Rigaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met13101669" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03965944v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chambrin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Cloue" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brucelle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met12122148" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05004772v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra Paterlini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Bertrand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings12060722" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541452v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameth Faye" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lacroix" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jajp.2021.100047" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845360v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Pommier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmmp5040136" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565903v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Ayed" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nol&#233; Bras" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bernard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.1016.24" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565907v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.1016.250" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541450v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Khazaka" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Martineau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Azzopardi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2021.3074652" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565913v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4059102" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218463v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chambard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Remache" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2020.100809" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359785v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Libot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Arnaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Milesi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4042806" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359798v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ho" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Dehoux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02670844.2018.1528689" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359734v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Denis Beguin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cerra" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.941.1099" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356317v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gazagne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andrieu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.941.845" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989439v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanne Gravina" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Viguier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Laurino" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2018.02.016" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294471v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manida Prudhomme" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Billy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Benoit" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hamon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2017.10.015" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359737v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.02.009" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510157v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1187695" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635647v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Graneix" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Masri" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11663-017-0989-6" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658017v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeur Msolli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heungsoo Kim" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201700109" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657952v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Baazaoui" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heung Soo Kim" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2017.09.014" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264384v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gu&#233;rin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Laffont" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Lefebvre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2015.10.020" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449175v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Aparecida Da Silva" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Fernando Vargas Malerba Fernandes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Wilson De Jesus Silva" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosinei Batista Ribeiro" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Dos Santos Pereira" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9790/1684-1305012127" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449172v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Karama" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2016.10.022" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449174v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Selva" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lorrain" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seror" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Longuet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264391v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blanc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Odemer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2015.08.003" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264397v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Travieso-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Gomez-Gras" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dessein" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Carrillo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-015-7255-3" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134675v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212091v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2014.09.021" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264401v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Jorba-Peiro" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426914.2015.1019114" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135046v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Fourcade" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.1099.9" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135068v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.1099.61" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963754v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Proton" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delfosse" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deschamps" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2013.11.060" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CBH3Q9CV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135272v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Demnati" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grossin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marsan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Collonges" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874120701509020026" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024706v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2014.04.042" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217900v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.794-796.205" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164873v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Larignon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.090406jes" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932432v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delfosse" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lafont" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2013.04.001" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854415v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Radutoiu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marioara Abrudeanu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Alain Petit" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.550.127" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784218v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2012.11.026" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835701v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.550.115" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828234v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Gaussens" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Etcheverry" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonino" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2012.09.049" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840478v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.02.063" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840574v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Brou&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Dehnnin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Desmarres" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Seguineau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.550.157" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526653v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2012.12.005" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789382v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Abbassi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Gherissi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zghal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mistou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.146.1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863168v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881007v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sodjan Kon&#233;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Schneider" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Isoird" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thion" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Achard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2012.05.007" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782651v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.498.219" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738764v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.423.210" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756328v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2011.04.258" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866330v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2011.09.056" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542106v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3610401" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540560v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3562206" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800060v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dutilh" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Perrin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.112.171" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760126v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2009.12.013" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074314v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Sam&#233;lor" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lenn Aufray" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lacroix" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.66.66" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474242v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3577752" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474199v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Civrac de Fabian" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2010.0803" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560756v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Claverie" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mounicou" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ballihaut" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fernandez" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2009.05.027" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977486v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Claverie" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Fernandez Garcia" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ois Xavier Donard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B904134F" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590322v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac800862p" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796649v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Mistou" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2008021" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840337v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim Dagdag" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ferrato" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Galy" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech:2008014" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A62B87B30E1FB004AC2DA759CC3A852315D6C97B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842830v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Adrian" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/026708404225010685" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601845v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/026708404225010748" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686704v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lours" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bernhart" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1006675814903" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TDMNPSLZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275342v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Bussi&#232;re" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Mahfouz" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE56861.2023.10100843" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541453v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Catherine Martin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359827v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dulondel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECTC.2018.00116" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944240v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Trajin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359830v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5024159" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359883v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#232;vi Tongne" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449177v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE.2016.7463294" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359832v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667152v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080168v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nguyen" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933397v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Alberto Gonz&#225;lez-Rojas" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440495v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944556v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003308v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pardeilhan" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130702011" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003305v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130702013" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933398v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104017v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944560v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Cisse" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Massiot" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Munier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Etienne Vidal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003394v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086637v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422655v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944562v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre&#239; Popa" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093346v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944565v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933399v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106093v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Causserand" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roques" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lebleu" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aimar" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030525v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ferdinand" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ganza" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106648v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492457v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201703v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vaillant" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bacchin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741696v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Beguin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Petit" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rouessac" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201720v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bares" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Ferret" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799155v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485067v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valencia" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24247-3_4" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387348v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224532v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis B&#233;guin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Balcaen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade P&#233;cune" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aubazac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Alexis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmmp9090290" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04957518v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Nicolas Parent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Paris" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Alexis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2025.205894" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457992v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ty" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Mokhtari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Fitch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dalverny" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-025-07732-5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04831131v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-yves Paris" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2024.205671" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274936v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Guillon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fori" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gazeau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings13071194" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061749v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rodriguez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vieu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Balsarin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Combes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2022.204591" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317950v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric St&#233;phan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Josse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings13010124" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276691v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Rigaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met13101669" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275257v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ty" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mokhtari" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Balcaen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Voti&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Clou&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2023.07.064" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03965944v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chambrin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Cloue" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brucelle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met12122148" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05004772v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra Paterlini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Bertrand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings12060722" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845360v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Pommier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmmp5040136" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565903v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Ayed" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nol&#233; Bras" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bernard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.1016.24" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541452v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameth Faye" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lacroix" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jajp.2021.100047" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565907v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.1016.250" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541450v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Khazaka" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Martineau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Azzopardi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2021.3074652" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565913v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4059102" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218463v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chambard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Remache" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2020.100809" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359785v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Libot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Arnaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Milesi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4042806" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359798v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ho" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Dehoux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02670844.2018.1528689" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359734v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Denis Beguin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cerra" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.941.1099" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356317v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gazagne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andrieu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.941.845" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989439v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanne Gravina" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Viguier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Laurino" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2018.02.016" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294471v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manida Prudhomme" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Billy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Benoit" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hamon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2017.10.015" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359737v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.02.009" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510157v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1187695" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635647v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Graneix" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Masri" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11663-017-0989-6" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658017v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeur Msolli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heungsoo Kim" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201700109" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657952v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Baazaoui" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heung Soo Kim" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2017.09.014" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449175v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Aparecida Da Silva" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Fernando Vargas Malerba Fernandes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Wilson De Jesus Silva" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosinei Batista Ribeiro" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Dos Santos Pereira" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9790/1684-1305012127" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264384v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gu&#233;rin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Laffont" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Lefebvre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2015.10.020" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449174v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Selva" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lorrain" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seror" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Longuet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449172v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Karama" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2016.10.022" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264397v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Travieso-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Gomez-Gras" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dessein" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Carrillo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-015-7255-3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264401v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Jorba-Peiro" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426914.2015.1019114" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134675v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212091v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2014.09.021" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135068v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.1099.61" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135046v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Fourcade" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.1099.9" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264391v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blanc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Odemer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2015.08.003" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135272v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Demnati" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grossin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marsan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Collonges" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874120701509020026" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963754v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Proton" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delfosse" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deschamps" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2013.11.060" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CBH3Q9CV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024706v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2014.04.042" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217900v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.794-796.205" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164873v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Larignon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.090406jes" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784218v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2012.11.026" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835701v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Radutoiu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marioara Abrudeanu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Alain Petit" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.550.115" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840478v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.02.063" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828234v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Gaussens" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Etcheverry" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonino" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2012.09.049" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840574v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Brou&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Dehnnin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Desmarres" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Seguineau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.550.157" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526653v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2012.12.005" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932432v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delfosse" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lafont" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2013.04.001" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854415v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.550.127" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863168v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881007v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sodjan Kon&#233;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Schneider" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Isoird" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thion" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Achard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2012.05.007" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782651v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.498.219" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738764v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.423.210" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789382v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Abbassi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Gherissi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zghal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mistou" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.146.1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866330v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2011.09.056" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756328v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2011.04.258" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542106v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3610401" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540560v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3562206" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760126v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2009.12.013" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074314v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Sam&#233;lor" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lenn Aufray" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lacroix" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.66.66" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474242v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3577752" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474199v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Civrac de Fabian" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2010.0803" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800060v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dutilh" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Perrin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.112.171" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977486v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Claverie" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Fernandez Garcia" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ois Xavier Donard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B904134F" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560756v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Claverie" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mounicou" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ballihaut" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fernandez" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2009.05.027" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590322v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac800862p" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796649v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Mistou" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2008021" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840337v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim Dagdag" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ferrato" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Galy" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech:2008014" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A62B87B30E1FB004AC2DA759CC3A852315D6C97B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601845v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Adrian" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/026708404225010748" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842830v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/026708404225010685" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686704v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lours" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bernhart" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1006675814903" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TDMNPSLZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275342v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Bussi&#232;re" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Mahfouz" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE56861.2023.10100843" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541453v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Catherine Martin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944240v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Trajin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359830v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5024159" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359827v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dulondel" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECTC.2018.00116" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359883v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#232;vi Tongne" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449177v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE.2016.7463294" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359832v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080168v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nguyen" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667152v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933397v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Alberto Gonz&#225;lez-Rojas" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440495v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944556v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003308v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pardeilhan" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130702011" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003305v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130702013" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104017v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944560v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Cisse" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Massiot" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Munier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Etienne Vidal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086637v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003394v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933398v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422655v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944565v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093346v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944562v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre&#239; Popa" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933399v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106093v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Causserand" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roques" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lebleu" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aimar" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030525v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ferdinand" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ganza" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106648v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492457v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201703v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vaillant" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bacchin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741696v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Beguin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Petit" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rouessac" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201720v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bares" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Ferret" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799155v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485067v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valencia" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24247-3_4" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387348v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>