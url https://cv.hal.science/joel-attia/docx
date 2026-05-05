--- v0 (2026-03-09)
+++ v1 (2026-05-05)
@@ -2469,286 +2469,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00413996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term monitoring of individual fish triggering activity on a self-feeding system: An example using European sea bass (Dicentrarchus labrax).</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joël Attia</w:t>
+                <w:t xml:space="preserve">Behavioral and neurophysiological responses of European sea bass groups reared under food constraint.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Di Poi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bouchut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dutto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Bouchut</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Coves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 90 (4), pp.559-566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2006.11.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00414018v1</w:t>
+                <w:t xml:space="preserve">hal-00414015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral and neurophysiological responses of European sea bass groups reared under food constraint.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Attia</w:t>
+                <w:t xml:space="preserve">Long-term monitoring of individual fish triggering activity on a self-feeding system: An example using European sea bass (Dicentrarchus labrax).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Covès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyn Beauchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dutto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bouchut</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Coves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 253 (253), pp.385-392</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2006.11.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00414015v1</w:t>
+                <w:t xml:space="preserve">hal-00414018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of potassium-sodium-niobate alloys: A combined experimental and theoretical approach</w:t>
               </w:r>
@@ -2760,51 +2760,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dkhil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bellaiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gemeiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3095,51 +3095,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8D3F14A6"/>
+    <w:nsid w:val="C1E98A2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3326,51 +3326,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joel-attia" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6003-8698" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13271552X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/209088516" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358962926" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480018v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legendre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rebaudo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Espinasa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Attia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.72970" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984539v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Turco" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Voirin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Beninati" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Higgs" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.123555" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126958v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin F A Darras" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney A Rountree" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven L van Wilgenburg" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna F Cord" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Pitz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.70021" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04759782v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Bonkhoff" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ullberg" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bretzner" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Hong" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Schirmer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.994458" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279150v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Hyacinthe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Schutz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ny Lego" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Casane" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0289574" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04694114v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna K. Bonkhoff" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. W. Regenhardt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.26159" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04701170v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Giese" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2021.700616" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325592v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie R&#233;taux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-12078-9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212226v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N. Hellwege" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Keaton" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Park" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Qiu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-018-0303-9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663176v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chabrolles" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben Ammar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie S. A. Fernandez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boyer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.3643" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722108v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertucci" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Beauchaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mathevon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2012.03222.x" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FQGKB5M5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499190v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Attia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Millot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Di Poi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Begout" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Noble" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-011-9538-4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QDC0DSJX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240309v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-012-0549-z" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H9BJD067-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240306v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Scaion" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2012.06.004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26QZRF47-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183305v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0310.2010.01841.x" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5C4EDD8EBE35CAD91539175491AB245C848424A3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413982v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Magnanou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fons" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boeuf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Falcon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0005904" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413996v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouchut" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dutto" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cov&#232;s" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414018v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414015v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Attia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coves" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2006.11.005" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114872v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dkhil" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bellaiche" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gemeiner" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Malic" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005128009" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-41HQS689-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555936v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Vignal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2003.12.006" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DC3PQFNB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joel-attia" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6003-8698" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13271552X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/209088516" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358962926" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480018v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legendre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rebaudo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Espinasa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Attia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.72970" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984539v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Turco" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Voirin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Beninati" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Higgs" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.123555" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126958v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin F A Darras" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney A Rountree" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven L van Wilgenburg" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna F Cord" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Pitz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.70021" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04759782v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Bonkhoff" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ullberg" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bretzner" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Hong" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Schirmer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.994458" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279150v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Hyacinthe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Schutz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ny Lego" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Casane" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0289574" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04694114v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna K. Bonkhoff" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. W. Regenhardt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.26159" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04701170v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Giese" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2021.700616" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325592v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie R&#233;taux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-12078-9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212226v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N. Hellwege" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Keaton" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Park" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Qiu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-018-0303-9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663176v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chabrolles" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben Ammar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie S. A. Fernandez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boyer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.3643" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722108v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertucci" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Beauchaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mathevon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2012.03222.x" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FQGKB5M5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499190v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Attia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Millot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Di Poi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Begout" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Noble" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-011-9538-4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QDC0DSJX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240309v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-012-0549-z" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H9BJD067-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240306v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Scaion" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2012.06.004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26QZRF47-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183305v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0310.2010.01841.x" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5C4EDD8EBE35CAD91539175491AB245C848424A3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413982v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Magnanou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fons" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boeuf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Falcon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0005904" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413996v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouchut" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dutto" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cov&#232;s" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414015v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Attia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coves" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2006.11.005" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414018v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114872v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dkhil" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bellaiche" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gemeiner" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Malic" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005128009" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-41HQS689-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555936v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Vignal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2003.12.006" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DC3PQFNB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>