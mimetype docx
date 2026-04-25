--- v0 (2026-03-20)
+++ v1 (2026-04-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Joël Aubin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (124)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impacts of agricultural activities on biodiversity : analysis of assessment methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Espagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 104, pp.86-98. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2026-vol104-art08-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental consequences of genetic improvements of growth and fillet yield in gilthead seabream: A life cycle assessment from breeding to plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie de Montmorillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Bruant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 613, pp.743302. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2025.743302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing environmental impacts in tambaqui aquaculture: a life cycle assessment of integrated multitrophic aquaculture with curimba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wagner Valenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 612, pp.743144. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2025.743144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of conventional and organic livestock development scenarios in France through nitrogen flow analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vergely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhil Harchaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 231, pp.104527. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2025.104527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing environmental impacts of equine systems using LCA: innovative methodological framework and case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lardoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Forteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Rzekec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Malnoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 31 (1-3), 16 p. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-026-02613-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating nutrient circularity in integrated aquaculture systems: criteria and indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Chary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrice M Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhil Harchaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 504, pp.145414. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2025.145414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental impact assessment of fish feed for aquaponic systems to introduce higher phosphorus and potassium in value-added fish sludge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koushik Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaroslav Bernas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radek Gebauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Axel Tellbuscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ondrej Nikl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 599, pp.742142. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2025.742142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer les impacts des activités agricoles sur la biodiversité : analyse des méthodes d'évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Espagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 104, pp.105-118. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol104-art09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset of reference values for the quantification of net primary production use (or biotic resource use) of feed ingredients in life cycle assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 62, pp.111929. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2025.111929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental trade-offs of meeting nutritional requirements with a lower share of animal protein for adult subpopulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Vieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tharrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.L. Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.101182. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2024.101182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deriving breeding goals and expected selection responses to reduce environmental impacts in rainbow trout farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 57 (1), pp.71. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-025-01018-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fate of carbon, nitrogen and phosphorus in freshwater polyculture mesocosms using both nutrient-balance and stable-isotope assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Menniti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kerhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Roucaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 43, pp.102865. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aqrep.2025.102865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of divided ponds on fish diets in polyculture: insights from carbon and nitrogen stable isotopes in trophic webs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purco Ralairison Ralien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Roucaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Menniti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazi Kabir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture, Fish and Fisheries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6 (1), pp.e70161. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aff2.70161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05455391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discarded blue mussel (Mytilus edulis): a feed ingredient that maintains growth performance of juvenile gilthead seabream (Sparus aurata) while fishmeal and fish oil are removed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Corraze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Larroquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Surget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37 (3), pp.264-280. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10454438.2024.2407122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of a new fishpond design on invertebrate community biodiversity and secondary production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Roucaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jaeger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37, 15, 16 p. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/alr/2024013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of livestock to organic agriculture: Modelling nitrogen flows at the national scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vergely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhil Harchaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resources, Conservation and Recycling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 208, pp.107726. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resconrec.2024.107726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When economy meets ecology, is it truly conflicted? A dashboard approach to assess the sustainability performance of European tropical tuna purse seine fisheries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Loc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Gascuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 943, pp.173842. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.173842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food preferences of fish in integrated multi-trophic aquaculture freshwater ponds based on fatty acids and stable isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Menniti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Roucaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kerhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37, pp.17. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/alr/2024015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment based optimization of scenarios of reusable glass bottles using context-specific key parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cleaner Environmental Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, pp.100225. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cesys.2024.100225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upscaling and environmental impact assessment of an innovative integrated multi-trophic aquaponic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Zoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Bacenetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 369, pp.122327. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2024.122327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the environmental impacts of conventional and organic scenarios of rainbow trout farming in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 456, pp.142296. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2024.142296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental impact of different Mediterranean technological systems for European sea bass (Dicentrarchus labrax) and Gilthead sea bream (Sparus aurata) farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Zoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baldassare Fronte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquacultural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 107, pp.102457. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaeng.2024.102457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stronger together: A workflow to design new fish polycultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nellya Amoussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Butruille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Liarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (3), pp.1374-1394. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/raq.12903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential of floating macrophytes as feed and phytoremediation resources to improve the environmental performance of giant gourami production in Indonesia: A life cycle assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Slembrouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otong Zenal Arifin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 579, pp.740181. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2023.740181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of environmental impacts related to wheat production with human-urine based fertilizers versus mineral fertilizers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan M.P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enola Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Auberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Esculier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 382 (1), pp.135123. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2022.135123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment of a small-scale and low-input organic apple value chain including fresh fruit, juice and applesauce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Benezech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imca Sampers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cleaner Environmental Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.100141. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cesys.2023.100141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food web in Mediterranean coastal integrated multi-trophic aquaculture ponds: Learnings from fatty acids and stable isotope tracers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonçalo Villa de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Quental-Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 567, pp.739292. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2023.739292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datasets on the nutritional and environmental (including biodiversity) characteristics of food products consumed in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Vieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Geneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Gazan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.109518. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2023.109518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquatic macroinvertebrate abundance in French experimental polyculture fishponds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Roucaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Solutions and Evidence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (3), pp.e12279. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2688-8319.12279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle inventory and life cycle impact assessment datasets of PDO Feta production in Stymfalia region, Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Auberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Chatzitheodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48, pp.109207. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2023.109207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datasets for the environmental assessment of an apple value chain including fresh fruits, juice and applesauce from an organic low-input production farm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Benezech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imca Sampers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51, pp.109824. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2023.109824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian inference in based-kernel regression: comparison of count data of condition factor of fish in pond systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Senga Kiessé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 49 (3), pp.676-693. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02664763.2020.1830953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic functioning of integrated rice-fish farming in Madagascar: Insights from stable isotopes (δ13C & δ15N)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Mortillaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dabbadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andoniaina Raminoharisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Paradis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 555, pp.738240. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2022.738240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation in the LCA of meat products: is agreement possible?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Espagnol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cleaner Environmental Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, pp.100028. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cesys.2021.100028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The environmental impact of the consumption of fishery and aquaculture products in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sterenn Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Irz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 299, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2021.126718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEXiAqua, a Model to Assess the Sustainability of Aquaculture Systems: Methodological Development and Application to a French Salmon Farm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (14), pp.7779. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su13147779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03291115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling trophic webs in freshwater fishpond systems using Ecopath: towards better polyculture management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Baizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Roucaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Gamito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Environment Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13, pp.311-322. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/aei00406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When more is more: taking advantage of species diversity to move towards sustainable aquaculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 96 (2), pp.767-784. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/brv.12677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenarios of fish waste deposition at the sub-lagoon scale: a modelling approach for aquaculture zoning and site selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Chary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam D Callier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Coves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 78 (3), pp.922-939. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fsaa238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation factors for meat coproducts: Dataset to perform life cycle assessment at slaughterhouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lapasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2020.106558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03037472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and potentiality of multi-criteria decision analysis methods for agri-food research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Boutrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40 (6), pp.44. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-020-00650-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan environnemental d’un système d’aquaponie carpes-salades.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Foucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Tocqueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 80, pp.87-97. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/4tqn-nx47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of trophic niche partitioning between carp (Cyprinus carpio) and roach (Rutilus rutilus) in experimental polyculture ponds using carbon (δ13C) and nitrogen (δ15N) stable isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Menniti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kerhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 522, pp.735162. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2020.735162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporating Diversity Into Animal Production Systems Can Increase Their Performance and Strengthen Their Resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Puillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davi Savietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fsufs.2020.00109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining ecosystem indicators and life cycle assessment for environmental assessment of demersal trawling in Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Abdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Loc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Salah Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (1), pp.105-119. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-019-01651-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of polyculture on behaviour and production of pikeperch in recirculation systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Abregal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aqrep.2020.100333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated multi-trophic aquaculture systems: energy transfers and food web organization in coastal earthen ponds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Gamito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Quental-Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Parejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villy Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Environment Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12, pp.457-470. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/aei00375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated multi-trophic aquaculture of red drum (Sciaenops ocellatus) and sea cucumber (Holothuria scabra): Assessing bioremediation and life-cycle impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Chary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sadoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fiandrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Covès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 516, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2019.734621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling sea cage outputs for data-scarce areas: application to red drum (Sciaenops ocellatus) aquaculture in Mayotte, Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Chary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Fiandrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Coves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Falguiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (3), pp.625-646. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10499-019-00351-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing ecological intensification in fish farming: definition and principles from contrasting experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Callier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndhia Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (1), pp.149-167. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/raq.12231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation data about multi criteria assessment methods used in the agri-food research: The French national institute for agricultural research (INRA) experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25, pp.104204. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2019.104204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of enteric methane emissions due to extreme variations in management practices of dairy-production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Senga Kiessé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Eugène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 173, pp.449-457. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2019.03.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass balanced based LCA of a common carp-lettuce aquaponics system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Foucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Tocqueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquacultural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 84, pp.29-41. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaeng.2018.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem service framework and typology for an ecosystem approach to aquaculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alexandre Willot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel A Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 512, pp.734260. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2019.734260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02172389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing and social effects of industrial scale insect value chains in Europe: case of mealworm for feed in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Macombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insects as Food and Feed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (3), pp.215-224. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/jiff2018.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life Cycle Assessment of fish fed with insect meal: Case study of mealworm inclusion in trout feed, in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Thévenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Macombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Forteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 500, pp.82-91. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2018.06.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle science pour les élevages de demain ? Une réflexion prospective conduite à l’INRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (2), pp.323-338. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2019.32.2.2591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultivating biomass locally or importing it? LCA of biomass provision scenarios for cleaner electricity production in a small tropical island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Chary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Guinde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass and Bioenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 110, pp.1--12. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biombioe.2018.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blue mussel (Mytilus edulis) bouchot culture in Mont-St Michel Bay: potential mitigation effects on climate change and eutrophication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Callier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Roque d'Orbcastel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (5), pp.1030-1041. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-017-1403-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Estimates of Nitrogen Emissions for Life Cycle Assessment of Cropping Systems at the Scale of an Agricultural Territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nitschelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Parnaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Vertès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayo van Der Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 52 (3), pp.1330-1338. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.6b03865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rearing performances and environmental assessment of sea cage farming in Tunisia using life cycle assessment (LCA) combined with PCA and HCPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Abdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frida Ben Rais Lasram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Salah Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Loc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (5), pp.1049-1062. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-017-1339-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological and physico-chemical dataset from different fishponds systems related to IMTA : fish, water and sediment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEANOE = Sea scientific open data publication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17882/56675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental life cycle assessment of seafood production: A case study of trawler catches in Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Abdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Salah Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frida Ben Rais Lasram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 610-611, pp.298 - 307. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.08.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological intensification in multi-trophic aquaculture ponds: an experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31, pp.36. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/alr/2018021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mealworm meal for animal feed: Environmental assessment and sensitivity analysis to guide future prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Thévenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Rivera Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 170, pp.1260-1267. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2017.09.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental assessment of seabass (Dicentrarchus labrax) and seabream (Sparus aurata) farming from a life cycle perspective: A case study of a Tunisian aquaculture farm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Abdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Salah Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Loc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frida Ben Rais Lasram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 471, pp.204-212. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2017.01.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method of biophysical allocation in LCA of livestock co-products: modeling metabolic energy requirements of body-tissue growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaobo Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Puillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (6), pp.883-895. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-016-1201-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of production quotas on economic and environmental values of growth rate and feed efficiency in sea cage fish farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.J.M. de Boer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A.M. van Arendonk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (3), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0173131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment of fish and prawn production: Comparison of monoculture and polyculture freshwater systems in Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateus V. Medeiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio F. M. Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 156, pp.528-537. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2017.04.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability of fish pond culture in rural farming systems of Central and Western Cameroon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. E. Ewoukem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mikolasek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T. Eyango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pouomogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Agricultural Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (2), pp.208-222. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14735903.2016.1211243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants des aptitudes à l’éco-innovation des pisciculteurs : Exemples de la France et du Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndhia Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouardo Chia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 43 (262), pp.51-65. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2016.00083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vous avez dit MEANS?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayo van Der Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Auberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sesame : Sciences et sociétés, alimentation, mondes agricoles et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation multicritères des systèmes d'élevage pour accompagner leurs évolutions : démarches, enjeux et questions soulevées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lairez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Feschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (3), pp.255-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental impacts of genetic improvement of growth rate and feed conversion ratio in fish farming under rearing density and nitrogen output limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Komen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Poelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 116, pp.100-109. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2015.12.084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial differentiation in Life Cycle Assessment LCA applied to an agricultural territory: current practices and method development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nitschelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 112, pp.2472-2484. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2015.09.138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of water temperature on the economic value of growth rate in fish farming: The case of sea bass (Dicentrarchus labrax) cage farming in the Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A.M. van Arendonk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.J.M. de Boer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 462, pp.47-55. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2016.04.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental assessment of trout farming in France by life cycle assessment: using bootstrapped principal component nalysis to better define system classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaobo Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Tocqueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 87, pp.87-95. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2014.09.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme Fil Dor : associer sélection génétique et analyse d’impact environnemental des élevages de poissons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivonne Acosta-Alba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Quittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 65 (65), pp.49-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme FilDor : associer sélection génétique et analyse d'impact environnemental des élevages de poissons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivonne Acosta-Alba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Quittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 65, pp.49-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels types d'éco-aquaculteurs face à l'intensification écologique ? L'exemple de l'aquaculture en étang en France et au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndhia Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Chia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing environmental impacts of native and introduced freshwater prawn farming in Brazil and the influence of better effluent management using LCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. O. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. C. Valenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. F. M. Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 444, pp.151-159. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2015.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental performance of brackish water polyculture system from a life cycle perspective: A Filipino case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurèle Baruthio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rattanawan Mungkung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lazard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 435, pp.217 - 227. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2014.09.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative environmental performance of artisanal and commercial feed use in Peruvian freshwater aquaculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Avadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ralite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Núñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 435, pp.52-66. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2014.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empreinte environnementale de la viande et des produits carnés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (6-2), pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing aquaculture sustainability : a comparative methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndhia Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Chia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sustainable Development and World Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (6), pp.503-511. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13504509.2014.964350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic values of growth and feed efficiency for fish farming in recirculating aquaculture system with density and nitrogen output limitations: a case study with African catfish ([i]Clarias gariepinus[/i])</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Komen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.J.M. de Boer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Poelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 92 (12), pp.5394-5405. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2014-8266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life Cycle Assessment for environmentally sustainable aquaculture management: a case study of combined aquaculture systems for carp and tilapia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rattanawan Mungkung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tri Heru Prihadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Slernbrouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayo van Der Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 57, pp.249 - 256. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2013.05.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental influence of maize substitution by sorghum and diet presentation on goose foie gras production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 59, pp.51-62. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2013.06.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LCA and emergy accounting of aquaculture systems: Towards ecological intensification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart-Monziols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jéhane Prudhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Blancheton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 121, pp.96-109. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2013.01.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des aliments à base de végétaux pour les poissons d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Médale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Le Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (4), pp.303-316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for farm diversity in Life Cycle Assessment studies - the case of poultry production in a tropical island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Thevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Vayssieres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 57, pp.280 - 292. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2013.05.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life Cycle Assessment as applied to environmental choices regarding farmed or wild-caught fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAB Reviews Perspectives in Agriculture Veterinary Science Nutrition and Natural Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (011), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1079/pavsnnr20138011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEANS : une plateforme informatique INRA pour l’analyse multicritère de la durabilité des systèmes agricoles et agro-alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Auberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayo van Der Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Haese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31, pp.169-181. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/yywe-nq98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et évaluation d'un système innovant de production de foie gras : le cas de la substitution du maïs par du sorgho chez l'oie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (5), pp.435-448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental impacts of farms integrating aquaculture and agriculture in Cameroon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. E. Ewoukem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mikolasek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T. Eyango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28, pp.208-214. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2011.11.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product carbon footprinting in Thailand: a step towards sustainable consumption and production?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claver Kanyarushoki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayo van Der Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3, pp.100-108. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envdev.2012.03.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode EMERGY : principes et application en analyse environnementale des systèmes agricoles et de production animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart-Monziols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25 (1), pp.57-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment (LCA) of two rearing techniques of sea bass (Dicentrarchus labrax)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquacultural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaeng.2011.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of benthic invertebrate community and water quality analyses to assess ecological consequences of fish farm effluents in rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (23), pp.356-365. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2012.04.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une pisciculture durable à hautes performances environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Médale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (Février), pp.179-188. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/kpzc-yx71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et évaluation de systèmes d’élevage durables en régions chaudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duteurtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Vayssieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (1), pp.113-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental impacts of plant-based salmonid diets at feed and farm scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeljalil Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayo van Der Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gordon Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 321 (1-2), pp.61-70. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2011.08.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of waste output from flow-through trout farms in France: comparison of nutrient mass-balance modelling and hydrological methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Tocqueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadasivam Kaushik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (1), pp.63-70. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/alr/2011008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquaculture system diversity and sustainable development: fish farms and their representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurèle Baruthio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndhia Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Chia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (2), pp.187-198. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/alr/2010018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards environmentally sustainable aquaculture: comparison between two trout farming systems using life cycle assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Roque D’orbcastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Blancheton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquacultural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (3), pp.113-119. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaeng.2008.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pisciculture et environnement : apports de l'analyse du cycle de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayo van Der Werf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (2-3), pp.220-226. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/agr.2009.0287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the environmental impact of carnivorous finfish production systems using life cycle assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Papatryphon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayo van Der Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chatzifotis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (3), pp.354-361. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2008.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation des typologies d'exploitations aquacoles aux exigences du développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurèle Baruthio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndhia Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Chia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (2-3), pp.199-210. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/agr.2009.0297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet EVAD : Les chercheurs dévoilent leurs conclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquafilia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30, pp.20-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rearing oxygen level and slaughter stress effects on rainbow trout flesh quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Aupérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 284, pp.81-89. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2008.07.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of two methods for evaluating waste of a flow though trout farm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Roque d'Orbcastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Blancheton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Boujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Moutounet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 274 (1), pp.72-79. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2007.10.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of a lean muscle and a fat muscle rainbow trout (Oncorhynchus mykiss) line on growth, nutrient utilization, body composition and carcass traits when fed two different diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Fauconneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 269 (1-4), pp.220-231. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2007.02.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moderate hypoxia or hyperoxia affect fillet yield and the proportion of red muscle in rainbow trout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 31 (2), pp.237-243. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26028/cybium/2007-312-018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the environmental impact of a turbot (Scophthalmus maximus) re-circulating production system using Life Cycle Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Papatryphon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayo van Der Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.M. Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 261 (4), pp.1259-1268. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2006.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application des probiotiques en élevage piscicole. Enseignements de deux ans de programme scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquafilia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 8, pp.7-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking swimming performance, cardiac pumping ability and cardiac anatomy in rainbow trout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Claireaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J. Mckenzie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gaylene Genge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 208 (10), pp.1775-1784. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.01587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-way selection for muscle lipid content in pan-size rainbow trout &amp;lt;em&amp;gt;(Oncorhynchus mykiss)&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Fauconneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 245, pp.49-61. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2004.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trial of probiotics to prevent the vertebral column compression syndrome in rainbow trout (Oncorhynchus mykiss Walbaum)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gatesoupe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lebrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 36, pp.758-767. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2109.2005.01280.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement durable de l'aquaculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 91 (4), pp.33-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les probiotiques se mouillent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Quentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gatesoupe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Alimentation Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.30-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation histo-morphologique des malformations du squelette vertébral chez la truite arc-en-ciel (Oncorhynchus mykiss) après différents traitements de triploïdisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnane Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.J. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 28 (1S), pp.15-23. </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26028/cybium/2004-281s-004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardiac disorders in farmed adult brown trout, Salmo trutta L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Claireaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fish Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 23, pp.243-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude préliminaire sur l'utilisation de &amp;quot;l'Aqui'S&amp;quot;comme anesthésique pour la manipulation et l'échantillonnage de truites arc-en-ciel (Oncorhynchus mykiss) et de truites fario (Salmo trutta)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Aupérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Goardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphonse Quémeneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BFPP. Bulletin français de la pêche et de la protection des milieux aquatiques [Bulletin francais de la pêche et de la pisciculture]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 350-351, pp.291-301. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/kmae:1998006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse au stress induit par le transport chez la truite arc-en-ciel (Oncorhynchus mykiss)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Fauconneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fostier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BFPP. Bulletin français de la pêche et de la protection des milieux aquatiques [Bulletin francais de la pêche et de la pisciculture]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 350-351, pp.511-519. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/kmae:1998020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (120)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of livestock to organic agriculture: modelling nitrogen flows at the national scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vergely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhil Harchaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII International Nitrogen Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels enseignements de l'ACV et de l'évaluation de la durabilité en aquaculture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Syndicat Français de l'Aquaculture Marine et d'Esturgeon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05106856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de l'élevage en agriculture biologique : modélisation des flux d'azote à l'échelle nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vergely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhil Harchaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national du RMT SPICEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet FilDor : associer sélection génétique et analyse d'impact environnemental des élevages de poissons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie de Montmorillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Bruant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques Interfilières du SYSAAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SYSAAF, Oct 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau INRAE- RÉCRÈ (Réseau Évaluation multiCRitÈre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Boutrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l’innovation INRAE (CIAg), L’évaluation multicritère pour accompagner les transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; Unilassale Beauvais; GIS Fruits et Grandes Cultures, Sep 2025, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen flows in the development of organic agriculture: two scenarios for the future of organic and conventional livestock in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vergely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhil Harchaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75th Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Sep 2024, Florence (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEAMPL, Un outil d'aide à la conception de scénarios de réemploi basé sur des critères environnementaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop réemploi de la Chaire d'entreprises Vigne &amp; Vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire d'entreprises Vigne &amp; Vin; Institut Agro Montpellier, Jun 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05143864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponses attendues dans un programme de sélection visant à limiter les impacts environnementaux en pisciculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées de la Recherche Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecoconception alimentaire ; Enjeux Organisationnels ; Projet Européen FAIRCHAIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Malnoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque dédié à l'Ecoconception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COMET (COMmunauté d'ExperTs) RSE (Responsabilité Soci(ét)ale des Entreprises) du CNES (Centre national d'Etudes Spatiales), Nov 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05214292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de suivi environnemental des interactions entre compartiments d'AMTI en mer ouverte : évaluation sur site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bouchemousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iroise Mathonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI, Jul 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation dynamique des réseaux trophiques en polyculture d'eau douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI, Jul 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des modèles ACV simplifiés à l'outil d'aide à la decision : Application au réemploi des bouteilles en verre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel du réseau ACV à INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05214315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-friendly tool based on simplified parametrized Life Cycle Assessment models to optimize returnable packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th EFFoST International Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Bruges (Belgium), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808984v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon footprintof aquaculture –what circularity can change in the context of tropical aquaculture?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Summer Course on circular aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Can Tho University, CIRAD, Jun 2024, Can Tho (Vietnam), Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination must make strength: a workflow to design new fish polycultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AQUA2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Aquaculture Society, Aug 2024, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des modèles ACV simplifiés à l’outil d’aide à la decision: Application au réemploi des bouteilles en verre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel du réseau ACV à INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEXi a framework to integrate LCA in sustainability assessment. Application to animal production system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Life Cycle Assessment of Food 2024 (LCA Food 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRTA, Spain, Sep 2024, Barcelona (ES), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pisciculture extensive en étangs et biodiversité associée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Roucaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coudreuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon des étangs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Etangs de France, Apr 2024, Parçay-Meslay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BASES: a biophysical assessment framework for valuating ecosystem services. Application to aquaculture ponds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Latourre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Life Cycle Assessment of Food 2024 (LCA Food 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRTA, Spain, Sep 2024, Barcelona (ES), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expected selection responses in breeding plans aiming to limit environmental impacts of trout farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des isotopes stables du carbone et de l’azote pour ajuster les assemblages de poissons en polyculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purco Ralaiarison Ralien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI, Jul 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of carbon and nitrogen stable isotopes to elucidate trophic transfers between seabream, shrimp, clam and oyster reared in an integrated multitrophic aquaculture ponds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAS2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expected selection responses in breeding plans aiming to limit environmental impacts of trout farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation MultiCritère des Systèmes Agricoles et Alimentaires (EMC-SAgA) Bilan des activités et Poursuites envisagées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Boutrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animations transversales INRAE sur l’évaluation multicritères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, inrae, Sep 2023, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empoissonnement innovant rime-t-il avec rendement ? Une comparaison de deux étangs piscicoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jésabel Laithier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI-INRAE, Jul 2022, Paris, France. p.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associer daurades, gambas, huîtres et palourdes dans un système en étangs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire : AIMT en France, et si on valorisait les rejets de l’aquaculture ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI, Apr 2022, -, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse environnementale d'un système aquaponique. Du point de vue de la salade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Foucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Tocqueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Colloque Aquaponie APIVA (Aquaponie, Innovation Végétale et Aquaculture)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aquaponie, Innovation Végétale et Aquaculture, Dec 2018, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Providing new solutions of fish stocking for freshwater pond systems in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Rimini, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENVIRONMENTAL PERFORMANCES OF SEABREAM-OYSTER-CLAM-SHRIMP IMTA: THE LIFE CYCLE ASSESSMENT POINT OF VIEW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Latourre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Rimini, Italy. pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEPURE : de nouvelles solutions d'empoissonnement pour les étangs en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Toqueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI-INRAE, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental consequences of reducing the share of animal proteins in a nutritionally adequate diet modeled for the French population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tharrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Vieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.L. Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Conference on Life Cycle Assessment of Food 2022 (LCA Foods 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lima, Peru. pp.613-617</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances environnementales d'un système AMTI daurades-huitres-palourdes-crevettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Latourre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la recherche piscicole française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI; INRAE, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding seabream in susbstituting fishmeal and fish oil by fresh mussel and feed based on vegetal resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Corraze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAS, Sep 2022, Rimini, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La compartimentation des étangs favorise-t-elle la productivité piscicole ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Roucaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coudreuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI; INRAE, Jul 2022, Paris, France. pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEXIAQUA, un outil multicritère pour l'évaluation de la durabilité des élevages aquacoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Latourre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la recherche piscicole française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI; INRAE, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More diversity within livestock farming systems: an improvement of performances at all scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Standing Committee on Agricultural Research (SCAR) - Sustainable Animal Production (SAP) Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associating sea bream, oyster, clam and shrimp in an earthern-pond loop: toward an environmentaly friendly system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Aquaculture Society, Oct 2021, Madeira, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des outils et méthodes d’analyses environnementales pour une approche global des étangs piscicoles : ACV et Emergy, éléments de compréhension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale des étangs de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des étangs de France, Jul 2021, Saint-Grégoire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fish culture technology using double net system for hybrid grouper (brown marbled grouper Epinephelus fuscoguttatus × giant grouper Epinephelus lanceolatus ) and rabbitfish ( Siganus canaliculatus )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Prihadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Widiyati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Hermawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Permana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Radona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Ecological Intensification - A New Paragon for Sustainable Aquaculture (ECOAQUA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bogor, Indonesia. pp.012003, </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1315/521/1/012003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03309044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated multi-trophic aquaculture in ponds: What environmental gain? An LCA point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Favalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Metaxa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cătălin Platon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Life Cycle Assessment of Food 2020 (LCA Food 2020), Towards Sustainable Agri-Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Berlin (virtual conference), Germany. pp.206-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POtential Ecosystem Services and Impacts Evaluation (PoESIE) method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Willot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Life Cycle Assessment of Food 2020 (LCA Food 2020) “Towards Sustainable Agri-Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Berlin (virtual event), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Icthyodiversity as a driving force to promote new agro-ecological approach for Sander lucioperca rearing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Ledore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Oct 2019, Berlin, Germany. 1672 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractériser la gouvernance des sites Natura 2000 en mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Beuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cadoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chlous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Colloque national aires marines protégées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensification écologique des étangs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Associer les espèces pour une aquaculture durable : l'aquaculture multi trophique intégrée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répartition de l'azote et du phosphore en étang piscicole : utilisation du bilan de masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la recherche française piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impacts of price variations on the sustainability of seafood consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sterenn Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Irz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Conference of the European Association of Fisheries Economist (EAFE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Fisheries Economists (EAFE). FRA., Apr 2019, Santiago de Compostela, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquaculture Multi Trophique Intégrée : le projet IMTA Effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Callier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Roque d'Orbcastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35ème salon national de la conchlyliculture et des cultures marines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité régional de la conchyliculture de Bretagne Sud, Oct 2019, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan environnemental des systèmes AMTI : équilibre entre productivité et mobilisation des ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Favalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Metaxa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Feirreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées de la Recherche de la Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen and Phosphorus Fate in Fishponds: Use of the Nutrient Budget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological intensification: A new paragon for sustainable aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bogor, Indonesia. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aquaponie : Un modèle de complémentarité élevage-culture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Foucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Tocqueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'innovation agronomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA - ADEME, Dec 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life Cycle Inventory of French fisheries: AGRIBALYSE for sea products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cloatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Ciolek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Colomb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Conference on Life Cycle Assessment of Food 2018 (LCA Food)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquaponics system: A solution to limit nutrient release from fish farming ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Foucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Tocqueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Nitrogen Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR SAS, Jun 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEANS-InOut: user-friendly software to generate LCIs of farming systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Auberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Malnoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Biard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Grasselly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Life Cycle Assessment of Food 2018 (LCA Food)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VALUATING POTENTIAL ECOSYSTEM SERVICES OF A FRENCH POND FARM WITH A LIFE-CYCLE ORIENTED METHODOLOGY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Willot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aqua 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Aquaculture Society, Aug 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valuating potential ecosystem services with a life-cycle oriented methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Willot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Life Cycle Assessment of Food 2018 (LCA Food)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEANS-InOut: user-friendly software to perform complete LCI and share data of agricultural products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Auberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Malnoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Chanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Conference on Life Cycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECOSYSTEM SERVICES OF AQUACULTURE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Willot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel A Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Multitrophic Aquaculture: Ecological intensification of freshwater ponds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological intensification of multi trophic aquaculture ponds: experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A biophysical allocation rule for meat products, based on energy requirements of body-tissue growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaobo Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Puillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference on Life Cycle Assessment of Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UCD, Oct 2016, Dublin (IR), Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact économique de l’amélioration génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imke J.M. de Boer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du SFAM (Syndicat Français de l'Aquaculture Marine et Nouvelle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of the spatialized territorial LCA method: case study of eutrophication in a French catchment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nitschelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Parnaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Life Cycle Assessment of Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergy accounting as an assessment tool of ecological intensification: application to pond farming in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Chary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndhia Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rey-Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th international ecosummit- Ecological sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’allocation biophysique, une alternative pour la répartition des impacts environnementaux des produits carnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaobo Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Puillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du Muscle et des technologie des viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation between ecosystem-services perceptions and environmental performance assessed by LCA and Emergy accounting in pond farming.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Chary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndhia Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Symposium for European Freshwater Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Geneve, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEANS: A software and database platform for multi-criteria assessment of agri-food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Auberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Malnoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Raimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7.International Conference: LCM2015: Life Cycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic and environmental effects fo genetic improvement of growth rate and feed conversion ratio in sea cage farming with production and feed quota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Komen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan van Arendonk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imke J.M. de Boer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic and environmental impacts of genetic improvement in fish depend on limiting factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A.M. van Arendonk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imke J.M. de Boer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISGA XII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Santiago de Compostela, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design ecologically intensive fish farming systems using agroecology and ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndhia Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium for Farming Systems Design (AGRO2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Agronomy (ESA). INT., Sep 2015, Montpellier, France. 530 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic and environmental effects of selection on growth rate and feed conversion ratio in sea cage farming with or without production and feed quota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A.M. van Arendonk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imke J.M. de Boer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture 2015: Cutting edge science in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can selective breeding for growth or fillet yield decrease environmental impact of fish farming? a gilthead sea bream (Sparus aurata) case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivonne Acosta-Alba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S. Bruant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Symposium on Genetics in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Santiago de Compostela, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a framework to co-design ecological aquaculture system based on agro ecology principles and ecosystem services approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndhia Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AQUA 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Aquaculture Society, Aug 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeurs économiques de l’efficacité alimentaire et du taux de croissance en système recirculé : exemple du Clarias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Komen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Poelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Syndicat Français de l'Aquaculture Marine (SFAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regionalization of Life Cycle Assessment using GIS: environmental assessment of an agricultural territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nitschelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regionalised Life Cycle Impact Assessment Workshop, 24. Annual Meeting SETAC Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, NA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems Research for Sustainable Intensification in Smallholder Agriculture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rey-Valette H.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathé S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legendre M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Center of IITA in Ibadan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Ibadan, Nigeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation between ecosystem-services perception and environmental performance assessed by LCA and emergy accounting: a case study of pond farming in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chary K.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathé S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rey-Valette H.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 24th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Basel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels sont les impacts économiques et environnementaux de la sélection génétique pour la croissance et l'efficacité alimentaire en pisciculture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Komen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imke J.M. de Boer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées Recherche Filière Piscicole (JRFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEANS : une plateforme informatique d’analyse multicritère de la durabilité des systèmes agricoles et agro-alimentaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Auberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayo van Der Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Haese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Journées d'Animation Scientifique du Département PHASE-INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EOL: a new ontology for livestock system and rearing conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Joret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Blancheton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. 660 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des performances environnementales de systèmes d’élevage de ruminants en milieu tropical discriminés par l’espèce animale et le mode de conduite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart-Monziols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Boval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation combinée de l’ACV et de l’Emergy: vers l’intensification écologique des systèmes aquacoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart-Monziols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Blancheton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la substitution du maïs par du sorgho sur la durabilité de la production de foie gras d'oie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées de la Recherche Avicoles et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, La Rochelle, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels types d'éco-aquaculteurs face à l'intensification écologique ? L'exemple de l'aquaculture en étang en France et au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndhia Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Chia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées de Recherches en Sciences Sociales (JRSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). Paris, FRA., Dec 2013, Angers, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création de MEANS (MulticritEria AssessmeNt of Sustainability), plateforme INRA d’analyse multicritère de la durabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Auberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayo van Der Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Haese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental consequences of genetic improvement by selective breeding: a gilthead sea bream aquaculture case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivonne Acosta-Alba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Conference on LCA in the Agri-Food Sector</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Saint-Malo, France. pp.694</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FILD'OR : Amélioration des programmes de sélection sur la croissance et la qualité chez la daurade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric C. Pincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. E. Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du SFAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations multi-niveaux et développement durable : Le cas de l'aquaculture bretonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndhia Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Chia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École d'été 2012 Réseau de Recherche sur l'Innovation : Les nouvelles dimensions des systèmes sectoriels de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Innovation et Développement dans l'Agriculture et l'Agro-alimentaire (0951).; Réseau de Recherche sur l'Innovation (RRI). Dunkerque, FRA., Aug 2012, Montpellier, France. 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fild'Or : Bases génétiques pour l'amélioration de la qualité de la daurade royale d'élevage Sparus aurata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Quittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles conséquences environnementales des objectifs de sélection génétique des poissons : le cas de la daurade. Programme Fild'Or</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivonne Acosta-Alba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Quittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France. pp.97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental assessment of trout production in France: influence of practices and production goals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Tocqueville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Conference on LCA in the Agri-Food Sector</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Sol Agro et hydrosystème Spatialisation (1069)., Oct 2012, Saint-Malo, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of ecological intensification in aquaculture systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jehane Prudhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Blancheton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rhodes (Grèce), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental impacts of farms integrating aquaculture and agriculture in Cameroon.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Efole Ewoukem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mikolasek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minette Tomedi Eyango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII international conference on Life cycle assessment in the agri-food sector</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Bari (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological intensification of fish farming : the PISCEnLIT project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndhia Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Conference of the European Pond Conservation Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Pond Conservation Network (EPCN). Labo/service de l'auteur, Oxford, GBR., Jun 2010, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approach to co-construction of sustainable development indicators in aquaculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndhia Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Chia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Biennial Conference of the International Institute of Fisheries Economics and Trade : "Economics of fish resources and aquatic ecosystems : balancing uses, balancing costs"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Institute of Fisheries Economics and Trade (IIFET). Labo/service de l'auteur, Corvallis, USA., Jul 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie pour la co-construction d'indicateurs de développement durable en aquaculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lazard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage des modèles dynamiques avec l'analyse de cycle de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayo van Der Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire modélisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA, Mar 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation environnementale des piscicultures de truite en France par approches combinées : IDAQUA Environnment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tocqueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhila Amrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des rejets de pisciculture par l'utilisation des bilans de masse. Principes et applications en piscicultures de truite et de turbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet EVAD : une démarche générique de co-construction d'indicateurs de durabilité de l'aquaculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Chia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of pressure or thermal treatments on triploïd yields and malformations up to swim up stage in rainbow trout (Oncorhynchus mykiss)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Houis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jalabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium on Genetics in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Montpellier, France. pp.S265, </w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2007.07.079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du niveau d'oxygénation de l'eau sur la croissance, la morphologie et la qualité des carcasses chez la truite arc-en-ciel Oncorhynchus mykiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIF 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ofimer probiotic study on rainbow trout. 4. The settlement of intestinal microbiota in rainbow trout (Oncorhynchus mykiss) fry submitted to probiotic treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Joel Gatesoupe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Quentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Larvi'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ofimer probiotic study on rainbow trout. II. Intestinal microbiota in rainbow trout (Oncorhynchus Mykiss) submitted to probiotic treatment with Saccharomyces Cerevisiae var. BoulardII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gatesoupe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Quentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Forraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2005 Optimising the future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of environmental impact of finfish production systems using Life Cycle Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Papatryphon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayo van Der Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chatzifotis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Aquaculture Europe 2005 : Lessons from the past to optimising the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life Cycle Analysis, a tool for the development of sustainable farming systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayo van Der Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Basset-Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leterme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Papatryphon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Green Pork Production "Porcherie Verte" a research initiative on environment-friendly pig production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Paris, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ofimer probiotic study on rainbow trout. III. Flesh quality assessment of rainbow trout (Oncorhynchus mykiss) submitted to probiotic treatment with Saccharomyces Cerevisiae Var. Boulardii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gatesoupe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Quentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Forraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ofimer probiotic study on rainbow trout. I. Resitance against Yersinia Ruckeri an humoral immune response of rainbow trout (Oncorhynchuc Mykiss) submitted to probiotic treatment with Saccharomyces Cerevisiae var. BoulardII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Quentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gatesoupe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2005: Lessons from the Past to Optimise the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du niveau d'oxygène pendant la croissance sur la structure du muscle et la texture de la chair de truite (Oncorhynchus mykiss) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation histo-morphologique des malformations du squelette vertébral chez la truite arc-en-ciel (Oncorhynchus mykiss) après différents traitements de triploïdisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnane Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIF 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection expérimentale divergente pour la teneur en lipides musculaires estimée au Fat-meter chez la truite : réponse après deux générations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Médale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Fauconneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journée Technique du SYSAAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of triploidy treatments and oocyte ageing on triploidy succes and spontaneous triploidisation in rainbow trout (Oncorhynchus mykiss)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Aegerter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Aquaculture 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Salvador, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différentes anomalies squelettiques du complexe urophore chez la truite arc-en-ciel (Oncorhynchus mykiss) après différents traitements de triploïdisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnane Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIF 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of incubation temperature on survival morphology and muscle development in rainbow trout Oncorhynchus mykiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Yven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Aquaculture 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Salvador, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformation and carcass quality traits in seawater adult brown trout : correlated responses to selection for freshwater body length growth and triploidy selection interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chevassus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Fauconneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Symposium on Genetics in Aquaculture (ISGA )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Queensland, Australia. pp.193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact techniques de triploïdisation sur les facteurs de qualité chez la truite arc-en-ciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Fauconneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journée de la Pisciculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response to mass selection for two traits in related to fattening in rainbow trout (Oncorhynchus mykiss)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Médale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Fauconneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. World congress on genetics applied to Livestock production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Montpellier, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse au stress induit par le transport chez la truite arc-en-ciel (Oncorhynchus mykiss)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Fauconneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fostier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Facteurs de l'environnement et biologie des poissons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude préliminaire sur l'utilisation de &amp;quot;l'Aqui'S&amp;quot;comme anesthésique pour la manipulation et l'échantillonnage de truites arc-en-ciel (Oncorhynchus mykiss) et de truites fario (Salmo trutta)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Aupérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Goardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphonse Quémeneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Colloque de l'IFR 43 "Facteurs de l'environnement et biologie des poissons"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress induit par le transport chez la truite arc-en-ciel (Oncorhynchus mykiss)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Fauconneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fostier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Colloque de l'IFR 43</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet d'un nouvel anesthésique sur différents paramètres physiologiques de la truite arc-en-ciel suite à un stress lié au transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Aupérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Goardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphonse Quémeneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Colloque de l'IFR 43</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental assessment of rainbow trout production in France: a case study in Hauts-de-France region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie de Montmorillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Tocqueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire van Cuyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Basuyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the environmental impact of a riding school centre by LCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lardoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Forteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Rzekęć</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Malnoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIAG Evaluation multicritère pour accompagner les transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified parametrized LCA user-friendly tool to eco-design reusable bottle scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Malnoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference LCA FOOD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Barcelona, Spain, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the environmental impacts of conventional and organic scenarios of rainbow trout farming in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. LCA Food International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A user-friendly tool based on Simplified parametrized LCA to eco-design reusable bottle scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Malnoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Life Cycle Assessment of Food 2024 (LCA Food 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New strategies for the construction and management of pond production systems for sustainable fish farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium of Freshwater Sciences (SEFS13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Newcaste upon Tyne, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles stratégies de construction et de conduite de système de production en étang pour une pisciculture durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Tocqueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la recherche piscicole française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental impacts of innovative sustainable agri-food value chains: rights, duties and potentialities of Life Cycle Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Östergren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFFoST International Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des méthodes de suivi environnemental pour la gestion intégrée de l'aquaculture en mer : un cadre théorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bouchemousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Béguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iroise Mathonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la recherche française piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessement of environmental Monitoring methods for Integrated Management of Aquaculture in open sea: A MASS BALANCE MODEL APPROACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Mathonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bouchemousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Rimini, Italy. 1 p., 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can a customised agricultural LCA tool respond to the needs of different user types? The case of MEANS-InOut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Auberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Malnoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nitschelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Conference on Life Cycle Assessment of Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using customised agricultural LCA tools in research Using customised agricultural LCA tools in research. The case of cropping system modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Auberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nitschelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Malnoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayo van Der Werf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 29th annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du modèle Ecopath pour comprendre les relations trophiques en polyculture d'étang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Baizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Roucaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France. , 2019, 6èmes Journées de la Recherche Filière Piscicole</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiobjective feed formulation for pig: methodological approach and application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Garcia-Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Crolard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Teisseire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Davoudkhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Gand, Belgium. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 25, 2019, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repartition of Nitrogen and Phosphorus in Fishpond : use of the mass balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Intensification: a new paragon for sustainable aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, NA, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic and environmental performances of French dairy farms: analysis combining economic and environmental databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Conference on Life Cycle Assessment of Food 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bangkok, Thailand. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMTA ecopath model methodology: focus on a pond polyculture system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Baizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Gamito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Aquaculture 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montpellier, France. 848 p., 2018, Abstract Book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental assessment of aquaponics: the lettuce point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Foucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Tocqueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Aquaculture 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montpellier, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatty acids and stable isotopes as tracers of food assimilation in fish-oyster-macroalgae integrated multitrophic aquaculture ponds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goncalo Villa de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Quental-Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Emilia Cunha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Aquaculture 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montpellier, France. 848 p., 2018, Abstract Book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensification écologique en aquaculture d'étangs Approche expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'animation scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aquaculture multi-trophique intégrée en étang: identification de la structure du réseau trophique à l'aide des isotopes stables du carbone et de l'azote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rennes, France. , 98 p., 2018, Journées d’animation scientifiques du département Phase - Recueil des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using carbon and nitrogen stable isotopes to test for trophic niche partitionning between carp (Cyprinus carpio) and roach (Rutilus rutilus) in semi-intensive versus extensive integrated multitrophic aquaculture ponds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Mortillaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Dubrovnik, Croatia. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency and environmental performance of IMTA in marine and freshwater systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. D. Callier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Roque d'Orbcastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Dubrovnik, Croatia. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet DIESEL, diminution de l’énergie en système laitier : état des lieux et voies d’amélioration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Vertès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental life cycle assessment of insect mass-rearing facilities: current challenges and future prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Thévenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Forteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International conference on life cycle assessment of food 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des performances environnementales de systèmes d’élevage de ruminants en milieu tropical selon l’espèce animale et les pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Boval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental impacts of genetic improvement in growth rate and feed conversion in fish farming under density and nitrogen limitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A.M. van Arendonk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Komen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Poelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on Life Cycle Assessment in the Agri-Food Sector (LCA Food 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, San Francisco, United States. 2014, Proceedings of the 9th International Conference on Life Cycle Assessment in the Agri-Food Sector</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic and environmental impacts of improving growth rate and feed efficiency in fish farming depend on nitrogen and density limitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Komen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imke J.M. de Boer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vancouver, Canada. 2014, Proceedings, 10th World Congress of Genetics Applied to Livestock Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de nouvelles matières premières dans l'alimentation des poissons : protocole de suivi des impacts en condition d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Giroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gaumé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Tocquevile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Skiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France. , 2014, 4èmes Journées de la Recherche Filière Piscicole</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATOL et EOL : deux référentiels dans le domaine du phénotypage et des conditions d'élevage des poissons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Joret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France. </w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITAVI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, JRFP 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment of integrated fish pond aquaculture of household farms in sub-Saharan Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Efole Ewoukem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mikolasek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayo van Der Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Conference on Life Cycle Assessment in the Agri Food Sector (LCA Food 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Saint-Malo, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An operational tool for assessing sustainability of fish farming : PISC’n’TOOL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndhia Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LCAFOOD 2012, 8th International Conference on LCA in the Agri-Food Sector</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Saint-Malo (France), France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined method for assessing ecological intensification in aquaculture systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jéhane Prudhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Blancheton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LCAFOOD2012, 8th International Conference on LCA in the Agri-Food Sector, Rennes, France, 2-4 October 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Saint-Malo (France), France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AN OPERATIONAL TOOL FOR ASSESSING SUSTAINABILITY OF FISH FARMING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndhia Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aqua2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Prague, Czech Republic. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A software and database platform for multi-criteria assessment of agri-food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Auberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayo van Der Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Haese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIII International Conference on Life Cycle Assessment in the Agri Food Sector (LCA Food 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Saint Malo, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de lignées divergentes de truite arc-en-ciel sur la teneur en lipides intramusculaires : morphologie, structure du muscle et texture de la chair au stade portion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Fauconneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières journées d'animation scientifique du Département PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Tours, pp.Inconnu, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental impact of Emamectine Benzoate (SLICEr) in a marine brown trout (Salmo trutta) farm in Brittany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lebris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beljean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. SETAC Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Lille, France. 1 p., 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of oral administration of probiotics on the resistance of rainbow trout Onchorhynchus mykiss, against Yersinia ruckeri, asymptomatic carriers and humoral immunce parameters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Quentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gatesoupe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium of Fish Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Turku, Finland. 1 p., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of ememectine benzoate against sea lice (Lepeophtheirus salmonis) in a sea trout (Salmo trutta) culture in Brittany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beljean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Congrès international de l'EAFP - European Association of Fish Pathologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Malte, Malta. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts et services issus des élevages européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Donnars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 191 p., 2019, Matière à Débattre et Décider, 978-2-7592-2704-4. </w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-2705-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide for implementing ecological intensification of aquaculture systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndhia Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 978-2-9547969-2-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions et recommandations pour la pisciculture de truites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Le Gouvello, R.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Bourbon, B.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Goupil, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Michel, G.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UICN - Union Internationale pour la Conservation de la Nature, 87 p., 2011, 978-2-8317-1401-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide méthodologique. Les Indicateurs de durabilité pour l'Aquaculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Gueneuc, T.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Tocqueville, A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Timsit, M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Michel, G.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CIPA, 95 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide to the co-construction of sustainable development indicators in aquaculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndhia Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Chia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">144 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment mobiliser la méthode analyse de cycle de vie pour éclairer les enjeux environnementaux des élevages ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Espagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandrine Espagnol, Coline Brame, Jean-Yves Dourmad. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques d’élevage et environnement Mesurer, évaluer, agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mealworm larvae production systems: management scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Macombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédi Romdhana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Mezdour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edible insects in sustainable food systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.277-301, 2018, 978-3-319-74010-2. </w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-74011-9_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecological Management in Fish Pond Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Wezel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexander Wezel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecological practices for sustainable agriculture: principles, applications, and making the transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Scientific, pp.355-394, 2017, 978-1-78634-305-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A critical panorama of methods used to assess food sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Donnars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketa Supkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Esnouf C., Russel M., Bricas N. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food System Sustainability. Insights from duALIne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, pp.198-232, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESTIMATION TEST OF GASEOUS EMISSIONS FROM FISHPONDS WITH CONTRASTED INPUTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Efole Ewoukem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mikolasek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emissions of gas and dust from livestock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP - Institut du Porc, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes d'évaluation, panorama critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Donnars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketa Supkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Russel M, Esnouf C, Bricas N. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une alimentation durable. Réflexion stratégique duALIne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of aquaculture system sustainability: a methodology and comparative approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Lazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndhia Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Chia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent advances in fish farms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04499767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les exigences de qualité et de durabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Fauconneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La truite arc-en-ciel. De la biologie à l'élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Synthèses, 978-2-7592-0875-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de bactéries de la classe des Bacilli pour la fabrication d'une composition pour la prévention du syndrome de compression des vertébrés chez les salmonidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gatesoupe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lebrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: FR2856597. 2003, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité ordinaire et agrosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Espagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etude des GIS Avenir élevages et Grandes cultures, 2024, 6 pages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTEGRATED MULTI-TROPHIC AQUACULTURE Perspectives for More Sustainable Seafood Aquaculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cătălin Platon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Metaxa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Slembrouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the environmental impacts of conventional and organic scenarios of rainbow trout farming in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of agricultural practices on biodiversity. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Espagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décryptage et analyse des méthodes d'évaluation de la biodiversité associée aux systèmes agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Espagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae; Ifip. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat des lieux des approvisionnements et impacts environnementaux associés à l’alimentation animale sur le Centre Bretagne‐Normandie en 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Guyomarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Knapen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Merlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2021, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion prospective interdisciplinaire Science pour les élevages de demain. Rapport de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRAE. 2020, 53 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The environmental impact of consumption of fisheries and aquaculture products in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sterenn Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Irz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Working Paper SMART-LERECO n°20-07, UMR 1302 UMR INRAe / AGROCAMPUS OUEST : Structures et Marchés Agricoles, Ressources et Territoires, Centre de recherche Bretagne, Normandie, 35011 RENNES CEDEX, FRA. 2020, 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôles, impacts et services issus des élevages en Europe. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Batka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Ministère de l'Agriculture, de l'Agroalimentaire et de la Forêt. 2016, 1032 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôles, impacts et services issus des élevages en Europe. Synthèse de l’expertise scientifique collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] auto-saisine. 2016, 127 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide de mise en oeuvre de l'intensification écologique pour les systèmes aquacoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndhia Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart-Monziols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] auto-saisine. 2014, 131 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FILD'OR - Bases génétiques et écologiques pour l'amélioration de la qualité de la daurade royale d'élevage Sparus aurata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Quittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SIVAL NL: 2009-1227 &amp; FEP n°33073-2009, FranceAgriMer. 2012, 67 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment sont évalués les systèmes et filières d’élevage. Un focus sur les méthodes et outils. Chapitre 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ryschawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport de l’Expertise scientifique collective réalisée par l’INRA à la demande des ministères en charge de l'Ecologie et de l'Agriculture, et de l'Ademe. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de l'analyse du cycle de vie à l'analyse environnementale des systèmes de pisciculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. AGROCAMPUS OUEST, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02810167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les interactions entre la pisciculture et l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Rennes 1, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02796667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life Cycle Assessment Applied to Aquaculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3rd cycle. Can Tho (Vietnam), Vietnam. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MeatPartTool a tool to calculate allocation factors for meat coproducts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lapasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:a4bc5c71554c8142fa6d5b74b28ed40a3bfc225b;origin=https://hal.archives-ouvertes.fr/hal-04146599;visit=swh:1:snp:7e87f1d373ef813d2d014e506d5e4fd7fefbdad5;anchor=swh:1:rel:7133233669a59300ccf7e0a9d3e4c680c575af34;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EOL: Environment Ontology for Livestock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Joret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Blancheton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId862"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Joël Aubin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de l'UMR 1069 INRAE-Intitut Agros Rennes-Anges Sol Agro et hydrosystèmes Spatialisation SAS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">joel-aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4081-5426</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">109087232</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèmes de recherche actuels :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux de recherche portent sur les méthodes et les processus permettant d'évaluer et de concevoir des systèmes d'élevage durables, avec un accent particulier sur l'environnement et une application privilégiée aux systèmes aquacoles. Dans cette optique, j'utilise et j'adapte des méthodes d'évaluation environnementale, en particulier l'analyse du cycle de vie. J'adapte et je développe le concept d'intensification écologique et de services écosystémiques aux systèmes aquacoles. Je conçois, conduit et évalue des systèmes aquacoles multitrophiques intégrés.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets récents :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">AQUASEQ-AQUAMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Aquaculture multitrophique et séquentielle dans les marais salants de l'Atlantique. (FEAMPA EU funding, 2025-2027); </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.cape-na.fr/wp-content/uploads/2026/03/Presentation-AQUASEQ-AQUAMAT.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EISACAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :  expertise pour le développement d'écloseries et de recherches sur l'intensification écologique de l'aquaculture au Cambodge (IRD - Capfish Europe-AFD funding 2023-2025), </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.ird.fr/cambodge/recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">3R4CSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: 3Rs for Climate-Smart Aquaculture in Vietnam's Lower Mekong Delta (CIRAD - FSPI Ambassade de France au Vietnam, 2023-2025),</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMTAP:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> “Projet de systèmes aquaponiques multitrophiques intégrés et autosuffisants visant à améliorer la durabilité de la production alimentaire ainsi que l'utilisation et le recyclage de l'eau saumâtre” (European « Prima » call, 2019-2022), </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.simtap.eu/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FairChain:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> “Innovative technological, organisational and social solutions for FAIRer dairy and fruit and vegetable value CHAINs” (EU H2020-RUR-06, 2020-2022)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEPURE:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> “Nouvelles stratégies pour la conception et la gestion durable de systèmes d'étangs destinés à la pisciculture” (Fonds Européens pour la pêche et l’aquaculture “Feamp” call, 2020-2022), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://sepure.hub.inrae.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">NINAqua:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Nouveaux ingrédients et nouveaux aliments pour l'aquaculture (FUI BPI project, 2017-2020)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Règles d'allocation pour l'analyse environnementale des sous-produits de la viande :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Interbev project (2018-2020)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGROCAPI:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> « Etude agronomique des fertilisants à base d'urine» (ADEME, 2018-2021)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcoQualina :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> “Écoconception des produits sous label de qualité en Nouvelle-Aquitaine » (ADEME / Région Nouvelle Aquitaine, 2020-2022)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ichtyoserv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: “ Les services écosystémiques, moteur des systèmes d'élevage recirculés?” project (Métaprogramme INRAE “Ecoserv”, 2018-2020)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (125)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing environmental impacts in tambaqui aquaculture: a life cycle assessment of integrated multitrophic aquaculture with curimba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wagner Valenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 612, pp.743144. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2025.743144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental consequences of genetic improvements of growth and fillet yield in gilthead seabream: A life cycle assessment from breeding to plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie de Montmorillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Bruant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 613, pp.743302. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2025.743302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of conventional and organic livestock development scenarios in France through nitrogen flow analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vergely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhil Harchaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 231, pp.104527. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2025.104527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Agricultural Practices on Biodiversity: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Espagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sustainable Agriculture and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 5 (1), </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sae2.70152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05594196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing environmental impacts of equine systems using LCA: innovative methodological framework and case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lardoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Forteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Rzekec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Malnoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 31 (1-3), 16 p. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-026-02613-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impacts of agricultural activities on biodiversity : analysis of assessment methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Espagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 104, pp.86-98. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2026-vol104-art08-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deriving breeding goals and expected selection responses to reduce environmental impacts in rainbow trout farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 57 (1), pp.71. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-025-01018-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental impact assessment of fish feed for aquaponic systems to introduce higher phosphorus and potassium in value-added fish sludge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koushik Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaroslav Bernas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radek Gebauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Axel Tellbuscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ondrej Nikl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 599, pp.742142. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2025.742142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer les impacts des activités agricoles sur la biodiversité : analyse des méthodes d'évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Espagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 104, pp.105-118. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol104-art09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset of reference values for the quantification of net primary production use (or biotic resource use) of feed ingredients in life cycle assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 62, pp.111929. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2025.111929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental trade-offs of meeting nutritional requirements with a lower share of animal protein for adult subpopulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Vieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tharrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.L. Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.101182. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2024.101182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fate of carbon, nitrogen and phosphorus in freshwater polyculture mesocosms using both nutrient-balance and stable-isotope assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Menniti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kerhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Roucaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 43, pp.102865. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aqrep.2025.102865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of divided ponds on fish diets in polyculture: insights from carbon and nitrogen stable isotopes in trophic webs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purco Ralairison Ralien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Roucaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Menniti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazi Kabir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture, Fish and Fisheries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6 (1), pp.e70161. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aff2.70161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05455391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discarded blue mussel (Mytilus edulis): a feed ingredient that maintains growth performance of juvenile gilthead seabream (Sparus aurata) while fishmeal and fish oil are removed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Corraze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Larroquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Surget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37 (3), pp.264-280. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10454438.2024.2407122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating nutrient circularity in integrated aquaculture systems: criteria and indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Chary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrice M Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhil Harchaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 504, pp.145414. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2025.145414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food preferences of fish in integrated multi-trophic aquaculture freshwater ponds based on fatty acids and stable isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Menniti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Roucaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kerhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37, pp.17. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/alr/2024015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment based optimization of scenarios of reusable glass bottles using context-specific key parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cleaner Environmental Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, pp.100225. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cesys.2024.100225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upscaling and environmental impact assessment of an innovative integrated multi-trophic aquaponic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Zoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Bacenetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 369, pp.122327. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2024.122327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of livestock to organic agriculture: Modelling nitrogen flows at the national scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vergely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhil Harchaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resources, Conservation and Recycling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 208, pp.107726. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resconrec.2024.107726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When economy meets ecology, is it truly conflicted? A dashboard approach to assess the sustainability performance of European tropical tuna purse seine fisheries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Loc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Gascuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 943, pp.173842. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.173842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the environmental impacts of conventional and organic scenarios of rainbow trout farming in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 456, pp.142296. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2024.142296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental impact of different Mediterranean technological systems for European sea bass (Dicentrarchus labrax) and Gilthead sea bream (Sparus aurata) farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Zoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baldassare Fronte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquacultural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 107, pp.102457. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaeng.2024.102457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stronger together: A workflow to design new fish polycultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nellya Amoussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Butruille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Liarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (3), pp.1374-1394. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/raq.12903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential of floating macrophytes as feed and phytoremediation resources to improve the environmental performance of giant gourami production in Indonesia: A life cycle assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Slembrouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otong Zenal Arifin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 579, pp.740181. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2023.740181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of a new fishpond design on invertebrate community biodiversity and secondary production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Roucaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jaeger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37, 15, 16 p. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/alr/2024013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food web in Mediterranean coastal integrated multi-trophic aquaculture ponds: Learnings from fatty acids and stable isotope tracers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonçalo Villa de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Quental-Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 567, pp.739292. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2023.739292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of environmental impacts related to wheat production with human-urine based fertilizers versus mineral fertilizers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan M.P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enola Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Auberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Esculier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 382 (1), pp.135123. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2022.135123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment of a small-scale and low-input organic apple value chain including fresh fruit, juice and applesauce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Benezech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imca Sampers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cleaner Environmental Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.100141. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cesys.2023.100141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquatic macroinvertebrate abundance in French experimental polyculture fishponds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Roucaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Solutions and Evidence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (3), pp.e12279. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2688-8319.12279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206999v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datasets on the nutritional and environmental (including biodiversity) characteristics of food products consumed in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Vieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Geneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Gazan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.109518. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2023.109518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle inventory and life cycle impact assessment datasets of PDO Feta production in Stymfalia region, Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Auberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Chatzitheodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48, pp.109207. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2023.109207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datasets for the environmental assessment of an apple value chain including fresh fruits, juice and applesauce from an organic low-input production farm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Benezech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imca Sampers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51, pp.109824. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2023.109824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian inference in based-kernel regression: comparison of count data of condition factor of fish in pond systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Senga Kiessé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 49 (3), pp.676-693. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02664763.2020.1830953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic functioning of integrated rice-fish farming in Madagascar: Insights from stable isotopes (δ13C & δ15N)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Mortillaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dabbadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andoniaina Raminoharisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Paradis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 555, pp.738240. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2022.738240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The environmental impact of the consumption of fishery and aquaculture products in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sterenn Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Irz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 299, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2021.126718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEXiAqua, a Model to Assess the Sustainability of Aquaculture Systems: Methodological Development and Application to a French Salmon Farm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (14), pp.7779. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su13147779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03291115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling trophic webs in freshwater fishpond systems using Ecopath: towards better polyculture management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Baizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Roucaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Gamito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Environment Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13, pp.311-322. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/aei00406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When more is more: taking advantage of species diversity to move towards sustainable aquaculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 96 (2), pp.767-784. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/brv.12677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenarios of fish waste deposition at the sub-lagoon scale: a modelling approach for aquaculture zoning and site selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Chary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam D Callier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Coves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 78 (3), pp.922-939. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fsaa238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation in the LCA of meat products: is agreement possible?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Espagnol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cleaner Environmental Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, pp.100028. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cesys.2021.100028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporating Diversity Into Animal Production Systems Can Increase Their Performance and Strengthen Their Resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Puillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davi Savietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fsufs.2020.00109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan environnemental d’un système d’aquaponie carpes-salades.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Foucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Tocqueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 80, pp.87-97. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/4tqn-nx47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of trophic niche partitioning between carp (Cyprinus carpio) and roach (Rutilus rutilus) in experimental polyculture ponds using carbon (δ13C) and nitrogen (δ15N) stable isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Menniti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kerhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 522, pp.735162. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2020.735162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining ecosystem indicators and life cycle assessment for environmental assessment of demersal trawling in Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Abdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Loc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Salah Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (1), pp.105-119. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-019-01651-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and potentiality of multi-criteria decision analysis methods for agri-food research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Boutrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40 (6), pp.44. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-020-00650-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation factors for meat coproducts: Dataset to perform life cycle assessment at slaughterhouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lapasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2020.106558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03037472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of polyculture on behaviour and production of pikeperch in recirculation systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Abregal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aqrep.2020.100333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated multi-trophic aquaculture systems: energy transfers and food web organization in coastal earthen ponds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Gamito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Quental-Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Parejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villy Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Environment Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12, pp.457-470. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/aei00375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated multi-trophic aquaculture of red drum (Sciaenops ocellatus) and sea cucumber (Holothuria scabra): Assessing bioremediation and life-cycle impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Chary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sadoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Fiandrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Covès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 516, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2019.734621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing ecological intensification in fish farming: definition and principles from contrasting experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Callier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndhia Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (1), pp.149-167. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/raq.12231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation data about multi criteria assessment methods used in the agri-food research: The French national institute for agricultural research (INRA) experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25, pp.104204. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2019.104204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of enteric methane emissions due to extreme variations in management practices of dairy-production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Senga Kiessé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Eugène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 173, pp.449-457. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2019.03.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass balanced based LCA of a common carp-lettuce aquaponics system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Foucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Tocqueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquacultural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 84, pp.29-41. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaeng.2018.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling sea cage outputs for data-scarce areas: application to red drum (Sciaenops ocellatus) aquaculture in Mayotte, Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Chary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Fiandrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Coves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Falguiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (3), pp.625-646. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10499-019-00351-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing and social effects of industrial scale insect value chains in Europe: case of mealworm for feed in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Macombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insects as Food and Feed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (3), pp.215-224. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/jiff2018.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem service framework and typology for an ecosystem approach to aquaculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alexandre Willot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel A Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 512, pp.734260. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2019.734260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02172389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life Cycle Assessment of fish fed with insect meal: Case study of mealworm inclusion in trout feed, in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Thévenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Macombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Forteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 500, pp.82-91. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2018.06.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle science pour les élevages de demain ? Une réflexion prospective conduite à l’INRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (2), pp.323-338. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2019.32.2.2591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological and physico-chemical dataset from different fishponds systems related to IMTA : fish, water and sediment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEANOE = Sea scientific open data publication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17882/56675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blue mussel (Mytilus edulis) bouchot culture in Mont-St Michel Bay: potential mitigation effects on climate change and eutrophication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Callier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Roque d'Orbcastel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (5), pp.1030-1041. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-017-1403-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rearing performances and environmental assessment of sea cage farming in Tunisia using life cycle assessment (LCA) combined with PCA and HCPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Abdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frida Ben Rais Lasram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Salah Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Loc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (5), pp.1049-1062. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-017-1339-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Estimates of Nitrogen Emissions for Life Cycle Assessment of Cropping Systems at the Scale of an Agricultural Territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nitschelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Parnaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Vertès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayo van Der Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 52 (3), pp.1330-1338. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.6b03865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental life cycle assessment of seafood production: A case study of trawler catches in Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Abdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Salah Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frida Ben Rais Lasram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 610-611, pp.298 - 307. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.08.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological intensification in multi-trophic aquaculture ponds: an experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31, pp.36. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/alr/2018021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultivating biomass locally or importing it? LCA of biomass provision scenarios for cleaner electricity production in a small tropical island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Chary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Guinde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass and Bioenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 110, pp.1--12. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biombioe.2018.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method of biophysical allocation in LCA of livestock co-products: modeling metabolic energy requirements of body-tissue growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaobo Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Puillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (6), pp.883-895. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-016-1201-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment of fish and prawn production: Comparison of monoculture and polyculture freshwater systems in Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateus V. Medeiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio F. M. Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 156, pp.528-537. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2017.04.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of production quotas on economic and environmental values of growth rate and feed efficiency in sea cage fish farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.J.M. de Boer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A.M. van Arendonk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (3), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0173131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants des aptitudes à l’éco-innovation des pisciculteurs : Exemples de la France et du Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndhia Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouardo Chia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 43 (262), pp.51-65. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2016.00083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability of fish pond culture in rural farming systems of Central and Western Cameroon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. E. Ewoukem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mikolasek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T. Eyango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pouomogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Agricultural Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (2), pp.208-222. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14735903.2016.1211243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vous avez dit MEANS?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayo van Der Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Auberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sesame : Sciences et sociétés, alimentation, mondes agricoles et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation multicritères des systèmes d'élevage pour accompagner leurs évolutions : démarches, enjeux et questions soulevées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lairez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Feschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (3), pp.255-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mealworm meal for animal feed: Environmental assessment and sensitivity analysis to guide future prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Thévenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Rivera Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 170, pp.1260-1267. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2017.09.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental assessment of seabass (Dicentrarchus labrax) and seabream (Sparus aurata) farming from a life cycle perspective: A case study of a Tunisian aquaculture farm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Abdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Salah Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Loc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frida Ben Rais Lasram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 471, pp.204-212. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2017.01.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of water temperature on the economic value of growth rate in fish farming: The case of sea bass (Dicentrarchus labrax) cage farming in the Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A.M. van Arendonk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.J.M. de Boer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 462, pp.47-55. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2016.04.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial differentiation in Life Cycle Assessment LCA applied to an agricultural territory: current practices and method development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nitschelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 112, pp.2472-2484. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2015.09.138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental impacts of genetic improvement of growth rate and feed conversion ratio in fish farming under rearing density and nitrogen output limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Komen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Poelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 116, pp.100-109. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2015.12.084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme FilDor : associer sélection génétique et analyse d'impact environnemental des élevages de poissons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivonne Acosta-Alba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Quittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 65, pp.49-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels types d'éco-aquaculteurs face à l'intensification écologique ? L'exemple de l'aquaculture en étang en France et au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndhia Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Chia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing environmental impacts of native and introduced freshwater prawn farming in Brazil and the influence of better effluent management using LCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. O. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. C. Valenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. F. M. Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 444, pp.151-159. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2015.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme Fil Dor : associer sélection génétique et analyse d’impact environnemental des élevages de poissons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivonne Acosta-Alba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Quittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 65 (65), pp.49-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental performance of brackish water polyculture system from a life cycle perspective: A Filipino case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurèle Baruthio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rattanawan Mungkung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lazard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 435, pp.217 - 227. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2014.09.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative environmental performance of artisanal and commercial feed use in Peruvian freshwater aquaculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Avadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ralite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Núñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 435, pp.52-66. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2014.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental assessment of trout farming in France by life cycle assessment: using bootstrapped principal component nalysis to better define system classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaobo Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Tocqueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 87, pp.87-95. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2014.09.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing aquaculture sustainability : a comparative methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndhia Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Chia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sustainable Development and World Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (6), pp.503-511. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13504509.2014.964350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic values of growth and feed efficiency for fish farming in recirculating aquaculture system with density and nitrogen output limitations: a case study with African catfish ([i]Clarias gariepinus[/i])</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Komen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.J.M. de Boer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Poelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 92 (12), pp.5394-5405. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2014-8266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empreinte environnementale de la viande et des produits carnés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (6-2), pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LCA and emergy accounting of aquaculture systems: Towards ecological intensification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart-Monziols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jéhane Prudhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Blancheton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 121, pp.96-109. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2013.01.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des aliments à base de végétaux pour les poissons d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Médale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Le Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (4), pp.303-316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for farm diversity in Life Cycle Assessment studies - the case of poultry production in a tropical island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Thevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Vayssieres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 57, pp.280 - 292. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2013.05.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental influence of maize substitution by sorghum and diet presentation on goose foie gras production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 59, pp.51-62. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2013.06.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life Cycle Assessment as applied to environmental choices regarding farmed or wild-caught fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAB Reviews Perspectives in Agriculture Veterinary Science Nutrition and Natural Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (011), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1079/pavsnnr20138011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEANS : une plateforme informatique INRA pour l’analyse multicritère de la durabilité des systèmes agricoles et agro-alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Auberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayo van Der Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Haese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31, pp.169-181. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/yywe-nq98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et évaluation d'un système innovant de production de foie gras : le cas de la substitution du maïs par du sorgho chez l'oie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (5), pp.435-448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life Cycle Assessment for environmentally sustainable aquaculture management: a case study of combined aquaculture systems for carp and tilapia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rattanawan Mungkung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tri Heru Prihadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Slernbrouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayo van Der Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 57, pp.249 - 256. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2013.05.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product carbon footprinting in Thailand: a step towards sustainable consumption and production?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claver Kanyarushoki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayo van Der Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3, pp.100-108. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envdev.2012.03.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode EMERGY : principes et application en analyse environnementale des systèmes agricoles et de production animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart-Monziols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25 (1), pp.57-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment (LCA) of two rearing techniques of sea bass (Dicentrarchus labrax)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquacultural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaeng.2011.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of benthic invertebrate community and water quality analyses to assess ecological consequences of fish farm effluents in rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (23), pp.356-365. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2012.04.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental impacts of farms integrating aquaculture and agriculture in Cameroon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. E. Ewoukem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mikolasek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T. Eyango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28, pp.208-214. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2011.11.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une pisciculture durable à hautes performances environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Médale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (Février), pp.179-188. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/kpzc-yx71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et évaluation de systèmes d’élevage durables en régions chaudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duteurtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Vayssieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (1), pp.113-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental impacts of plant-based salmonid diets at feed and farm scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeljalil Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayo van Der Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gordon Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 321 (1-2), pp.61-70. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2011.08.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of waste output from flow-through trout farms in France: comparison of nutrient mass-balance modelling and hydrological methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Tocqueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadasivam Kaushik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (1), pp.63-70. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/alr/2011008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquaculture system diversity and sustainable development: fish farms and their representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurèle Baruthio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndhia Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Chia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (2), pp.187-198. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/alr/2010018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation des typologies d'exploitations aquacoles aux exigences du développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurèle Baruthio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndhia Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Chia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (2-3), pp.199-210. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/agr.2009.0297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet EVAD : Les chercheurs dévoilent leurs conclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquafilia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30, pp.20-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards environmentally sustainable aquaculture: comparison between two trout farming systems using life cycle assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Roque D’orbcastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Blancheton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquacultural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (3), pp.113-119. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaeng.2008.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pisciculture et environnement : apports de l'analyse du cycle de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayo van Der Werf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (2-3), pp.220-226. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/agr.2009.0287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the environmental impact of carnivorous finfish production systems using life cycle assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Papatryphon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayo van Der Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chatzifotis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (3), pp.354-361. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2008.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of two methods for evaluating waste of a flow though trout farm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Roque d'Orbcastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Blancheton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Boujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Moutounet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 274 (1), pp.72-79. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2007.10.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rearing oxygen level and slaughter stress effects on rainbow trout flesh quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Aupérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 284, pp.81-89. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2008.07.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of a lean muscle and a fat muscle rainbow trout (Oncorhynchus mykiss) line on growth, nutrient utilization, body composition and carcass traits when fed two different diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Fauconneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 269 (1-4), pp.220-231. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2007.02.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moderate hypoxia or hyperoxia affect fillet yield and the proportion of red muscle in rainbow trout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 31 (2), pp.237-243. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26028/cybium/2007-312-018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the environmental impact of a turbot (Scophthalmus maximus) re-circulating production system using Life Cycle Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Papatryphon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayo van Der Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.M. Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 261 (4), pp.1259-1268. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2006.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking swimming performance, cardiac pumping ability and cardiac anatomy in rainbow trout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Claireaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J. Mckenzie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gaylene Genge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 208 (10), pp.1775-1784. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.01587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-way selection for muscle lipid content in pan-size rainbow trout &amp;lt;em&amp;gt;(Oncorhynchus mykiss)&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Fauconneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 245, pp.49-61. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2004.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trial of probiotics to prevent the vertebral column compression syndrome in rainbow trout (Oncorhynchus mykiss Walbaum)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gatesoupe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lebrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 36, pp.758-767. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2109.2005.01280.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement durable de l'aquaculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 91 (4), pp.33-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les probiotiques se mouillent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Quentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gatesoupe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Alimentation Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.30-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application des probiotiques en élevage piscicole. Enseignements de deux ans de programme scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquafilia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 8, pp.7-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation histo-morphologique des malformations du squelette vertébral chez la truite arc-en-ciel (Oncorhynchus mykiss) après différents traitements de triploïdisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnane Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.J. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 28 (1S), pp.15-23. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26028/cybium/2004-281s-004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardiac disorders in farmed adult brown trout, Salmo trutta L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Claireaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fish Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 23, pp.243-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse au stress induit par le transport chez la truite arc-en-ciel (Oncorhynchus mykiss)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Fauconneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fostier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BFPP. Bulletin français de la pêche et de la protection des milieux aquatiques [Bulletin francais de la pêche et de la pisciculture]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 350-351, pp.511-519. </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/kmae:1998020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude préliminaire sur l'utilisation de &amp;quot;l'Aqui'S&amp;quot;comme anesthésique pour la manipulation et l'échantillonnage de truites arc-en-ciel (Oncorhynchus mykiss) et de truites fario (Salmo trutta)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Aupérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Goardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphonse Quémeneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BFPP. Bulletin français de la pêche et de la protection des milieux aquatiques [Bulletin francais de la pêche et de la pisciculture]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 350-351, pp.291-301. </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/kmae:1998006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (120)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de l'élevage en agriculture biologique : modélisation des flux d'azote à l'échelle nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vergely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhil Harchaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national du RMT SPICEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet FilDor : associer sélection génétique et analyse d'impact environnemental des élevages de poissons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie de Montmorillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Bruant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques Interfilières du SYSAAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SYSAAF, Oct 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau INRAE- RÉCRÈ (Réseau Évaluation multiCRitÈre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Boutrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l’innovation INRAE (CIAg), L’évaluation multicritère pour accompagner les transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; Unilassale Beauvais; GIS Fruits et Grandes Cultures, Sep 2025, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen flows in the development of organic agriculture: two scenarios for the future of organic and conventional livestock in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vergely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhil Harchaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75th Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Sep 2024, Florence (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEAMPL, Un outil d'aide à la conception de scénarios de réemploi basé sur des critères environnementaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop réemploi de la Chaire d'entreprises Vigne &amp; Vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire d'entreprises Vigne &amp; Vin; Institut Agro Montpellier, Jun 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05143864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of livestock to organic agriculture: modelling nitrogen flows at the national scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vergely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhil Harchaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII International Nitrogen Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels enseignements de l'ACV et de l'évaluation de la durabilité en aquaculture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Syndicat Français de l'Aquaculture Marine et d'Esturgeon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05106856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon footprintof aquaculture –what circularity can change in the context of tropical aquaculture?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Summer Course on circular aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Can Tho University, CIRAD, Jun 2024, Can Tho (Vietnam), Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination must make strength: a workflow to design new fish polycultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AQUA2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Aquaculture Society, Aug 2024, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des modèles ACV simplifiés à l’outil d’aide à la decision: Application au réemploi des bouteilles en verre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel du réseau ACV à INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEXi a framework to integrate LCA in sustainability assessment. Application to animal production system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Life Cycle Assessment of Food 2024 (LCA Food 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRTA, Spain, Sep 2024, Barcelona (ES), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pisciculture extensive en étangs et biodiversité associée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Roucaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coudreuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon des étangs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Etangs de France, Apr 2024, Parçay-Meslay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de suivi environnemental des interactions entre compartiments d'AMTI en mer ouverte : évaluation sur site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bouchemousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iroise Mathonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI, Jul 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des modèles ACV simplifiés à l'outil d'aide à la decision : Application au réemploi des bouteilles en verre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel du réseau ACV à INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05214315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation dynamique des réseaux trophiques en polyculture d'eau douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI, Jul 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-friendly tool based on simplified parametrized Life Cycle Assessment models to optimize returnable packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th EFFoST International Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Bruges (Belgium), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808984v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BASES: a biophysical assessment framework for valuating ecosystem services. Application to aquaculture ponds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Latourre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Life Cycle Assessment of Food 2024 (LCA Food 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRTA, Spain, Sep 2024, Barcelona (ES), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expected selection responses in breeding plans aiming to limit environmental impacts of trout farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des isotopes stables du carbone et de l’azote pour ajuster les assemblages de poissons en polyculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purco Ralaiarison Ralien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI, Jul 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecoconception alimentaire ; Enjeux Organisationnels ; Projet Européen FAIRCHAIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Malnoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque dédié à l'Ecoconception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COMET (COMmunauté d'ExperTs) RSE (Responsabilité Soci(ét)ale des Entreprises) du CNES (Centre national d'Etudes Spatiales), Nov 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05214292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponses attendues dans un programme de sélection visant à limiter les impacts environnementaux en pisciculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées de la Recherche Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation MultiCritère des Systèmes Agricoles et Alimentaires (EMC-SAgA) Bilan des activités et Poursuites envisagées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Boutrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animations transversales INRAE sur l’évaluation multicritères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, inrae, Sep 2023, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expected selection responses in breeding plans aiming to limit environmental impacts of trout farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of carbon and nitrogen stable isotopes to elucidate trophic transfers between seabream, shrimp, clam and oyster reared in an integrated multitrophic aquaculture ponds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAS2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEPURE : de nouvelles solutions d'empoissonnement pour les étangs en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Toqueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI-INRAE, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental consequences of reducing the share of animal proteins in a nutritionally adequate diet modeled for the French population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tharrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Vieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.L. Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Conference on Life Cycle Assessment of Food 2022 (LCA Foods 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lima, Peru. pp.613-617</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances environnementales d'un système AMTI daurades-huitres-palourdes-crevettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Latourre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la recherche piscicole française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI; INRAE, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse environnementale d'un système aquaponique. Du point de vue de la salade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Foucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Tocqueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Colloque Aquaponie APIVA (Aquaponie, Innovation Végétale et Aquaculture)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aquaponie, Innovation Végétale et Aquaculture, Dec 2018, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Providing new solutions of fish stocking for freshwater pond systems in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Rimini, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENVIRONMENTAL PERFORMANCES OF SEABREAM-OYSTER-CLAM-SHRIMP IMTA: THE LIFE CYCLE ASSESSMENT POINT OF VIEW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Latourre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Rimini, Italy. pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding seabream in susbstituting fishmeal and fish oil by fresh mussel and feed based on vegetal resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Corraze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAS, Sep 2022, Rimini, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEXIAQUA, un outil multicritère pour l'évaluation de la durabilité des élevages aquacoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Latourre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la recherche piscicole française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI; INRAE, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La compartimentation des étangs favorise-t-elle la productivité piscicole ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Roucaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coudreuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI; INRAE, Jul 2022, Paris, France. pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More diversity within livestock farming systems: an improvement of performances at all scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Standing Committee on Agricultural Research (SCAR) - Sustainable Animal Production (SAP) Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empoissonnement innovant rime-t-il avec rendement ? Une comparaison de deux étangs piscicoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jésabel Laithier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI-INRAE, Jul 2022, Paris, France. p.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associer daurades, gambas, huîtres et palourdes dans un système en étangs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire : AIMT en France, et si on valorisait les rejets de l’aquaculture ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI, Apr 2022, -, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des outils et méthodes d’analyses environnementales pour une approche global des étangs piscicoles : ACV et Emergy, éléments de compréhension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale des étangs de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des étangs de France, Jul 2021, Saint-Grégoire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associating sea bream, oyster, clam and shrimp in an earthern-pond loop: toward an environmentaly friendly system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Aquaculture Society, Oct 2021, Madeira, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fish culture technology using double net system for hybrid grouper (brown marbled grouper Epinephelus fuscoguttatus × giant grouper Epinephelus lanceolatus ) and rabbitfish ( Siganus canaliculatus )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Prihadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Widiyati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Hermawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Permana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Radona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Ecological Intensification - A New Paragon for Sustainable Aquaculture (ECOAQUA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bogor, Indonesia. pp.012003, </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1315/521/1/012003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03309044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated multi-trophic aquaculture in ponds: What environmental gain? An LCA point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Favalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Metaxa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cătălin Platon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Life Cycle Assessment of Food 2020 (LCA Food 2020), Towards Sustainable Agri-Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Berlin (virtual conference), Germany. pp.206-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POtential Ecosystem Services and Impacts Evaluation (PoESIE) method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Willot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Life Cycle Assessment of Food 2020 (LCA Food 2020) “Towards Sustainable Agri-Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Berlin (virtual event), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensification écologique des étangs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Associer les espèces pour une aquaculture durable : l'aquaculture multi trophique intégrée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répartition de l'azote et du phosphore en étang piscicole : utilisation du bilan de masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la recherche française piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractériser la gouvernance des sites Natura 2000 en mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Beuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cadoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chlous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Colloque national aires marines protégées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impacts of price variations on the sustainability of seafood consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sterenn Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Irz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Conference of the European Association of Fisheries Economist (EAFE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Fisheries Economists (EAFE). FRA., Apr 2019, Santiago de Compostela, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquaculture Multi Trophique Intégrée : le projet IMTA Effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Callier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Roque d'Orbcastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35ème salon national de la conchlyliculture et des cultures marines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité régional de la conchyliculture de Bretagne Sud, Oct 2019, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen and Phosphorus Fate in Fishponds: Use of the Nutrient Budget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological intensification: A new paragon for sustainable aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bogor, Indonesia. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aquaponie : Un modèle de complémentarité élevage-culture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Foucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Tocqueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'innovation agronomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA - ADEME, Dec 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan environnemental des systèmes AMTI : équilibre entre productivité et mobilisation des ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Favalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Metaxa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Feirreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées de la Recherche de la Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Icthyodiversity as a driving force to promote new agro-ecological approach for Sander lucioperca rearing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Ledore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Oct 2019, Berlin, Germany. 1672 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquaponics system: A solution to limit nutrient release from fish farming ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Foucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Tocqueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Nitrogen Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR SAS, Jun 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life Cycle Inventory of French fisheries: AGRIBALYSE for sea products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cloatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Ciolek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Colomb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Conference on Life Cycle Assessment of Food 2018 (LCA Food)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEANS-InOut: user-friendly software to generate LCIs of farming systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Auberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Malnoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Biard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Grasselly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Life Cycle Assessment of Food 2018 (LCA Food)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VALUATING POTENTIAL ECOSYSTEM SERVICES OF A FRENCH POND FARM WITH A LIFE-CYCLE ORIENTED METHODOLOGY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Willot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aqua 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Aquaculture Society, Aug 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valuating potential ecosystem services with a life-cycle oriented methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Willot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Life Cycle Assessment of Food 2018 (LCA Food)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Multitrophic Aquaculture: Ecological intensification of freshwater ponds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECOSYSTEM SERVICES OF AQUACULTURE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Willot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel A Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological intensification of multi trophic aquaculture ponds: experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEANS-InOut: user-friendly software to perform complete LCI and share data of agricultural products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Auberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Malnoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Chanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Conference on Life Cycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergy accounting as an assessment tool of ecological intensification: application to pond farming in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Chary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndhia Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rey-Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th international ecosummit- Ecological sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of the spatialized territorial LCA method: case study of eutrophication in a French catchment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nitschelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Parnaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Life Cycle Assessment of Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact économique de l’amélioration génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imke J.M. de Boer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du SFAM (Syndicat Français de l'Aquaculture Marine et Nouvelle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’allocation biophysique, une alternative pour la répartition des impacts environnementaux des produits carnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaobo Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Puillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du Muscle et des technologie des viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A biophysical allocation rule for meat products, based on energy requirements of body-tissue growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaobo Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Puillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference on Life Cycle Assessment of Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UCD, Oct 2016, Dublin (IR), Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design ecologically intensive fish farming systems using agroecology and ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndhia Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium for Farming Systems Design (AGRO2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Agronomy (ESA). INT., Sep 2015, Montpellier, France. 530 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic and environmental effects of selection on growth rate and feed conversion ratio in sea cage farming with or without production and feed quota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A.M. van Arendonk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imke J.M. de Boer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture 2015: Cutting edge science in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can selective breeding for growth or fillet yield decrease environmental impact of fish farming? a gilthead sea bream (Sparus aurata) case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivonne Acosta-Alba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S. Bruant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Symposium on Genetics in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Santiago de Compostela, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEANS: A software and database platform for multi-criteria assessment of agri-food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Auberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Malnoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Raimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7.International Conference: LCM2015: Life Cycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic and environmental effects fo genetic improvement of growth rate and feed conversion ratio in sea cage farming with production and feed quota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Komen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan van Arendonk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imke J.M. de Boer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic and environmental impacts of genetic improvement in fish depend on limiting factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A.M. van Arendonk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imke J.M. de Boer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISGA XII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Santiago de Compostela, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a framework to co-design ecological aquaculture system based on agro ecology principles and ecosystem services approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndhia Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AQUA 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Aquaculture Society, Aug 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation between ecosystem-services perceptions and environmental performance assessed by LCA and Emergy accounting in pond farming.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Chary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndhia Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Symposium for European Freshwater Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Geneve, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regionalization of Life Cycle Assessment using GIS: environmental assessment of an agricultural territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nitschelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regionalised Life Cycle Impact Assessment Workshop, 24. Annual Meeting SETAC Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, NA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems Research for Sustainable Intensification in Smallholder Agriculture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rey-Valette H.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathé S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legendre M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Center of IITA in Ibadan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Ibadan, Nigeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeurs économiques de l’efficacité alimentaire et du taux de croissance en système recirculé : exemple du Clarias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Komen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Poelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Syndicat Français de l'Aquaculture Marine (SFAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation between ecosystem-services perception and environmental performance assessed by LCA and emergy accounting: a case study of pond farming in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chary K.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathé S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rey-Valette H.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 24th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Basel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels sont les impacts économiques et environnementaux de la sélection génétique pour la croissance et l'efficacité alimentaire en pisciculture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Komen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imke J.M. de Boer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées Recherche Filière Piscicole (JRFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels types d'éco-aquaculteurs face à l'intensification écologique ? L'exemple de l'aquaculture en étang en France et au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndhia Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Chia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées de Recherches en Sciences Sociales (JRSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). Paris, FRA., Dec 2013, Angers, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation combinée de l’ACV et de l’Emergy: vers l’intensification écologique des systèmes aquacoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart-Monziols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Blancheton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la substitution du maïs par du sorgho sur la durabilité de la production de foie gras d'oie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées de la Recherche Avicoles et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, La Rochelle, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création de MEANS (MulticritEria AssessmeNt of Sustainability), plateforme INRA d’analyse multicritère de la durabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Auberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayo van Der Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Haese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EOL: a new ontology for livestock system and rearing conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Joret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Blancheton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. 660 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEANS : une plateforme informatique d’analyse multicritère de la durabilité des systèmes agricoles et agro-alimentaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Auberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayo van Der Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Haese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Journées d'Animation Scientifique du Département PHASE-INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des performances environnementales de systèmes d’élevage de ruminants en milieu tropical discriminés par l’espèce animale et le mode de conduite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart-Monziols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Boval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fild'Or : Bases génétiques pour l'amélioration de la qualité de la daurade royale d'élevage Sparus aurata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Quittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental consequences of genetic improvement by selective breeding: a gilthead sea bream aquaculture case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivonne Acosta-Alba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Conference on LCA in the Agri-Food Sector</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Saint-Malo, France. pp.694</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FILD'OR : Amélioration des programmes de sélection sur la croissance et la qualité chez la daurade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric C. Pincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. E. Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du SFAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations multi-niveaux et développement durable : Le cas de l'aquaculture bretonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndhia Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Chia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École d'été 2012 Réseau de Recherche sur l'Innovation : Les nouvelles dimensions des systèmes sectoriels de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Innovation et Développement dans l'Agriculture et l'Agro-alimentaire (0951).; Réseau de Recherche sur l'Innovation (RRI). Dunkerque, FRA., Aug 2012, Montpellier, France. 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental assessment of trout production in France: influence of practices and production goals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Tocqueville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Conference on LCA in the Agri-Food Sector</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Sol Agro et hydrosystème Spatialisation (1069)., Oct 2012, Saint-Malo, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles conséquences environnementales des objectifs de sélection génétique des poissons : le cas de la daurade. Programme Fild'Or</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivonne Acosta-Alba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Quittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France. pp.97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of ecological intensification in aquaculture systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jehane Prudhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Blancheton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rhodes (Grèce), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological intensification of fish farming : the PISCEnLIT project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndhia Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Conference of the European Pond Conservation Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Pond Conservation Network (EPCN). Labo/service de l'auteur, Oxford, GBR., Jun 2010, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental impacts of farms integrating aquaculture and agriculture in Cameroon.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Efole Ewoukem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mikolasek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minette Tomedi Eyango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII international conference on Life cycle assessment in the agri-food sector</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Bari (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approach to co-construction of sustainable development indicators in aquaculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndhia Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Chia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Biennial Conference of the International Institute of Fisheries Economics and Trade : "Economics of fish resources and aquatic ecosystems : balancing uses, balancing costs"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Institute of Fisheries Economics and Trade (IIFET). Labo/service de l'auteur, Corvallis, USA., Jul 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie pour la co-construction d'indicateurs de développement durable en aquaculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lazard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage des modèles dynamiques avec l'analyse de cycle de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayo van Der Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire modélisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA, Mar 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des rejets de pisciculture par l'utilisation des bilans de masse. Principes et applications en piscicultures de truite et de turbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of pressure or thermal treatments on triploïd yields and malformations up to swim up stage in rainbow trout (Oncorhynchus mykiss)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Houis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jalabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium on Genetics in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Montpellier, France. pp.S265, </w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2007.07.079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet EVAD : une démarche générique de co-construction d'indicateurs de durabilité de l'aquaculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Chia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation environnementale des piscicultures de truite en France par approches combinées : IDAQUA Environnment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tocqueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhila Amrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du niveau d'oxygénation de l'eau sur la croissance, la morphologie et la qualité des carcasses chez la truite arc-en-ciel Oncorhynchus mykiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIF 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of environmental impact of finfish production systems using Life Cycle Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Papatryphon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayo van Der Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chatzifotis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Aquaculture Europe 2005 : Lessons from the past to optimising the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life Cycle Analysis, a tool for the development of sustainable farming systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayo van Der Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Basset-Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leterme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Papatryphon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Green Pork Production "Porcherie Verte" a research initiative on environment-friendly pig production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Paris, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ofimer probiotic study on rainbow trout. III. Flesh quality assessment of rainbow trout (Oncorhynchus mykiss) submitted to probiotic treatment with Saccharomyces Cerevisiae Var. Boulardii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gatesoupe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Quentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Forraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ofimer probiotic study on rainbow trout. II. Intestinal microbiota in rainbow trout (Oncorhynchus Mykiss) submitted to probiotic treatment with Saccharomyces Cerevisiae var. BoulardII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gatesoupe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Quentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Forraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2005 Optimising the future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ofimer probiotic study on rainbow trout. I. Resitance against Yersinia Ruckeri an humoral immune response of rainbow trout (Oncorhynchuc Mykiss) submitted to probiotic treatment with Saccharomyces Cerevisiae var. BoulardII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Quentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gatesoupe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2005: Lessons from the Past to Optimise the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ofimer probiotic study on rainbow trout. 4. The settlement of intestinal microbiota in rainbow trout (Oncorhynchus mykiss) fry submitted to probiotic treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Joel Gatesoupe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Quentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Larvi'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du niveau d'oxygène pendant la croissance sur la structure du muscle et la texture de la chair de truite (Oncorhynchus mykiss) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différentes anomalies squelettiques du complexe urophore chez la truite arc-en-ciel (Oncorhynchus mykiss) après différents traitements de triploïdisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnane Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIF 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of triploidy treatments and oocyte ageing on triploidy succes and spontaneous triploidisation in rainbow trout (Oncorhynchus mykiss)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Aegerter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Aquaculture 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Salvador, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of incubation temperature on survival morphology and muscle development in rainbow trout Oncorhynchus mykiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Yven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Aquaculture 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Salvador, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection expérimentale divergente pour la teneur en lipides musculaires estimée au Fat-meter chez la truite : réponse après deux générations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Médale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Fauconneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journée Technique du SYSAAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation histo-morphologique des malformations du squelette vertébral chez la truite arc-en-ciel (Oncorhynchus mykiss) après différents traitements de triploïdisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnane Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIF 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformation and carcass quality traits in seawater adult brown trout : correlated responses to selection for freshwater body length growth and triploidy selection interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chevassus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Fauconneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Symposium on Genetics in Aquaculture (ISGA )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Queensland, Australia. pp.193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact techniques de triploïdisation sur les facteurs de qualité chez la truite arc-en-ciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Fauconneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journée de la Pisciculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response to mass selection for two traits in related to fattening in rainbow trout (Oncorhynchus mykiss)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Médale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Fauconneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. World congress on genetics applied to Livestock production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Montpellier, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse au stress induit par le transport chez la truite arc-en-ciel (Oncorhynchus mykiss)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Fauconneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fostier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Facteurs de l'environnement et biologie des poissons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress induit par le transport chez la truite arc-en-ciel (Oncorhynchus mykiss)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Fauconneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fostier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Colloque de l'IFR 43</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude préliminaire sur l'utilisation de &amp;quot;l'Aqui'S&amp;quot;comme anesthésique pour la manipulation et l'échantillonnage de truites arc-en-ciel (Oncorhynchus mykiss) et de truites fario (Salmo trutta)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Aupérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Goardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphonse Quémeneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Colloque de l'IFR 43 "Facteurs de l'environnement et biologie des poissons"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet d'un nouvel anesthésique sur différents paramètres physiologiques de la truite arc-en-ciel suite à un stress lié au transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Aupérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Goardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphonse Quémeneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Colloque de l'IFR 43</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental assessment of rainbow trout production in France: a case study in Hauts-de-France region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie de Montmorillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Tocqueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire van Cuyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Basuyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the environmental impact of a riding school centre by LCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lardoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Forteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Rzekęć</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Malnoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIAG Evaluation multicritère pour accompagner les transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the environmental impacts of conventional and organic scenarios of rainbow trout farming in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. LCA Food International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A user-friendly tool based on Simplified parametrized LCA to eco-design reusable bottle scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Malnoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Life Cycle Assessment of Food 2024 (LCA Food 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified parametrized LCA user-friendly tool to eco-design reusable bottle scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Malnoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference LCA FOOD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Barcelona, Spain, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New strategies for the construction and management of pond production systems for sustainable fish farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium of Freshwater Sciences (SEFS13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Newcaste upon Tyne, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental impacts of innovative sustainable agri-food value chains: rights, duties and potentialities of Life Cycle Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Östergren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFFoST International Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles stratégies de construction et de conduite de système de production en étang pour une pisciculture durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Tocqueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la recherche piscicole française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des méthodes de suivi environnemental pour la gestion intégrée de l'aquaculture en mer : un cadre théorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bouchemousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Béguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iroise Mathonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la recherche française piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessement of environmental Monitoring methods for Integrated Management of Aquaculture in open sea: A MASS BALANCE MODEL APPROACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Mathonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bouchemousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Rimini, Italy. 1 p., 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can a customised agricultural LCA tool respond to the needs of different user types? The case of MEANS-InOut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Auberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Malnoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nitschelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Conference on Life Cycle Assessment of Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du modèle Ecopath pour comprendre les relations trophiques en polyculture d'étang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Baizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Roucaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France. , 2019, 6èmes Journées de la Recherche Filière Piscicole</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiobjective feed formulation for pig: methodological approach and application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Garcia-Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Crolard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Teisseire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Davoudkhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Gand, Belgium. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 25, 2019, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repartition of Nitrogen and Phosphorus in Fishpond : use of the mass balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Intensification: a new paragon for sustainable aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, NA, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using customised agricultural LCA tools in research Using customised agricultural LCA tools in research. The case of cropping system modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Auberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nitschelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Malnoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayo van Der Werf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 29th annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatty acids and stable isotopes as tracers of food assimilation in fish-oyster-macroalgae integrated multitrophic aquaculture ponds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goncalo Villa de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Quental-Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Emilia Cunha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Aquaculture 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montpellier, France. 848 p., 2018, Abstract Book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMTA ecopath model methodology: focus on a pond polyculture system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Baizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Gamito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Aquaculture 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montpellier, France. 848 p., 2018, Abstract Book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental assessment of aquaponics: the lettuce point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Foucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Tocqueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Aquaculture 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montpellier, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensification écologique en aquaculture d'étangs Approche expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'animation scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aquaculture multi-trophique intégrée en étang: identification de la structure du réseau trophique à l'aide des isotopes stables du carbone et de l'azote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rennes, France. , 98 p., 2018, Journées d’animation scientifiques du département Phase - Recueil des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic and environmental performances of French dairy farms: analysis combining economic and environmental databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Conference on Life Cycle Assessment of Food 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bangkok, Thailand. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency and environmental performance of IMTA in marine and freshwater systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. D. Callier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Roque d'Orbcastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Dubrovnik, Croatia. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using carbon and nitrogen stable isotopes to test for trophic niche partitionning between carp (Cyprinus carpio) and roach (Rutilus rutilus) in semi-intensive versus extensive integrated multitrophic aquaculture ponds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Mortillaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Dubrovnik, Croatia. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet DIESEL, diminution de l’énergie en système laitier : état des lieux et voies d’amélioration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Vertès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental life cycle assessment of insect mass-rearing facilities: current challenges and future prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Thévenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Forteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International conference on life cycle assessment of food 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des performances environnementales de systèmes d’élevage de ruminants en milieu tropical selon l’espèce animale et les pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Boval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATOL et EOL : deux référentiels dans le domaine du phénotypage et des conditions d'élevage des poissons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Joret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France. </w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITAVI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, JRFP 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de nouvelles matières premières dans l'alimentation des poissons : protocole de suivi des impacts en condition d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Giroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gaumé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Tocquevile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Skiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France. , 2014, 4èmes Journées de la Recherche Filière Piscicole</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic and environmental impacts of improving growth rate and feed efficiency in fish farming depend on nitrogen and density limitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Komen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imke J.M. de Boer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vancouver, Canada. 2014, Proceedings, 10th World Congress of Genetics Applied to Livestock Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental impacts of genetic improvement in growth rate and feed conversion in fish farming under density and nitrogen limitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A.M. van Arendonk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Komen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Poelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on Life Cycle Assessment in the Agri-Food Sector (LCA Food 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, San Francisco, United States. 2014, Proceedings of the 9th International Conference on Life Cycle Assessment in the Agri-Food Sector</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined method for assessing ecological intensification in aquaculture systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jéhane Prudhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Blancheton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LCAFOOD2012, 8th International Conference on LCA in the Agri-Food Sector, Rennes, France, 2-4 October 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Saint-Malo (France), France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AN OPERATIONAL TOOL FOR ASSESSING SUSTAINABILITY OF FISH FARMING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndhia Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aqua2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Prague, Czech Republic. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A software and database platform for multi-criteria assessment of agri-food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Auberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayo van Der Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Haese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIII International Conference on Life Cycle Assessment in the Agri Food Sector (LCA Food 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Saint Malo, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment of integrated fish pond aquaculture of household farms in sub-Saharan Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Efole Ewoukem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mikolasek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayo van Der Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Conference on Life Cycle Assessment in the Agri Food Sector (LCA Food 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Saint-Malo, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An operational tool for assessing sustainability of fish farming : PISC’n’TOOL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndhia Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LCAFOOD 2012, 8th International Conference on LCA in the Agri-Food Sector</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Saint-Malo (France), France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de lignées divergentes de truite arc-en-ciel sur la teneur en lipides intramusculaires : morphologie, structure du muscle et texture de la chair au stade portion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Fauconneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières journées d'animation scientifique du Département PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Tours, pp.Inconnu, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental impact of Emamectine Benzoate (SLICEr) in a marine brown trout (Salmo trutta) farm in Brittany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lebris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beljean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. SETAC Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Lille, France. 1 p., 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of oral administration of probiotics on the resistance of rainbow trout Onchorhynchus mykiss, against Yersinia ruckeri, asymptomatic carriers and humoral immunce parameters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Quentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gatesoupe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium of Fish Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Turku, Finland. 1 p., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of ememectine benzoate against sea lice (Lepeophtheirus salmonis) in a sea trout (Salmo trutta) culture in Brittany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beljean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Congrès international de l'EAFP - European Association of Fish Pathologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Malte, Malta. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts et services issus des élevages européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Donnars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 191 p., 2019, Matière à Débattre et Décider, 978-2-7592-2704-4. </w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-2705-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide for implementing ecological intensification of aquaculture systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndhia Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 978-2-9547969-2-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions et recommandations pour la pisciculture de truites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Le Gouvello, R.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Bourbon, B.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Goupil, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Michel, G.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UICN - Union Internationale pour la Conservation de la Nature, 87 p., 2011, 978-2-8317-1401-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide méthodologique. Les Indicateurs de durabilité pour l'Aquaculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Gueneuc, T.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Tocqueville, A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Timsit, M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Michel, G.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CIPA, 95 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide to the co-construction of sustainable development indicators in aquaculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndhia Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Chia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">144 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment mobiliser la méthode analyse de cycle de vie pour éclairer les enjeux environnementaux des élevages ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Espagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandrine Espagnol, Coline Brame, Jean-Yves Dourmad. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques d’élevage et environnement Mesurer, évaluer, agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mealworm larvae production systems: management scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Macombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédi Romdhana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Mezdour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edible insects in sustainable food systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.277-301, 2018, 978-3-319-74010-2. </w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-74011-9_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecological Management in Fish Pond Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Wezel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexander Wezel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecological practices for sustainable agriculture: principles, applications, and making the transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Scientific, pp.355-394, 2017, 978-1-78634-305-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A critical panorama of methods used to assess food sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Donnars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketa Supkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Esnouf C., Russel M., Bricas N. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food System Sustainability. Insights from duALIne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, pp.198-232, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESTIMATION TEST OF GASEOUS EMISSIONS FROM FISHPONDS WITH CONTRASTED INPUTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Efole Ewoukem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mikolasek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emissions of gas and dust from livestock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP - Institut du Porc, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes d'évaluation, panorama critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Donnars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketa Supkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Russel M, Esnouf C, Bricas N. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une alimentation durable. Réflexion stratégique duALIne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of aquaculture system sustainability: a methodology and comparative approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Lazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndhia Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Chia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent advances in fish farms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04499767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les exigences de qualité et de durabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Fauconneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La truite arc-en-ciel. De la biologie à l'élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Synthèses, 978-2-7592-0875-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de bactéries de la classe des Bacilli pour la fabrication d'une composition pour la prévention du syndrome de compression des vertébrés chez les salmonidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gatesoupe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lebrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: FR2856597. 2003, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité ordinaire et agrosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Espagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etude des GIS Avenir élevages et Grandes cultures, 2024, 6 pages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTEGRATED MULTI-TROPHIC AQUACULTURE Perspectives for More Sustainable Seafood Aquaculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cătălin Platon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Metaxa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Slembrouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de l'analyse du cycle de vie à l'analyse environnementale des systèmes de pisciculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. AGROCAMPUS OUEST, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02810167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les interactions entre la pisciculture et l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Rennes 1, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02796667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId843"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -104,51 +104,203 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="7C9E5DDF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -185,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05489688v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Babin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Espagnol" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol104-art08-GB" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05333843v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Montmorillon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Bruant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.743302" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05493357v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Lima" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Aubin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagner Valenti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.743144" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05377064v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vergely" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhil Harchaoui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104527" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05553739v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lardoux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Forteau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Rzekec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Malno&#235;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-026-02613-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05024420v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Chary" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jaeger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrice M Jansen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.145414" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05049967v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koushik Roy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Bernas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radek Gebauer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Axel Tellbuscher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Nikl" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.742142" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05176373v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol104-art09" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05221713v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Le F&#233;on" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111929" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590313v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Vieux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tharrey" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.L. Peyraud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101182" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05476560v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-025-01018-5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05078618v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Nahon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menniti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kerherv&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Roucaute" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2025.102865" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455391v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purco Ralairison Ralien" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Corson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazi Kabir" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aff2.70161" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04705390v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Corraze" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gayet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Larroquet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Surget" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10454438.2024.2407122" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04765480v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2024013" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619088v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2024.107726" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04636029v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ougier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bach" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Loc&#8217;h" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Gascuel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.173842" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892658v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nahon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2024015" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04705714v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Yannou-Le Bris" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2024.100225" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04768103v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Zoli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rossi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Bacenetti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.122327" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04639960v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Besson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2024.142296" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04768112v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baldassare Fronte" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaeng.2024.102457" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644476v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecocq" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nellya Amoussou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Butruille" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Liarte" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12903" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04240319v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Slembrouck" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Caruso" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otong Zenal Arifin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2023.740181" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03847046v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan M.P. Martin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enola Gilles" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auberger" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Esculier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.135123" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231121v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Benezech" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imca Sampers" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2023.100141" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03979136v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Villa de Brito" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Quental-Ferreira" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2023.739292" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193855v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geneste" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Gazan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Darmon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109518" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206999v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maillot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2688-8319.12279" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092943v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Papadakis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Chatzitheodorou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109207" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04370913v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109824" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02974908v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Senga Kiess&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664763.2020.1830953" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763468v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mortillaro" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dabbadie" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andoniaina Raminoharisoa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Paradis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2022.738240" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03213806v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gac" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Sala&#252;n" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2021.100028" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192691v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sterenn Lucas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Irz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.126718" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03291115v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dubois" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13147779" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04576754v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Baizeau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gamito" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/aei00406" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03213785v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Thomas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pasquet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12677" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03411107v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam D Callier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Coves" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Simon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsaa238" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037472v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lapasin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.106558" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03029648v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boutrou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-020-00650-3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321454v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Foucard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tocqueville" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/4tqn-nx47" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02868890v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2020.735162" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930201v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Puillet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2020.00109" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02272209v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Abdou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah Romdhane" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-019-01651-5" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02895305v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abregal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2020.100333" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04576737v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Gamito" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Parejo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villy Christensen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/aei00375" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437650v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sadoul" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fiandrino" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cov&#232;s" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2019.734621" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390182v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Fiandrino" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Falguiere" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10499-019-00351-z" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795621v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Callier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syndhia Mathe" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12231" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263853v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andro" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104204" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154622v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2019.03.024" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014938v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaeng.2018.11.003" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02172389v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alexandre Willot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel A Salles" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2019.734260" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390191v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Macombe" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Maillard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/jiff2018.0047" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081883v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Th&#233;venot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maillard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.06.051" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352483v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.2.2591" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826724v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Guinde" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Sierra" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blazy" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2018.01.009" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824166v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fontaine" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Roque d'Orbcastel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-017-1403-y" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01962156v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nitschelm" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Parnaudeau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b03865" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065667v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Ben Rais Lasram" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-017-1339-2" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898002v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/56675" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01843594v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.08.067" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-60Z8BRV1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014943v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2018021" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898000v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Rivera Garcia" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Maillard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lynda Hassouna" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.09.054" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571122v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2017.01.019" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5MJ8BVC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628896v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobo Chen" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-016-1201-y" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606037v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.J.M. de Boer" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.M. van Arendonk" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0173131" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629177v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus V. Medeiros" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio F. M. Camargo" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.04.059" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01561013v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. E. Ewoukem" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mikolasek" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Eyango" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pouomogne" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14735903.2016.1211243" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524317v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rey-Valette" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouardo Chia" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fontaine" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00083" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396249v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617738v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lairez" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Feschet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Botreau" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461081v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Komen" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poelman" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2015.12.084" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472550v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2015.09.138" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46926G27-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637880v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2016.04.030" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209001v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Samson" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2014.09.021" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222768v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivonne Acosta-Alba" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cariou" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haffray" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Quittet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167147v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cariou" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884976v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167158v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. O. Santos" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. C. Valenti" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F. M. Camargo" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2015.03.006" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795470v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#232;le Baruthio" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rattanawan Mungkung" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lazard" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2014.09.019" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167160v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Avadi" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pelletier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ralite" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2014.08.001" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QMGBCXDF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218280v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209229v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syndhia Math&#233;" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504509.2014.964350" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194061v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2014-8266" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209152v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri Heru Prihadi" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Slernbrouck" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2013.05.029" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KGSH7FW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209133v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Arroyo" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Auvergne" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Dubois" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lavigne" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2013.06.051" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209129v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart-Monziols" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;hane Prudhomme" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Blancheton" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2013.01.031" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-45P54HJ4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019139v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Le Boucher" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209153v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thevenot" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tillard" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vayssieres" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2013.05.027" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KMW1ZF4T-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209170v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/pavsnnr20138011" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209166v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Haese" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/yywe-nq98" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209169v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Dubois" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Brachet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00840495v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mikolasek" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2011.11.039" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1C8MKCH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209119v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claver Kanyarushoki" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envdev.2012.03.019" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7CB36TVQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209103v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209095v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaeng.2011.10.001" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06JV3RFX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00840411v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guilpart" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Caquet" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marle" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2012.04.019" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZPS8BHL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000759v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Duchaud" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/kpzc-yx71" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189570v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duteurtre" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Alexandre" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460925v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Boissy" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljalil Drissi" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Bell" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2011.08.033" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9SCS127R-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460934v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadasivam Kaushik" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2011008" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460896v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2010018" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460888v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Roque D&#8217;orbcastel" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaeng.2008.12.002" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460860v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2009.0287" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460879v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Papatryphon" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chatzifotis" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2008.08.008" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JF1K5XWK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460889v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2009.0297" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460901v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668597v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lef&#232;vre" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Aup&#233;rin" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2008.07.017" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S8SV67MW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460835v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roque d'Orbcastel" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Blancheton" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boujard" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Moutounet" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.10.053" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662734v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fauconneau" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.02.047" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLHX4NRD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661526v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Louis" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2007-312-018" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460822v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Petit" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.M. Morvan" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2006.09.008" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460824v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460803v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Claireaux" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Mckenzie" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gaylene Genge" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chatelier" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.01587" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683384v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2004.12.014" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4KMNT1X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672564v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gatesoupe" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lebrun" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2109.2005.01280.x" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460819v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cl&#233;ment" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460810v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Quentel" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678166v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Kacem" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Meunier" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2004-281s-004" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691933v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mercier" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Claireaux" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698928v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Goardon" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Qu&#233;meneur" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Thomas" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:1998006" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696993v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rouger" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Breton" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fostier" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:1998020" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05224437v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05106856v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05224465v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05321971v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05418804v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05224450v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05143864v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05109345v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214292v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Malnoe" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693299v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bouchemousse" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iroise Mathonnet" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Jacquemin" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Michel" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04696695v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214315v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04808984v2" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hilaire" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04629992v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04694316v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04753573v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708699v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04582525v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Robin" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Pannard" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coudreuse" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708643v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillet" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Latourre" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04745286v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04696722v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purco Ralaiarison Ralien" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725185v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197301v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04243684v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139037v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sabel Laithier" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Dupont" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885386v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887249v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797414v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797437v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Conti" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04138946v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Toqueville" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224696v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04115962v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884250v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Terrier" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04115972v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04115945v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03850970v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Niderkorn" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885431v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03888580v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03309044v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Prihadi" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Widiyati" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hermawan" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Permana" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Radona" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/521/1/012003" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219808v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Favalier" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Metaxa" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#259;t&#259;lin Platon" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219814v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Willot" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317168v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ledore" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schaeffer" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04939152v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Beuret" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cadoret" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chlous" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887287v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887320v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501425v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887367v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220497v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Feirreira" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03528341v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03888482v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497715v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cloatre" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ciolek" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Colomb" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887195v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014939v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Biard" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grasselly" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221166v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221140v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014940v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Chanel" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221169v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gillet" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887108v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826826v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154722v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796737v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imke J.M. de Boer" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284238v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146891v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430442v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050667v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739990v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Raimbert" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461082v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Komen" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van Arendonk" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461084v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739850v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legendre" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461083v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194132v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Bruant" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050572v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461087v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461128v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050854v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rey-Valette H." TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Math&#233; S." TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legendre M." TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050870v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chary K." TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461086v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209167v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745982v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Joret" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209236v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boval" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Mahieu" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Naves" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209235v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Blancheton" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209155v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dubois" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461126v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209232v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000950v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000630v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric C. Pincent" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Servan" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Cariou" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461125v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191204v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pincent" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Servan" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019438v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208844v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146756v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehane Prudhomme" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729499v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Efole Ewoukem" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minette Tomedi Eyango" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757420v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Simon" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756697v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460873v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lazard" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194316v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Paillat" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823313v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tocqueville" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Haury" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Snoussi" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Amrouche" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460808v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757568v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756631v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Houis" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jalabert" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.07.079" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7NFB2NHL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755668v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764339v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Joel Gatesoupe" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quentel" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762988v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Forraz" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460826v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460815v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Basset-Mens" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leterme" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763595v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763829v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lamour" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abiven" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460816v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paboeuf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762917v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meunier" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825808v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761606v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aegerter" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764242v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernez" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761911v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Andr&#233;" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Yven" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672440v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnet" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chevassus" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762735v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828373v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839527v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767193v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768275v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768794v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304694v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire van Cuyck" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Basuyau" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05312293v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Rzek&#281;&#263;" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04753585v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04745288v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721232v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04150723v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Girard" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04114144v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03866705v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin &#214;stergren" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885325v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan B&#233;guin" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884537v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mathonnet" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bris" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837092v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Galland" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837067v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179539v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306201v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Crolard" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Teisseire" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Davoudkhani" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497714v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937093v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913015v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898001v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913008v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goncalo Villa de Brito" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Emilia Cunha" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03886774v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901324v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901342v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nahon" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901344v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefebvre" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Callier" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743552v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robin" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154730v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461117v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mathieu" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194152v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461085v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209189v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Giroux" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaum&#233;" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tocquevile" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193842v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Gac" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atol-ontology.com/index.php/" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746615v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146628v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Merle" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146685v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146741v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209087v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826061v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831418v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lebris" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barnaud" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guichard" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beljean" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833003v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baud" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828271v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barnaud" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Bris" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441512v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donnars" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/115/9782759227051/impacts-et-services-issus-des-elevages-europeens" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-2705-1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812760v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809689v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Le Gouvello, R." TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Bourbon, B." TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Goupil, S." TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Michel, G." TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824831v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Gueneuc, T." TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Tocqueville, A." TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Timsit, M." TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460903v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219937v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608030v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Romdhana" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Mezdour" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-74011-9_17" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03672954v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wezel" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00841662v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marketa Supkova" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dorin" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461133v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461068v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499767v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lazard" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205010v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/index.html" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833790v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lebrun" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086026v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04540924v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216357v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465927v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04921993v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675719v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'H" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Knapen" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899978v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02920048v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608700v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Batka" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Beldame" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595470v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatellier" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209217v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193691v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799411v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02810167v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02796667v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04630035v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146599v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a4bc5c71554c8142fa6d5b74b28ed40a3bfc225b;origin=https://hal.archives-ouvertes.fr/hal-04146599;visit=swh:1:snp:7e87f1d373ef813d2d014e506d5e4fd7fefbdad5;anchor=swh:1:rel:7133233669a59300ccf7e0a9d3e4c680c575af34;path=/" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810338v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bail" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joel-aubin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4081-5426" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/109087232" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cape-na.fr/wp-content/uploads/2026/03/Presentation-AQUASEQ-AQUAMAT.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ird.fr/cambodge/recherche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.simtap.eu/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepure.hub.inrae.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05493357v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Lima" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Aubin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagner Valenti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.743144" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05333843v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Montmorillon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Bruant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.743302" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05377064v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vergely" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhil Harchaoui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104527" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05594196v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Babin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Espagnol" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sae2.70152" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05553739v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lardoux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Forteau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Rzekec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Malno&#235;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-026-02613-4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05489688v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol104-art08-GB" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05476560v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-025-01018-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05049967v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koushik Roy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Bernas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radek Gebauer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Axel Tellbuscher" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Nikl" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.742142" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05176373v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol104-art09" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05221713v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Le F&#233;on" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111929" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590313v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Vieux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tharrey" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.L. Peyraud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101182" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05078618v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Nahon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jaeger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menniti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kerherv&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Roucaute" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2025.102865" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455391v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purco Ralairison Ralien" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Corson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazi Kabir" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aff2.70161" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04705390v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Corraze" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gayet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Larroquet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Surget" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10454438.2024.2407122" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05024420v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Chary" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrice M Jansen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.145414" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892658v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nahon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2024015" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04705714v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Yannou-Le Bris" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2024.100225" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04768103v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Zoli" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rossi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Bacenetti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.122327" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619088v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2024.107726" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04636029v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ougier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bach" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Loc&#8217;h" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Gascuel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.173842" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04639960v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Besson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2024.142296" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04768112v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baldassare Fronte" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaeng.2024.102457" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644476v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecocq" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nellya Amoussou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Butruille" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Liarte" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12903" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04240319v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Slembrouck" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Caruso" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otong Zenal Arifin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2023.740181" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04765480v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2024013" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03979136v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Villa de Brito" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Quental-Ferreira" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2023.739292" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03847046v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan M.P. Martin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enola Gilles" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auberger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Esculier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.135123" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231121v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Benezech" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imca Sampers" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2023.100141" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206999v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maillot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2688-8319.12279" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193855v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geneste" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Gazan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Darmon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109518" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092943v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Papadakis" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Chatzitheodorou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109207" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04370913v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109824" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02974908v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Senga Kiess&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664763.2020.1830953" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763468v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mortillaro" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dabbadie" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andoniaina Raminoharisoa" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Paradis" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2022.738240" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192691v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sterenn Lucas" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Irz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.126718" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03291115v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dubois" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13147779" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04576754v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Baizeau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gamito" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/aei00406" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03213785v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Thomas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pasquet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12677" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03411107v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam D Callier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Coves" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Simon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsaa238" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03213806v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gac" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Sala&#252;n" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2021.100028" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930201v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Puillet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2020.00109" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321454v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Foucard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tocqueville" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/4tqn-nx47" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02868890v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2020.735162" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02272209v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Abdou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah Romdhane" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-019-01651-5" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03029648v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boutrou" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-020-00650-3" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037472v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lapasin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.106558" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02895305v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abregal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2020.100333" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04576737v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Gamito" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Parejo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villy Christensen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/aei00375" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437650v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sadoul" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Fiandrino" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cov&#232;s" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2019.734621" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795621v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Callier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syndhia Mathe" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12231" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263853v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andro" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104204" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154622v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2019.03.024" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014938v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaeng.2018.11.003" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390182v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Falguiere" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10499-019-00351-z" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390191v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Macombe" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Maillard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/jiff2018.0047" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02172389v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alexandre Willot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel A Salles" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2019.734260" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081883v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Th&#233;venot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maillard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.06.051" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352483v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.2.2591" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898002v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/56675" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824166v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fontaine" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Roque d'Orbcastel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-017-1403-y" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065667v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Ben Rais Lasram" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-017-1339-2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01962156v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nitschelm" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Parnaudeau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b03865" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01843594v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.08.067" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-60Z8BRV1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014943v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2018021" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826724v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Guinde" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Sierra" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blazy" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2018.01.009" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628896v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobo Chen" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-016-1201-y" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629177v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus V. Medeiros" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio F. M. Camargo" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.04.059" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606037v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.J.M. de Boer" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.M. van Arendonk" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0173131" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524317v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rey-Valette" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouardo Chia" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fontaine" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00083" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01561013v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. E. Ewoukem" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mikolasek" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Eyango" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pouomogne" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14735903.2016.1211243" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396249v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617738v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lairez" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Feschet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Botreau" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898000v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Rivera Garcia" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Maillard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lynda Hassouna" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.09.054" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571122v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2017.01.019" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5MJ8BVC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637880v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2016.04.030" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472550v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2015.09.138" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46926G27-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461081v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Komen" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poelman" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2015.12.084" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167147v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivonne Acosta-Alba" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cariou" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haffray" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Quittet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884976v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167158v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. O. Santos" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. C. Valenti" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F. M. Camargo" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2015.03.006" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222768v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cariou" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795470v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#232;le Baruthio" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rattanawan Mungkung" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lazard" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2014.09.019" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167160v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Avadi" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pelletier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ralite" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2014.08.001" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QMGBCXDF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209001v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Samson" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2014.09.021" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209229v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syndhia Math&#233;" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504509.2014.964350" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194061v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2014-8266" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218280v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209129v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart-Monziols" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;hane Prudhomme" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Blancheton" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2013.01.031" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-45P54HJ4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019139v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Le Boucher" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209153v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thevenot" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tillard" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vayssieres" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2013.05.027" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KMW1ZF4T-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209133v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Arroyo" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Auvergne" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Dubois" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lavigne" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2013.06.051" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209170v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/pavsnnr20138011" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209166v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Haese" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/yywe-nq98" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209169v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Dubois" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Brachet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209152v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri Heru Prihadi" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Slernbrouck" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2013.05.029" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KGSH7FW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209119v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claver Kanyarushoki" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envdev.2012.03.019" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7CB36TVQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209103v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209095v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaeng.2011.10.001" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06JV3RFX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00840411v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guilpart" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Caquet" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marle" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2012.04.019" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZPS8BHL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00840495v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mikolasek" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2011.11.039" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1C8MKCH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000759v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Duchaud" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/kpzc-yx71" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189570v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duteurtre" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Alexandre" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460925v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Boissy" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljalil Drissi" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Bell" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2011.08.033" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9SCS127R-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460934v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadasivam Kaushik" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2011008" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460896v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2010018" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460889v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2009.0297" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460901v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460888v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Roque D&#8217;orbcastel" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaeng.2008.12.002" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460860v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2009.0287" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460879v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Papatryphon" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chatzifotis" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2008.08.008" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JF1K5XWK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460835v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roque d'Orbcastel" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Blancheton" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boujard" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Moutounet" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.10.053" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668597v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lef&#232;vre" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Aup&#233;rin" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2008.07.017" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S8SV67MW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662734v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fauconneau" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.02.047" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLHX4NRD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661526v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Louis" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2007-312-018" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460822v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Petit" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.M. Morvan" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2006.09.008" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460803v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Claireaux" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Mckenzie" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gaylene Genge" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chatelier" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.01587" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683384v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2004.12.014" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4KMNT1X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672564v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gatesoupe" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lebrun" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2109.2005.01280.x" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460819v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cl&#233;ment" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460810v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Quentel" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460824v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678166v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Kacem" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Meunier" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2004-281s-004" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691933v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mercier" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Claireaux" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696993v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rouger" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Breton" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fostier" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:1998020" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698928v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Goardon" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Qu&#233;meneur" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Thomas" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:1998006" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05224465v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05321971v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05418804v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05224450v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05143864v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05224437v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05106856v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04629992v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04694316v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04753573v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708699v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04582525v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Robin" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Pannard" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coudreuse" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693299v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bouchemousse" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iroise Mathonnet" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Jacquemin" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Michel" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214315v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04696695v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04808984v2" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hilaire" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708643v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillet" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Latourre" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04745286v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04696722v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purco Ralaiarison Ralien" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214292v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Malnoe" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05109345v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04243684v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197301v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725185v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04138946v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Toqueville" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224696v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04115962v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Conti" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887249v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797414v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Dupont" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797437v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884250v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Terrier" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04115945v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04115972v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03850970v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Niderkorn" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139037v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sabel Laithier" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885386v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03888580v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885431v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03309044v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Prihadi" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Widiyati" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hermawan" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Permana" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Radona" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/521/1/012003" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219808v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Favalier" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Metaxa" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#259;t&#259;lin Platon" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219814v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Willot" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887287v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887320v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04939152v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Beuret" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cadoret" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chlous" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501425v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887367v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03528341v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03888482v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220497v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Feirreira" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317168v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ledore" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schaeffer" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887195v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497715v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cloatre" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ciolek" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Colomb" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014939v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Biard" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grasselly" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221166v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221140v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887108v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221169v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gillet" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826826v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014940v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Chanel" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146891v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284238v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796737v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imke J.M. de Boer" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430442v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154722v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739850v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legendre" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461083v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194132v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Bruant" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739990v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Raimbert" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461082v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Komen" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van Arendonk" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461084v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050572v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050667v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461128v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050854v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rey-Valette H." TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Math&#233; S." TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legendre M." TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461087v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050870v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chary K." TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461086v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461126v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209235v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Blancheton" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209155v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dubois" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209232v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745982v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Joret" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209167v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209236v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boval" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Mahieu" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Naves" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191204v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pincent" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Servan" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000950v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000630v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric C. Pincent" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Servan" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Cariou" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461125v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208844v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019438v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146756v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehane Prudhomme" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757420v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Simon" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729499v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Efole Ewoukem" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minette Tomedi Eyango" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756697v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460873v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lazard" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194316v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Paillat" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460808v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756631v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Houis" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jalabert" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.07.079" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7NFB2NHL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757568v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823313v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tocqueville" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Haury" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Snoussi" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Amrouche" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755668v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460826v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460815v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Basset-Mens" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leterme" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763595v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quentel" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Forraz" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762988v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763829v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lamour" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abiven" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764339v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Joel Gatesoupe" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460816v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paboeuf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764242v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernez" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meunier" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761606v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aegerter" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761911v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Andr&#233;" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Yven" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825808v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762917v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672440v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnet" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chevassus" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762735v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828373v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839527v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768275v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767193v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768794v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304694v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire van Cuyck" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Basuyau" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05312293v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Rzek&#281;&#263;" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04745288v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721232v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04753585v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04150723v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Girard" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03866705v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin &#214;stergren" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04114144v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885325v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan B&#233;guin" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884537v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mathonnet" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bris" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837092v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Galland" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179539v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306201v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Crolard" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Teisseire" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Davoudkhani" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497714v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837067v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913008v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goncalo Villa de Brito" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Emilia Cunha" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913015v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898001v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03886774v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901324v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937093v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901344v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefebvre" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Callier" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901342v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nahon" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743552v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robin" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154730v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461117v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mathieu" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193842v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Gac" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atol-ontology.com/index.php/" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209189v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Giroux" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaum&#233;" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tocquevile" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461085v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194152v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146685v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146741v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Merle" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209087v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746615v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146628v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826061v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831418v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lebris" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barnaud" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guichard" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beljean" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833003v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baud" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828271v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barnaud" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Bris" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441512v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donnars" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/115/9782759227051/impacts-et-services-issus-des-elevages-europeens" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-2705-1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812760v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809689v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Le Gouvello, R." TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Bourbon, B." TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Goupil, S." TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Michel, G." TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824831v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Gueneuc, T." TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Tocqueville, A." TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Timsit, M." TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460903v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219937v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608030v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Romdhana" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Mezdour" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-74011-9_17" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03672954v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wezel" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00841662v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marketa Supkova" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dorin" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461133v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461068v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499767v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lazard" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205010v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/index.html" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833790v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lebrun" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086026v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04540924v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02810167v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02796667v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>