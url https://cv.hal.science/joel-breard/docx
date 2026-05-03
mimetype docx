--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -66,6041 +66,6175 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (49)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (50)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Wetting of Molten Polymers on Cellulosic Substrates: Model Prediction for Total and Partial Wetting</w:t>
+                <w:t xml:space="preserve">Bio-based and biodegradable polymers for composites: Sustainability, challenges, and future perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
+                <w:t xml:space="preserve">Bernard Miranda Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Duchemin</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Jouenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moussa Gomina</w:t>
+                <w:t xml:space="preserve">Simon Begrem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Bréard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patricia Jouannot-Chesney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ridha Mosrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmats.2020.00143⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (6), pp.119306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jece.2025.119306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02884862v1</w:t>
+                <w:t xml:space="preserve">hal-05603581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slip transition in dynamic wetting for a generalized Navier boundary condition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic Wetting of Molten Polymers on Cellulosic Substrates: Model Prediction for Total and Partial Wetting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Cellier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Duchemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Gomina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2020.09.015⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (143), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmats.2020.00143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03096399v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of mechanical properties of flax fibres for composite reinforcement. A review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Slip transition in dynamic wetting for a generalized Navier boundary condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Rougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Gomina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Baley</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Peter Davies</w:t>
+                <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2019.111984⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 583, pp.448-458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2020.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392721v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03096399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific features of flax fibres used to manufacture composite materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Variability of mechanical properties of flax fibres for composite reinforcement. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Gomina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Breard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Davies</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12289-018-1455-y⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 145, pp.111984. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2019.111984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-02015952v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature effect on dynamic wetting of cellulosic substrates by molten polymers for composite processing</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Specific features of flax fibres used to manufacture composite materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Gomina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bourmaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Drapier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2018.08.031⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (6), pp.1023-1052. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-018-1455-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01930601v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-02015952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choice between film or powder of PA11 for processing flax fiber-reinforced composites</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Bréard</w:t>
+                <w:t xml:space="preserve">Temperature effect on dynamic wetting of cellulosic substrates by molten polymers for composite processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Duchemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Gomina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 114, pp.307-315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2018.08.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/RCMA.26.435-449⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02184741v1</w:t>
+                <w:t xml:space="preserve">hal-01930601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dependence of the Reinforcement Anisotropy on a Three Dimensional Resin Flow Observed by X-Ray Radioscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Breard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Saouab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bouquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Reinforced Plastics and Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 18 (9), pp.814-826</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01942901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concentration driven cocrystallisation and percolation in all-cellulose nanocomposites</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Choice between film or powder of PA11 for processing flax fiber-reinforced composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Peixinho</w:t>
+                <w:t xml:space="preserve">F. Destaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Bréard</w:t>
+                <w:t xml:space="preserve">Patricia Jouannot-Chesney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Cathala</w:t>
+                <w:t xml:space="preserve">M. Gomina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Leroy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Bréard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellulose</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 23 (1), pp.529 - 543. </w:t>
+              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (3-4), pp.435-449. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10570-015-0805-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/RCMA.26.435-449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01528950v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic saturation curve measurement in liquid composite molding by heat transfer analysis</w:t>
+                <w:t xml:space="preserve">Concentration driven cocrystallisation and percolation in all-cellulose nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Villiere</w:t>
+                <w:t xml:space="preserve">Denis Lourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Guéroult</w:t>
+                <w:t xml:space="preserve">Jorge Peixinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Sobotka</w:t>
+                <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Boyard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joel Breard</w:t>
+                <w:t xml:space="preserve">Éric Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 69, pp.255 - 265. </w:t>
+              <w:t xml:space="preserve">Cellulose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (1), pp.529 - 543. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2014.11.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10570-015-0805-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01938745v1</w:t>
+                <w:t xml:space="preserve">hal-01528950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulation of Bubble Formation and Transport in Cross-Flowing Streams</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic saturation curve measurement in liquid composite molding by heat transfer analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Villiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanneck Wielhorski</w:t>
+                <w:t xml:space="preserve">Sebastien Guéroult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Ben Abdelwahed</w:t>
+                <w:t xml:space="preserve">Vincent Sobotka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Arquis</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Boyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Breard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Computational Multiphase Flows</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 69, pp.255 - 265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2014.11.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1260/1757-482X.6.3.299⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01943216v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the hygrothermal environment on the mechanical properties of flax fibres</w:t>
+                <w:t xml:space="preserve">Numerical Simulation of Bubble Formation and Transport in Cross-Flowing Streams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Thuault</w:t>
+                <w:t xml:space="preserve">Yanneck Wielhorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Eve</w:t>
+                <w:t xml:space="preserve">Amine Ben Abdelwahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Blond</w:t>
+                <w:t xml:space="preserve">Eric Arquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Bréard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M Gomina</w:t>
+                <w:t xml:space="preserve">Stéphane Glockner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0021998313490217⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Computational Multiphase Flows</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (3), pp.299--312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1260/1757-482X.6.3.299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01943217v1</w:t>
+                <w:t xml:space="preserve">hal-01943216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bubble formation and transport in T-junction for application to Liquid Composite Molding: Wetting effect</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of the hygrothermal environment on the mechanical properties of flax fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Thuault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Amine Ben Abdelwahed</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yanneck Wielhorski</w:t>
+                <w:t xml:space="preserve">S Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bizet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joël Bréard</w:t>
+                <w:t xml:space="preserve">D Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Bréard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Gomina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 48 (1), pp.37--48. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0021998312467553⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 48 (14), pp.1699--1707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0021998313490217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01943215v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage to flax fibre slivers under monotonic uniaxial tensile loading</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Bubble formation and transport in T-junction for application to Liquid Composite Molding: Wetting effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Ben Abdelwahed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanneck Wielhorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bréard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Moussa Gomina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2014.04.024⟩</w:t>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 48 (1), pp.37--48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0021998312467553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01943212v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous measurement of fiber reinforcement permeability in the thickness direction: Experimental technique and validation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Damage to flax fibre slivers under monotonic uniaxial tensile loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tariq Ouahbi</w:t>
+                <w:t xml:space="preserve">Antoine Barbulée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chung Hae Park</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Jean-Paul Jernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelghani Saouab</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Gomina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 64, pp.107--114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2014.04.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00772661v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscopic scale analyses of textile composite reinforcement compaction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Continuous measurement of fiber reinforcement permeability in the thickness direction: Experimental technique and validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Vidal-Sallé</w:t>
+                <w:t xml:space="preserve">P. Ouagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Boisse</w:t>
+                <w:t xml:space="preserve">Tariq Ouahbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.H. Park</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Chung Hae Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bréard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Saouab</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 44 (1), pp.231-241. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, 45 (1), pp.609-618</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00785596v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00772661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interrelation Between the Variety and the Mechanical Properties of Flax Fibres</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesoscopic scale analyses of textile composite reinforcement compaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q.T. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Thuault</w:t>
+                <w:t xml:space="preserve">Emmanuelle Vidal-Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Eve</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.H. Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Saouab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of biobased materials and bioenergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1166/jbmb.2013.1396⟩</w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 44 (1), pp.231-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2012.05.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02473813v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00785596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical Approach of Bubble Entrapment Through Interconnected Pores: Supplying Principle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanneck Wielhorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Ben Abdelwahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transport in Porous Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 96 (1), pp.105-116. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11242-012-0076-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02166897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of bubbles formed in a cylindrical T-shaped junction device</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bizet</w:t>
+                <w:t xml:space="preserve">Interrelation Between the Variety and the Mechanical Properties of Flax Fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Thuault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Bréard</w:t>
+                <w:t xml:space="preserve">Patricia Jouannot-Chesney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Breard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gomina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2012.04.025⟩</w:t>
+              <w:t xml:space="preserve">Journal of biobased materials and bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (5), pp.609-618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/jbmb.2013.1396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02363673v1</w:t>
+                <w:t xml:space="preserve">hal-02473813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecomatériaux : les matériaux passent au vert</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">V. Verney</w:t>
+                <w:t xml:space="preserve">Characterisation of bubbles formed in a cylindrical T-shaped junction device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Ben Abdelwahed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanneck Wielhorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 100 (5), pp.367 - 368. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 76, pp.206-215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/mattech/2012051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2012.04.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01841890v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wetting effect on bubble shapes formed in a cylindrical T-junction</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Joël Bréard</w:t>
+                <w:t xml:space="preserve">Ecomatériaux : les matériaux passent au vert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Breard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Massardier-Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Verney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 100 (5), pp.367 - 368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mattech/2012051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2012.08.008⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02363675v1</w:t>
+                <w:t xml:space="preserve">hal-01841890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra/inter-ply shear behaviors of continuous fiber reinforced thermoplastic composites in thermoforming processes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Wetting effect on bubble shapes formed in a cylindrical T-junction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanneck Wielhorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Ben Abdelwahed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2011.01.002⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 84, pp.100-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2012.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00938549v1</w:t>
+                <w:t xml:space="preserve">hal-02363675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement en cisaillement de materiaux composites carbone/pps et carbone/peek sous haute temperature</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Intra/inter-ply shear behaviors of continuous fiber reinforced thermoplastic composites in thermoforming processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qianqian Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chung Hae Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Saouab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bréard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 93 (7), pp.1692-1703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2011.01.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938548v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and simulation of voids and saturation in liquid composite molding processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Saouab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Woo Il Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 42 (6), pp.658-668</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01942602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination of the permeability of textiles: A benchmark exercise</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joël Bréard</w:t>
+                <w:t xml:space="preserve">Comportement en cisaillement de materiaux composites carbone/pps et carbone/peek sous haute temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Mabrouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Saouab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21, pp.105-117</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01006842v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of numerical simulation of woven reinforcement forming at mesoscale: Influence of transverse compression on the global response</w:t>
+                <w:t xml:space="preserve">Experimental determination of the permeability of textiles: A benchmark exercise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Vidal-Sallé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Q.T. Nguyen</w:t>
+                <w:t xml:space="preserve">René Arbter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Charmetant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Bréard</w:t>
+                <w:t xml:space="preserve">Jean-Marc Béraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Maire</w:t>
+                <w:t xml:space="preserve">Christophe Binetruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 3 (SUPPL. 1), pp.699-702. </w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 42 (9), pp.1157-1168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12289-010-0866-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2011.04.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01813940v1</w:t>
+                <w:t xml:space="preserve">hal-01006842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous transverse permeability of fibrous media.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Use of numerical simulation of woven reinforcement forming at mesoscale: Influence of transverse compression on the global response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vidal-Sallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q.T. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Charmetant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bréard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3 (SUPPL. 1), pp.699-702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-010-0866-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00655500v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01813940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydro-Mechanical Loading and Compressibility of Fibrous Media for Resin Infusion Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ouagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Breard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tariq Ouahbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Saouab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.H. Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 3, pp.S1287-S1294. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12289-009-0671-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00655503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the film stacking processing parameters for PLLA/flax fibre biocomposites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Continuous transverse permeability of fibrous media.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ouagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Joël Bréard</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Breard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 41, pp.22-28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00655529v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00655500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Woven thermoplastic composite forming simulation with solid-shell element method</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Analysis of the film stacking processing parameters for PLLA/flax fibre biocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ouagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Simulation and Multidisciplinary Design Optimization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 44 (10), pp.1201-1215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0021998309349019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935544v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00655529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of an Agatha flax fibre location in a stem on its mechanical, chemical and morphological properties</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Woven thermoplastic composite forming simulation with solid-shell element method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qq Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Saouab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bréard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 69 (9), pp.1399-1403</w:t>
+              <w:t xml:space="preserve">International Journal for Simulation and Multidisciplinary Design Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3, pp.337 - 341</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00404015v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Finite Element Method for the Forming Simulation of the Reinforcements of Thermoplastic Composite</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of an Agatha flax fibre location in a stem on its mechanical, chemical and morphological properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Park</w:t>
+                <w:t xml:space="preserve">K. Charlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Jernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gomina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bréard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 69 (9), pp.1399-1403</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01942767v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00404015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated optimisation for the weight, the structural performance and the cost of composite structures</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Woo Suck Han</w:t>
+                <w:t xml:space="preserve">A Finite Element Method for the Forming Simulation of the Reinforcements of Thermoplastic Composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Vautrin</w:t>
+                <w:t xml:space="preserve">P. Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hamila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Saouab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2 (S1), pp.213-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-009-0655-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01942813v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated optimization for weight, Performance and cost of composite structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">An integrated optimisation for the weight, the structural performance and the cost of composite structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Saouab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Woo Suck Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vautrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 69 (7-8), pp.1101-1107. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2009, 69 (7-8), pp.1101-1107</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00293750v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préformes en mats de fibres de lin : perméabilité transversale et constante de Kozeny.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrated optimization for weight, Performance and cost of composite structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chung Hae Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Saouab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bréard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bizet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Breard</w:t>
+                <w:t xml:space="preserve">Woo Suck Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Baley</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.P. Jernot</w:t>
+                <w:t xml:space="preserve">Alain Vautrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 69 (7-8), pp.1101-1107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2009.02.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00494865v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00293750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des couplages hydromécaniques sur renfort à base de fibres de lin. Application aux procédés d'infusion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ouagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Breard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Baley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 18 (2), pp.191-196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00494910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydromechanical loading and compressibility of fibrous reinforcements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abdelghani Saouab</w:t>
+                <w:t xml:space="preserve">Préformes en mats de fibres de lin : perméabilité transversale et constante de Kozeny.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ouagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Breard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Jernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 18 (2), pp.197-202</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00655505v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00494865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unified saturation and micro-macro voids method in Liquid Composite Molding</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hydromechanical loading and compressibility of fibrous reinforcements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ouagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bréard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tariq Ouahbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chung Hae Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Saouab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 1 (S1), pp.937-940</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 1 (S1), pp.933-936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-008-0250-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01942820v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00655505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of hydro-mechanical coupling in infusion processes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Chatel</w:t>
+                <w:t xml:space="preserve">Unified saturation and micro-macro voids method in Liquid Composite Molding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Breard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Saouab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1 (S1), pp.937-940</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00655527v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics of Hermès flax fibres as a function of their location in the stem and properties of the derived unidirectional composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Charlet</w:t>
+                <w:t xml:space="preserve">Modelling of hydro-mechanical coupling in infusion processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tariq Ouahbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Saouab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Baley</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joël Bréard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ouagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 38 (8), pp.1912-1921</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 38, pp.1646-1654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2007.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00399311v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00655527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des propriétés de composites mat de verre/polyester et lin/polyester pour faisabilité par procédé RTM.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characteristics of Hermès flax fibres as a function of their location in the stem and properties of the derived unidirectional composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Charlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Jernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gomina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 16 (1), pp.101-113</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 38 (8), pp.1912-1921</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00494662v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00399311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical Modeling of CRTM and RTM Processes. Part II: Applications to the Analysis of the Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Saouab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Forming Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 9 (3), pp.345-364</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01942864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical Modeling of CRTM and RTM Processes. Part I: General Mathematical Development</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joël Bréard</w:t>
+                <w:t xml:space="preserve">Comparaison des propriétés de composites mat de verre/polyester et lin/polyester pour faisabilité par procédé RTM.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Breard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Montrelay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Forming Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 9 (3), pp.309-344</w:t>
+              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 16 (1), pp.101-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01942878v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00494662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SERIAL SECTIONS THROUGH A CONTINUOUS FIBER-REINFORCED POLYMER COMPOSITE</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Analytical Modeling of CRTM and RTM Processes. Part I: General Mathematical Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Saouab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bréard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Moussa Gomina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image Analysis &amp; Stereology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Forming Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 9 (3), pp.309-344</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02863523v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled compression RTM and composite layup optimization</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">SERIAL SECTIONS THROUGH A CONTINUOUS FIBER-REINFORCED POLYMER COMPOSITE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bréard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Jernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Gomina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0266-3538(03)00195-7⟩</w:t>
+              <w:t xml:space="preserve">Image Analysis &amp; Stereology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 23 (3), pp.167-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5566/ias.v23.p167-176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">emse-00686920v1</w:t>
+                <w:t xml:space="preserve">hal-02863523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of void formation in LCM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Coupled compression RTM and composite layup optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Le Riche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Saouab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bréard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guy Bouquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Volume 63 (Issue 15), pp.Pages 2277-2287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0266-3538(03)00195-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01942929v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00686920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage procédé-propriétés : étude d'une plaque composite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Numerical simulation of void formation in LCM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bréard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Saouab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joël Bréard</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bouquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 34 (6), pp.517-523</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">emse-00686944v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Original use of electrical conductivity for void detection due to injection conditions of composite materials</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Couplage procédé-propriétés : étude d'une plaque composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Saouab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Le Riche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bréard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guy Bouquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, VOL 12/3, pp.515-529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rcma.12.515-529⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1620-7742(01)01363-0⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02562201v1</w:t>
+                <w:t xml:space="preserve">emse-00686944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Injection simulations of thick composite parts manufactured by the RTM process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Saouab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Saouab</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J. Breard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gardarein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bouquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 61 (3), pp.445-451. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0266-3538(00)00126-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01942908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Original use of electrical conductivity for void detection due to injection conditions of composite materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bréard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 329 (7), pp.529-534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1620-7742(01)01363-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02562201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mesure de la perméabilité spatiale d'un renfort tridimensionnel pour matériaux composites à matrice polymère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Breard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Saouab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bouquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 1 (2), pp.269-278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01942892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6110,5042 +6244,5042 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de l'influence de l'humidité des fibres de lin sur les propriétés et la mise en œuvre de composites par infusion à nombre capillaire contrôlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Jouenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Levée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LMPS, Jun 2025, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05360126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensibilité thermo-hygro-mécanique des rovings de lin et impact sur leurs propriétés mécaniques et amortissantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Miranda Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Jouannot-Chesney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JJC 2025 - 7ème édition des Journées Jeunes Chercheuses et Chercheurs en Eco-composites et Composites Bio-sourcés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Saint-Nazaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05423907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement thermo-hygro-mécanique de composites biosourcés PHBV/lin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Miranda Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Jouannot-Chesney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LMPS, Jun 2025, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05360095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de fibres de lin rouies : comparaison entre la méthode organoleptique et l’analyse thermogravimétrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agaciak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Gomina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales des Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Conférence Virtuelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03458894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la masse molaire d'un polymère sur le mouillage d'un substrat cellulosique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Rougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Gomina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Conférence Virtuelle, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03459056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la masse molaire d'un polymère sur le mouillage d'un substrat cellulosique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Rougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Gomina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Conférence Virtuelle, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03458922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la dynamique de mouillage et démouillage de polymères à l'état fondu pour l'élaboration de biocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Gomina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecoulements capillaires et couplages hydromécaniques dans les milieux fibreux à double échelle de pores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Rougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Gomina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Jouannot-Chesney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Draw Process of Flax Fiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Gomina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Barbulee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Breard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Duriatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4 th INTERNATIONAL CONFERENCE ON NATURAL FIBERS 4 th ICNF -Smart Sustainable Solutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Porto, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02395076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse et modélisation de l'étirage de rubans de fibres végétales : exemple du lin pour des applications composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Gomina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Barbulee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Breard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Duriatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20èmes journées Annuelles de la Société Ouest-Africaine de Chimie - SOACHIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Bamako, Mali</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02395154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IDENTIFICATION OF KEY PARAMETERS IN DYNAMIC WETTING AND DEWETTING PHENOMENA WITH MOLTEN POLYMERS FOR COMPOSITE PROCESSING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M F Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gomina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Breard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">THE 14TH INTERNATIONAL CONFERENCE ON FLOW PROCESSING IN COMPOSITE MATERIALS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Lulea, Sweden. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s40192-015-0032-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02394157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse prédictive du processus d'étirage de rubans de fibres végétales : exemple du lin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Gomina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Barbulee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Breard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Duriatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21èmes Journéees Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Bordeaux, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02394002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical behaviour of glass fiber weaven UD/high fluidity PA-based polymers for automotive applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.R. Dana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gomina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Orange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International ESAFORM Conference on Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Nantes, France. pp.020001, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4963405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02184723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permeability enhancement with different glass fiber quasi-UD structure arrangements for RTM-TP process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...51 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cazaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bréard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Gomina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Syerko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Copenhagen, Denmark. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02184166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Heat Flux Sensor to Monitor Composite Manufacturing Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Villière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Guéroult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sobotka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EWSHM - 7th European Workshop on Structural Health Monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFFSTTAR, Inria, Université de Nantes, Jul 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01020393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses of textile composite reinforcement compaction at the mesoscopic scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. T. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Vidal-Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. H. Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Saouab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MATERIAL FORMING ESAFORM 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, KREUZSTRASSE 10, 8635 DURNTEN-ZURICH, Switzerland. pp.356-362, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.611-612.356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04710425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical and experimental modelling of bubble formation with connected capillaries in liquid composite moulding processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanneck Wielhorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Ben Abdelwahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference Flow Processing in Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Auckland, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00718687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Injection of a complex preform by RTM. Optimisation of a mould design and process parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Agogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ouagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Soulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FPCM 11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Auckland, New Zealand. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00772656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Void prediction during liquid composite molding processes: wetting and capillary phenomena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Ben Abdelwahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanneck Wielhorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00718684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous identification of preform permeability and compressibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tariq Ouahbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ouagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, JEJU, South Korea. pp.August 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00655547v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of the influence of fibrous medium deformation on fiber tow saturation and void formation during the vacuum assisted process (VAP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Zaidani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tariq Ouahbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Saouab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSAAM 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05410535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autour de la Saturation dans la Mise en Forme de Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Leygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Breard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR MIC Week</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du couplage hydromécanique en milieu fibreux déformable non-saturé: Application aux procédés d'infusion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Zaidani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tariq Ouahbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung-Hae Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Saouab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00596995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bubble shape and transport during LCM processes: experimental modeling in a T-junction tube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Ben Abdelwahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanneck Wielhorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18TH International Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00718683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les éco-matériaux : enjeux, perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bretagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Breard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées sc. « Fiabilité des structures à base polymères, biopolymères, écopolymères », conférence plénière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01842384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the compaction speed on the transverse continuous permeability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ouagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 10th International Conference on Flow Processes in Composite Materials (FPCM10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Ascona (CH), Switzerland. pp.july 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00655552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of numerical simulation of woven reinforcementforming at mesoscale: Influence of transversecompression on the global response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vidal-Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Thanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Charmetant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th ESAFORM Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Brescia, Italy. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00850090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical analysis of the deformation of a woven composite reinforcement. Consequences on the permeability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Thanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vidal-Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Laine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FPCM 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Ascona, Switzerland. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00850062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Injection of a complex preform by RTM process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ouagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Soulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 10th International Conference on Flow Processes in Composite Materials (FPCM10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Ascona, Switzerland. pp.July 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00655550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation numérique de la formation des bulles d'air dans les matériaux composites = Numeric modelisation of air bubbles formation in composites materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung-Hae Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saouab Abdelghani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Breard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNC16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Toulouse, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00429977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Finite Element Method for the Forming Simulation of the Reinforcements of Thermoplastic Composite.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nahiene Hamila</w:t>
+                <w:t xml:space="preserve">Matériaux composites et fibres végétales. Enjeux du développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Saouab</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Breard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAFORM 2009</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès Cipalin (syndicat des professionnels du lin)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Amiens, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00515861v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00600359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matériaux composites et fibres végétales. Enjeux du développement</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Finite Element Method for the Forming Simulation of the Reinforcements of Thermoplastic Composite.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q.Q. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahiene Hamila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Saouab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.H. Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Cipalin (syndicat des professionnels du lin)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESAFORM 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Twente, Netherlands. pp.213-216, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-009-0655-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00600359v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00515861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of preform compressibility by inverse method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tariq Ouahbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Saouab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ouagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FPCM-9 (2008) The 9th International Conference on Flow Processes in Composite Materials Montréal (Québec), Canada 8 ~ 10 July 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Montréal, Canada. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00658662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transverse permeability and Kozeny constant in flax fiber mat preforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ouagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Breard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Baley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Jernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FPCM-9 (2008) The 9th International Conference on Flow Processes in Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00495524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How the morphology of a flax fibre influences its mechanical behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Charlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Jernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gomina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Baley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Breard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00495522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préformes en mats de fibres de lin : perméabilité transversale et constante de Kozeny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ouagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Breard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Baley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Jernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique et Technique (AMAC), "Renforcement des polymères par des fibres végétales / EcoMatériaux "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00497054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between the morphology and the mechanical behaviour of a flax fibre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Charlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Jernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gomina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Baley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCM16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00495268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation entre la microstructure et le comportement mécanique d'une fibre de lin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Charlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Jernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gomina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Baley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNC 15 /AMAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, marseille, France. pp.289-296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00495271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple models for mold filling stage in liquid composite molding and their applications to structure-process coupled optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.-H. Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Saouab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Saouab</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J. Breard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Le Riche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Int. Conf. on Flow Processes in Composite Materials (FPCM8),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Douai, France. pp.289-296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00297131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between the structure of flax fibres and their mechanical properties: effect of the position of the fibres in the stem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Baley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Breard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Jernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gomina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NAROSSA 2006: 12th International Conference for Renewable Resources and Plant Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Magdeburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00495094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tensile behavior of a single flax fibre.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Baley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Breard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Conference on Composite Materials (ECCM 12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00495091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Simulation Model for the Infusion Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tariq Ouahbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Saouab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ouagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chatel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 9 th International ESAFORM Conference on Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05410525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flax fibre reinforced composites. Influence of the fibre position in the stem on its mechanical, chemical and morphological properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Charlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Baley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Jernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gomina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Conference on Composite Materials (ECCM 12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00495169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled Optimization Processes-Properties of Composite Plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Saouab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Le Riche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Breard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ièmes Journées Nationales des Composites, JNC13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2003, Strasbourg, France. pp.101-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00691650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage Procédés-Propriétés: analyse statistique d'une plaque composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Saouab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Le Riche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Breard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique et Technique (JST - AMAC) : Mise en Forme des Matériaux Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00691659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11155,387 +11289,387 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des générations plastiques. Co-recherche et bifurcation plastique avec la société civile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Begrem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rioual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Amand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Gallanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ième rencontre du GDR Plastiques Environnement Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Talence, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05306508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception de dispositifs de microfluidique pour l’étude des mécanismes d’interactions entre bactéries du cidre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Begrem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Goux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème colloque du Club des Bactéries Lactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04769968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic wetting of cellulosic substrates by model liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Rougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Gomina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Breard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14èmes Journées d'Etude des Milieux Poreux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Nantes, France. pp.1, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02395058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11545,320 +11679,320 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative new type of Stirling engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Normandajc Lecanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Thiebot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02977390v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operating principle of an active lift turbine with controlled displacement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Normandajc Lecanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Breard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01852010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simplified theory of an active lift turbine with controlled displacement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Normandajc Lecanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Breard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01300531v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId282"/>
+      <w:footerReference w:type="default" r:id="rId285"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12005,51 +12139,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02884862v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Francesca Pucci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Duchemin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Gomina" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Br&#233;ard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2020.00143" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096399v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Rougier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cellier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.09.015" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392721v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baley" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Breard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Davies" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.111984" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02015952v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Drapier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-018-1455-y" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01930601v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2018.08.031" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184741v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Destaing" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Jouannot-Chesney" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Br&#233;ard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RCMA.26.435-449" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942901v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Breard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saouab" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bouquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528950v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lourdin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Peixinho" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Leroy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-015-0805-x" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938745v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Villiere" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gu&#233;roult" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sobotka" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boyard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2014.11.024" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ML2WZW8N-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943216v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanneck Wielhorski" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ben Abdelwahed" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Arquis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Glockner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1757-482X.6.3.299" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943217v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Thuault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Eve" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Blond" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Br&#233;ard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gomina" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998313490217" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943215v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Ben Abdelwahed" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bizet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998312467553" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943212v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barbul&#233;e" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Jernot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2014.04.024" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LSLDSJG2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772661v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ouagne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Ouahbi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung Hae Park" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Saouab" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785596v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.T. Nguyen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vidal-Sall&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boisse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Park" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2012.05.028" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCVSJ1RX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02473813v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Thuault" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eve" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jbmb.2013.1396" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02166897v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-012-0076-z" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PCRGJQNL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363673v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2012.04.025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LK0D7X1F-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841890v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bretagne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Massardier-Jourdan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Verney" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2012051" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363675v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2012.08.008" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQ2653H5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938549v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianqian Chen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2011.01.002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L29HZXFQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938548v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Chen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Mabrouki" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942602v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lebel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woo Il Lee" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006842v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Arbter" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc B&#233;raud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binetruy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2011.04.021" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVSBJQLR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813940v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vidal-Sall&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charmetant" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maire" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0866-1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655500v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ouagne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655503v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0671-x" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655529v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998309349019" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935544v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qq Chen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Park" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404015v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Charlet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jernot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morvan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942767v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boisse" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hamila" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Park" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0655-x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942813v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woo Suck Han" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vautrin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293750v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2009.02.002" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTXDRNQX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494865v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bizet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baley" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494910v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655505v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0250-6" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942820v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lee" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655527v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chatel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2007.03.002" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LXHNM1FP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399311v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494662v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Montrelay" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942864v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942878v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02863523v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bouquet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.v23.p167-176" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00686920v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Le Riche" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0266-3538(03)00195-7" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9T80M4R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942929v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00686944v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.12.515-529" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-DQVJ1V93-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02562201v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Labat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grisel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1620-7742(01)01363-0" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZX1QGFG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942908v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lory" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gardarein" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0266-3538(00)00126-3" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9FHVKHC3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942892v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360126v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Jouenne" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lev&#233;e" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423907v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Miranda Campos" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360095v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03458894v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Agaciak" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03459056v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03458922v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420762v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420713v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395076v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barbulee" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Duriatti" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395154v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394157v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M F Pucci" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40192-015-0032-1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394002v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184723v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.R. Dana" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Orange" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963405" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184166v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cazaux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Syerko" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01020393v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Villi&#232;re" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tardif" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710425v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. T. Nguyen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H. Park" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.611-612.356" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718687v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772656v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Agogue" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Soulat" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718684v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655547v2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410535v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Zaidani" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007929v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leygue" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596995v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Hae Park" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718683v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842384v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655552v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850090v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Thanh Nguyen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Charmetant" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850062v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Laine" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655550v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Agogu&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429977v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saouab Abdelghani" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bouillon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515861v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.Q. Chen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahiene Hamila" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600359v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658662v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495524v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495522v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497054v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495268v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495271v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297131v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-H. Park" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495094v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495091v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410525v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495169v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00691650v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00691659v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306508v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Begrem" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rioual" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Amand" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Gallanti" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769968v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395058v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977390v5" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Normandajc Lecanu" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Reboul" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thiebot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852010v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouaz&#233;" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01300531v2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603581v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Miranda Campos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Jouenne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Begrem" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Jouannot-Chesney" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Mosrati" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2025.119306" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02884862v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Francesca Pucci" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Duchemin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Gomina" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Br&#233;ard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2020.00143" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096399v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Rougier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cellier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.09.015" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392721v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baley" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Breard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Davies" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.111984" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02015952v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Drapier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-018-1455-y" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01930601v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2018.08.031" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942901v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Breard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saouab" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bouquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184741v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Destaing" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomina" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Br&#233;ard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RCMA.26.435-449" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528950v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lourdin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Peixinho" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Leroy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-015-0805-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938745v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Villiere" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gu&#233;roult" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sobotka" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boyard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2014.11.024" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ML2WZW8N-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943216v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanneck Wielhorski" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ben Abdelwahed" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Arquis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Glockner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1757-482X.6.3.299" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943217v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Thuault" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Eve" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Blond" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Br&#233;ard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gomina" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998313490217" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943215v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Ben Abdelwahed" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bizet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998312467553" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943212v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barbul&#233;e" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Jernot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2014.04.024" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LSLDSJG2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772661v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ouagne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Ouahbi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung Hae Park" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Saouab" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785596v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.T. Nguyen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vidal-Sall&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boisse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Park" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2012.05.028" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCVSJ1RX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02166897v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-012-0076-z" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PCRGJQNL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02473813v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Thuault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eve" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jbmb.2013.1396" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363673v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2012.04.025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LK0D7X1F-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841890v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bretagne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Massardier-Jourdan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Verney" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2012051" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363675v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2012.08.008" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQ2653H5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938549v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianqian Chen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2011.01.002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L29HZXFQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942602v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lebel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woo Il Lee" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938548v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Chen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Mabrouki" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006842v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Arbter" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc B&#233;raud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binetruy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2011.04.021" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVSBJQLR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813940v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vidal-Sall&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charmetant" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maire" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0866-1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655503v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0671-x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655500v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ouagne" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655529v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998309349019" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935544v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qq Chen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Park" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404015v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Charlet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jernot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morvan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942767v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boisse" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hamila" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Park" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0655-x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942813v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woo Suck Han" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vautrin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293750v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2009.02.002" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTXDRNQX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494910v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bizet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baley" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494865v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655505v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0250-6" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942820v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lee" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655527v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chatel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2007.03.002" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LXHNM1FP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399311v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942864v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494662v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Montrelay" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942878v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02863523v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bouquet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.v23.p167-176" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00686920v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Le Riche" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0266-3538(03)00195-7" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9T80M4R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942929v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00686944v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.12.515-529" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-DQVJ1V93-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942908v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lory" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gardarein" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0266-3538(00)00126-3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9FHVKHC3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02562201v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Labat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grisel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1620-7742(01)01363-0" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZX1QGFG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942892v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360126v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lev&#233;e" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423907v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360095v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03458894v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Agaciak" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03459056v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03458922v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420762v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420713v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395076v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barbulee" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Duriatti" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395154v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394157v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M F Pucci" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40192-015-0032-1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394002v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184723v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.R. Dana" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Orange" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963405" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184166v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cazaux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Syerko" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01020393v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Villi&#232;re" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tardif" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710425v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. T. Nguyen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H. Park" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.611-612.356" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718687v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772656v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Agogue" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Soulat" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718684v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655547v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410535v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Zaidani" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007929v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leygue" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596995v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Hae Park" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718683v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842384v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655552v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850090v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Thanh Nguyen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Charmetant" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850062v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Laine" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655550v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Agogu&#233;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429977v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saouab Abdelghani" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bouillon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600359v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515861v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.Q. Chen" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahiene Hamila" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658662v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495524v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495522v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497054v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495268v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495271v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297131v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-H. Park" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495094v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495091v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410525v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495169v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00691650v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00691659v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306508v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rioual" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Amand" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Gallanti" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769968v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395058v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977390v5" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Normandajc Lecanu" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Reboul" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thiebot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852010v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouaz&#233;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01300531v2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>