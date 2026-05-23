--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (50)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (53)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,11052 +234,11740 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05603581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Wetting of Molten Polymers on Cellulosic Substrates: Model Prediction for Total and Partial Wetting</w:t>
+                <w:t xml:space="preserve">Investigation of Thermal and Mechanical Properties of Three-Dimensional Braided Composite Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
+                <w:t xml:space="preserve">Jamal Arbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Duchemin</w:t>
+                <w:t xml:space="preserve">Jérémie Aucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Gomina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Bréard</w:t>
+                <w:t xml:space="preserve">Joel Breard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7 (143), pp.1-11. </w:t>
+              <w:t xml:space="preserve">Archives of Metallurgy and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1325-1332. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmats.2020.00143⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24425/amm.2022.141058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02884862v1</w:t>
+                <w:t xml:space="preserve">hal-05612685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slip transition in dynamic wetting for a generalized Navier boundary condition</w:t>
+                <w:t xml:space="preserve">Temperature-dependence of the static contact angle: A transition state theory approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Rougier</w:t>
+                <w:t xml:space="preserve">Benoît Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Cellier</w:t>
+                <w:t xml:space="preserve">Guillaume Cazaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Gomina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 583, pp.448-458. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2020.09.015⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 592, pp.215-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2021.02.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03096399v1</w:t>
+                <w:t xml:space="preserve">hal-05611206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of mechanical properties of flax fibres for composite reinforcement. A review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Baley</w:t>
+                <w:t xml:space="preserve">Slip transition in dynamic wetting for a generalized Navier boundary condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Rougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Gomina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Peter Davies</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2019.111984⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 583, pp.448-458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2020.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392721v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific features of flax fibres used to manufacture composite materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Baley</w:t>
+                <w:t xml:space="preserve">Dynamic Wetting of Molten Polymers on Cellulosic Substrates: Model Prediction for Total and Partial Wetting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Gomina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12289-018-1455-y⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (143), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmats.2020.00143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-02015952v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature effect on dynamic wetting of cellulosic substrates by molten polymers for composite processing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Duchemin</w:t>
+                <w:t xml:space="preserve">Slip transition in dynamic wetting for a generalized Navier boundary condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Rougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Gomina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2018.08.031⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 583, pp.448-458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2020.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01930601v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03096399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dependence of the Reinforcement Anisotropy on a Three Dimensional Resin Flow Observed by X-Ray Radioscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variability of mechanical properties of flax fibres for composite reinforcement. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Gomina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Breard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bourmaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Breard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Bouquet</w:t>
+                <w:t xml:space="preserve">Peter Davies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Reinforced Plastics and Composites</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 145, pp.111984. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2019.111984⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01942901v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choice between film or powder of PA11 for processing flax fiber-reinforced composites</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Specific features of flax fibres used to manufacture composite materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Gomina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bréard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bourmaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Drapier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/RCMA.26.435-449⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (6), pp.1023-1052. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-018-1455-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02184741v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-02015952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concentration driven cocrystallisation and percolation in all-cellulose nanocomposites</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Temperature effect on dynamic wetting of cellulosic substrates by molten polymers for composite processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Duchemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Gomina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellulose</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10570-015-0805-x⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 114, pp.307-315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2018.08.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01528950v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic saturation curve measurement in liquid composite molding by heat transfer analysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dependence of the Reinforcement Anisotropy on a Three Dimensional Resin Flow Observed by X-Ray Radioscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Breard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Saouab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Reinforced Plastics and Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (9), pp.814-826</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01938745v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulation of Bubble Formation and Transport in Cross-Flowing Streams</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joël Bréard</w:t>
+                <w:t xml:space="preserve">Choice between film or powder of PA11 for processing flax fiber-reinforced composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Destaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Jouannot-Chesney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gomina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bréard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Computational Multiphase Flows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1260/1757-482X.6.3.299⟩</w:t>
+              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (3-4), pp.435-449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/RCMA.26.435-449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01943216v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the hygrothermal environment on the mechanical properties of flax fibres</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Concentration driven cocrystallisation and percolation in all-cellulose nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Peixinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bréard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0021998313490217⟩</w:t>
+              <w:t xml:space="preserve">Cellulose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (1), pp.529 - 543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10570-015-0805-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01943217v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01528950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bubble formation and transport in T-junction for application to Liquid Composite Molding: Wetting effect</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bizet</w:t>
+                <w:t xml:space="preserve">Dynamic saturation curve measurement in liquid composite molding by heat transfer analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Villiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Guéroult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sobotka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Bréard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joel Breard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0021998312467553⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 69, pp.255 - 265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2014.11.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01943215v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage to flax fibre slivers under monotonic uniaxial tensile loading</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Numerical Simulation of Bubble Formation and Transport in Cross-Flowing Streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanneck Wielhorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ben Abdelwahed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Arquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Glockner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bréard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Moussa Gomina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2014.04.024⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Computational Multiphase Flows</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (3), pp.299--312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1260/1757-482X.6.3.299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01943212v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous measurement of fiber reinforcement permeability in the thickness direction: Experimental technique and validation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abdelghani Saouab</w:t>
+                <w:t xml:space="preserve">Effects of the hygrothermal environment on the mechanical properties of flax fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Thuault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Eve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Bréard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Gomina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 48 (14), pp.1699--1707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0021998313490217⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00772661v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscopic scale analyses of textile composite reinforcement compaction</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bubble formation and transport in T-junction for application to Liquid Composite Molding: Wetting effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Ben Abdelwahed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanneck Wielhorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bréard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2012.05.028⟩</w:t>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 48 (1), pp.37--48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0021998312467553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00785596v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical Approach of Bubble Entrapment Through Interconnected Pores: Supplying Principle</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Damage to flax fibre slivers under monotonic uniaxial tensile loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Barbulée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Jernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bréard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Gomina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport in Porous Media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11242-012-0076-z⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 64, pp.107--114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2014.04.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02166897v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interrelation Between the Variety and the Mechanical Properties of Flax Fibres</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Gomina</w:t>
+                <w:t xml:space="preserve">Continuous measurement of fiber reinforcement permeability in the thickness direction: Experimental technique and validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ouagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tariq Ouahbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chung Hae Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bréard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Saouab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of biobased materials and bioenergy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 45 (1), pp.609-618</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02473813v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00772661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of bubbles formed in a cylindrical T-shaped junction device</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mesoscopic scale analyses of textile composite reinforcement compaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q.T. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vidal-Sallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.H. Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Saouab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2012.04.025⟩</w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 44 (1), pp.231-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2012.05.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02363673v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00785596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecomatériaux : les matériaux passent au vert</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">V. Verney</w:t>
+                <w:t xml:space="preserve">Theoretical Approach of Bubble Entrapment Through Interconnected Pores: Supplying Principle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanneck Wielhorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ben Abdelwahed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/mattech/2012051⟩</w:t>
+              <w:t xml:space="preserve">Transport in Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 96 (1), pp.105-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11242-012-0076-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01841890v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02166897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wetting effect on bubble shapes formed in a cylindrical T-junction</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Joël Bréard</w:t>
+                <w:t xml:space="preserve">Interrelation Between the Variety and the Mechanical Properties of Flax Fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Thuault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Eve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Jouannot-Chesney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Breard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gomina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2012.08.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of biobased materials and bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (5), pp.609-618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/jbmb.2013.1396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02363675v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02473813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra/inter-ply shear behaviors of continuous fiber reinforced thermoplastic composites in thermoforming processes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Characterisation of bubbles formed in a cylindrical T-shaped junction device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Ben Abdelwahed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanneck Wielhorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2011.01.002⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 76, pp.206-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2012.04.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938549v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and simulation of voids and saturation in liquid composite molding processes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Woo Il Lee</w:t>
+                <w:t xml:space="preserve">Ecomatériaux : les matériaux passent au vert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Breard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Massardier-Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Verney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 100 (5), pp.367 - 368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mattech/2012051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01942602v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01841890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement en cisaillement de materiaux composites carbone/pps et carbone/peek sous haute temperature</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wetting effect on bubble shapes formed in a cylindrical T-junction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanneck Wielhorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Ben Abdelwahed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bréard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 84, pp.100-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2012.08.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00938548v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination of the permeability of textiles: A benchmark exercise</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Intra/inter-ply shear behaviors of continuous fiber reinforced thermoplastic composites in thermoforming processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qianqian Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chung Hae Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Saouab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2011.04.021⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 93 (7), pp.1692-1703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2011.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01006842v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of numerical simulation of woven reinforcement forming at mesoscale: Influence of transverse compression on the global response</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling and simulation of voids and saturation in liquid composite molding processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chung Hae Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Saouab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bréard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Woo Il Lee</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 42 (6), pp.658-668</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01813940v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydro-Mechanical Loading and Compressibility of Fibrous Media for Resin Infusion Processes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Comportement en cisaillement de materiaux composites carbone/pps et carbone/peek sous haute temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Mabrouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Saouab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chung Hae Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21, pp.105-117</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00655503v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous transverse permeability of fibrous media.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental determination of the permeability of textiles: A benchmark exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Arbter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Béraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Binetruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bréard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 41, pp.22-28</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 42 (9), pp.1157-1168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2011.04.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00655500v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the film stacking processing parameters for PLLA/flax fibre biocomposites</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Use of numerical simulation of woven reinforcement forming at mesoscale: Influence of transverse compression on the global response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vidal-Sallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q.T. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Charmetant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bréard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0021998309349019⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3 (SUPPL. 1), pp.699-702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-010-0866-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00655529v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01813940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Woven thermoplastic composite forming simulation with solid-shell element method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Hydro-Mechanical Loading and Compressibility of Fibrous Media for Resin Infusion Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ouagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Breard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tariq Ouahbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Saouab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Joël Bréard</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.H. Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Simulation and Multidisciplinary Design Optimization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3, pp.S1287-S1294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-009-0671-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935544v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00655503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of an Agatha flax fibre location in a stem on its mechanical, chemical and morphological properties</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Continuous transverse permeability of fibrous media.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Jernot</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Ouagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Breard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 69 (9), pp.1399-1403</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 41, pp.22-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00404015v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00655500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Finite Element Method for the Forming Simulation of the Reinforcements of Thermoplastic Composite</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of the film stacking processing parameters for PLLA/flax fibre biocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ouagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bréard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12289-009-0655-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 44 (10), pp.1201-1215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0021998309349019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01942767v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00655529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated optimisation for the weight, the structural performance and the cost of composite structures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Woven thermoplastic composite forming simulation with solid-shell element method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qq Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Saouab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 69 (7-8), pp.1101-1107</w:t>
+              <w:t xml:space="preserve">International Journal for Simulation and Multidisciplinary Design Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3, pp.337 - 341</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01942813v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated optimization for weight, Performance and cost of composite structures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joël Bréard</w:t>
+                <w:t xml:space="preserve">Influence of an Agatha flax fibre location in a stem on its mechanical, chemical and morphological properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Charlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Woo Suck Han</w:t>
+                <w:t xml:space="preserve">J.P. Jernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gomina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Vautrin</w:t>
+                <w:t xml:space="preserve">C. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 69 (7-8), pp.1101-1107. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2009, 69 (9), pp.1399-1403</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00293750v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00404015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des couplages hydromécaniques sur renfort à base de fibres de lin. Application aux procédés d'infusion.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Finite Element Method for the Forming Simulation of the Reinforcements of Thermoplastic Composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hamila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Saouab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2 (S1), pp.213-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-009-0655-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00494910v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préformes en mats de fibres de lin : perméabilité transversale et constante de Kozeny.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.P. Jernot</w:t>
+                <w:t xml:space="preserve">An integrated optimisation for the weight, the structural performance and the cost of composite structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chung Hae Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Saouab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bréard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Woo Suck Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vautrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 18 (2), pp.197-202</w:t>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 69 (7-8), pp.1101-1107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00494865v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydromechanical loading and compressibility of fibrous reinforcements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Integrated optimization for weight, Performance and cost of composite structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chung Hae Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Saouab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Abdelghani Saouab</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Woo Suck Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vautrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 69 (7-8), pp.1101-1107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2009.02.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12289-008-0250-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00655505v1</w:t>
+                <w:t xml:space="preserve">hal-00293750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unified saturation and micro-macro voids method in Liquid Composite Molding</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Analyse des couplages hydromécaniques sur renfort à base de fibres de lin. Application aux procédés d'infusion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ouagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Breard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">W. Lee</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 1 (S1), pp.937-940</w:t>
+              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 18 (2), pp.191-196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01942820v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00494910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of hydro-mechanical coupling in infusion processes</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Préformes en mats de fibres de lin : perméabilité transversale et constante de Kozeny.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Chatel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Bizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ouagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Breard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Jernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 18 (2), pp.197-202</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00655527v1</w:t>
+                <w:t xml:space="preserve">hal-00494865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics of Hermès flax fibres as a function of their location in the stem and properties of the derived unidirectional composites</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydromechanical loading and compressibility of fibrous reinforcements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Jernot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Gomina</w:t>
+                <w:t xml:space="preserve">Pierre Ouagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bréard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tariq Ouahbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chung Hae Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Saouab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1 (S1), pp.933-936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-008-0250-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00399311v1</w:t>
+                <w:t xml:space="preserve">hal-00655505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical Modeling of CRTM and RTM Processes. Part II: Applications to the Analysis of the Process</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joël Bréard</w:t>
+                <w:t xml:space="preserve">Unified saturation and micro-macro voids method in Liquid Composite Molding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Breard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Saouab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Forming Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 9 (3), pp.345-364</w:t>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1 (S1), pp.937-940</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01942864v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des propriétés de composites mat de verre/polyester et lin/polyester pour faisabilité par procédé RTM.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Baley</w:t>
+                <w:t xml:space="preserve">Modelling of hydro-mechanical coupling in infusion processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tariq Ouahbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Saouab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bréard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ouagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chatel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 38, pp.1646-1654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2007.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00494662v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00655527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical Modeling of CRTM and RTM Processes. Part I: General Mathematical Development</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characteristics of Hermès flax fibres as a function of their location in the stem and properties of the derived unidirectional composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Charlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Jernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gomina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Forming Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 9 (3), pp.309-344</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 38 (8), pp.1912-1921</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01942878v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00399311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SERIAL SECTIONS THROUGH A CONTINUOUS FIBER-REINFORCED POLYMER COMPOSITE</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Moussa Gomina</w:t>
+                <w:t xml:space="preserve">Comparaison des propriétés de composites mat de verre/polyester et lin/polyester pour faisabilité par procédé RTM.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Breard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Montrelay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image Analysis &amp; Stereology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 16 (1), pp.101-113</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02863523v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00494662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled compression RTM and composite layup optimization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Analytical Modeling of CRTM and RTM Processes. Part II: Applications to the Analysis of the Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Saouab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Forming Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 9 (3), pp.345-364</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">emse-00686920v1</w:t>
+                <w:t xml:space="preserve">hal-01942864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of void formation in LCM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Analytical Modeling of CRTM and RTM Processes. Part I: General Mathematical Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Saouab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bréard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guy Bouquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 34 (6), pp.517-523</w:t>
+              <w:t xml:space="preserve">International Journal of Forming Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 9 (3), pp.309-344</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01942929v1</w:t>
+                <w:t xml:space="preserve">hal-01942878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage procédé-propriétés : étude d'une plaque composite</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">SERIAL SECTIONS THROUGH A CONTINUOUS FIBER-REINFORCED POLYMER COMPOSITE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bréard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Jernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Gomina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/rcma.12.515-529⟩</w:t>
+              <w:t xml:space="preserve">Image Analysis &amp; Stereology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 23 (3), pp.167-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5566/ias.v23.p167-176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-00686944v1</w:t>
+                <w:t xml:space="preserve">hal-02863523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Injection simulations of thick composite parts manufactured by the RTM process</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coupled compression RTM and composite layup optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Lory</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Bouquet</w:t>
+                <w:t xml:space="preserve">Rodolphe Le Riche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Saouab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 61 (3), pp.445-451. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2003, Volume 63 (Issue 15), pp.Pages 2277-2287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0266-3538(03)00195-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0266-3538(00)00126-3⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01942908v1</w:t>
+                <w:t xml:space="preserve">emse-00686920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Original use of electrical conductivity for void detection due to injection conditions of composite materials</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Numerical simulation of void formation in LCM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Saouab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bouquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 34 (6), pp.517-523</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02562201v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Couplage procédé-propriétés : étude d'une plaque composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Saouab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Le Riche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bréard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, VOL 12/3, pp.515-529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rcma.12.515-529⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00686944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Injection simulations of thick composite parts manufactured by the RTM process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Saouab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Breard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gardarein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 61 (3), pp.445-451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0266-3538(00)00126-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Original use of electrical conductivity for void detection due to injection conditions of composite materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bréard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 329 (7), pp.529-534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1620-7742(01)01363-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02562201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mesure de la perméabilité spatiale d'un renfort tridimensionnel pour matériaux composites à matrice polymère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Breard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Saouab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bouquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 1 (2), pp.269-278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01942892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (45)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (48)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de l'influence de l'humidité des fibres de lin sur les propriétés et la mise en œuvre de composites par infusion à nombre capillaire contrôlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Jouenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Levée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LMPS, Jun 2025, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05360126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensibilité thermo-hygro-mécanique des rovings de lin et impact sur leurs propriétés mécaniques et amortissantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Miranda Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Jouannot-Chesney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JJC 2025 - 7ème édition des Journées Jeunes Chercheuses et Chercheurs en Eco-composites et Composites Bio-sourcés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Saint-Nazaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05423907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement thermo-hygro-mécanique de composites biosourcés PHBV/lin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Miranda Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Jouannot-Chesney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LMPS, Jun 2025, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05360095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de fibres de lin rouies : comparaison entre la méthode organoleptique et l’analyse thermogravimétrique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Interactions between solvents and polymeric membrane for microfiltration applications in non-aqueous system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fida Tibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Pletacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Charfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ridha Mosrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Conférence Virtuelle, France</w:t>
+              <w:t xml:space="preserve">17th Annual International Conference on the Challenges in Environmental Science &amp; Engineering CESE-2024.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Pula, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03458894v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05621615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la masse molaire d'un polymère sur le mouillage d'un substrat cellulosique</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Méthode de sélection de solvants alternatifs pour l’extraction et la purification de mcl-PHA. 19ème Congrès Français du génie des procédés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Pletacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Charfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ridha Mosrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Conférence Virtuelle, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">19ème Congrès Français du génie des procédés SFGP 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03459056v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05621622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la masse molaire d'un polymère sur le mouillage d'un substrat cellulosique</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Extraction of a medium-chain length Polyhydroxyalkanoate using green solvents, European Syposium on Biopolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Pletacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Charfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ridha Mosrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Conférence Virtuelle, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">European Symposium on Biopolymers ESBP 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Brno (Rép. Tchèque), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03458922v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05621333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la dynamique de mouillage et démouillage de polymères à l'état fondu pour l'élaboration de biocomposites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Duchemin</w:t>
+                <w:t xml:space="preserve">Etude de fibres de lin rouies : comparaison entre la méthode organoleptique et l’analyse thermogravimétrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agaciak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Gomina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France. pp.1-9</w:t>
+              <w:t xml:space="preserve">Journées Nationales des Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Conférence Virtuelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420762v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03458894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecoulements capillaires et couplages hydromécaniques dans les milieux fibreux à double échelle de pores</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Influence de la masse molaire d'un polymère sur le mouillage d'un substrat cellulosique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Rougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Gomina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France. pp.1-9</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur les Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Conférence Virtuelle, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420713v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03459056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Draw Process of Flax Fiber</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence de la masse molaire d'un polymère sur le mouillage d'un substrat cellulosique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Rougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Gomina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Davy Duriatti</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4 th INTERNATIONAL CONFERENCE ON NATURAL FIBERS 4 th ICNF -Smart Sustainable Solutions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Porto, France. pp.1-2</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur les Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Conférence Virtuelle, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02395076v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03458922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse et modélisation de l'étirage de rubans de fibres végétales : exemple du lin pour des applications composites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude de la dynamique de mouillage et démouillage de polymères à l'état fondu pour l'élaboration de biocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Duchemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Gomina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Davy Duriatti</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20èmes journées Annuelles de la Société Ouest-Africaine de Chimie - SOACHIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Bamako, Mali</w:t>
+              <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02395154v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IDENTIFICATION OF KEY PARAMETERS IN DYNAMIC WETTING AND DEWETTING PHENOMENA WITH MOLTEN POLYMERS FOR COMPOSITE PROCESSING</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Breard</w:t>
+                <w:t xml:space="preserve">Ecoulements capillaires et couplages hydromécaniques dans les milieux fibreux à double échelle de pores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Rougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Gomina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Jouannot-Chesney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">THE 14TH INTERNATIONAL CONFERENCE ON FLOW PROCESSING IN COMPOSITE MATERIALS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France. pp.1-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02394157v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse prédictive du processus d'étirage de rubans de fibres végétales : exemple du lin</w:t>
+                <w:t xml:space="preserve">Modeling Draw Process of Flax Fiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Gomina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Barbulee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Breard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Duriatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21èmes Journéees Nationales sur les Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Bordeaux, France. pp.1-10</w:t>
+              <w:t xml:space="preserve">4 th INTERNATIONAL CONFERENCE ON NATURAL FIBERS 4 th ICNF -Smart Sustainable Solutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Porto, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02394002v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behaviour of glass fiber weaven UD/high fluidity PA-based polymers for automotive applications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Orange</w:t>
+                <w:t xml:space="preserve">Analyse et modélisation de l'étirage de rubans de fibres végétales : exemple du lin pour des applications composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Gomina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Barbulee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Breard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Duriatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International ESAFORM Conference on Material Forming</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20èmes journées Annuelles de la Société Ouest-Africaine de Chimie - SOACHIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Bamako, Mali</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02184723v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permeability enhancement with different glass fiber quasi-UD structure arrangements for RTM-TP process</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">IDENTIFICATION OF KEY PARAMETERS IN DYNAMIC WETTING AND DEWETTING PHENOMENA WITH MOLTEN POLYMERS FOR COMPOSITE PROCESSING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M F Pucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Duchemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gomina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Breard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Composite Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">THE 14TH INTERNATIONAL CONFERENCE ON FLOW PROCESSING IN COMPOSITE MATERIALS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Lulea, Sweden. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40192-015-0032-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02184166v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02394157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Heat Flux Sensor to Monitor Composite Manufacturing Processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse prédictive du processus d'étirage de rubans de fibres végétales : exemple du lin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Gomina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Barbulee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Breard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Villière</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Davy Duriatti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EWSHM - 7th European Workshop on Structural Health Monitoring</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFFSTTAR, Inria, Université de Nantes, Jul 2014, Nantes, France</w:t>
+              <w:t xml:space="preserve">21èmes Journéees Nationales sur les Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Bordeaux, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01020393v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02394002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses of textile composite reinforcement compaction at the mesoscopic scale</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanical behaviour of glass fiber weaven UD/high fluidity PA-based polymers for automotive applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.R. Dana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gomina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bréard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Orange</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATERIAL FORMING ESAFORM 2014</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.611-612.356⟩</w:t>
+              <w:t xml:space="preserve">19th International ESAFORM Conference on Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Nantes, France. pp.020001, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4963405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04710425v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and experimental modelling of bubble formation with connected capillaries in liquid composite moulding processes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Permeability enhancement with different glass fiber quasi-UD structure arrangements for RTM-TP process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cazaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Gomina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Syerko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference Flow Processing in Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Auckland, New Zealand</w:t>
+              <w:t xml:space="preserve">20th International Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Copenhagen, Denmark. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00718687v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Injection of a complex preform by RTM. Optimisation of a mould design and process parameters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joël Bréard</w:t>
+                <w:t xml:space="preserve">A Heat Flux Sensor to Monitor Composite Manufacturing Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Villière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Guéroult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sobotka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FPCM 11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Auckland, New Zealand. pp.8</w:t>
+              <w:t xml:space="preserve">EWSHM - 7th European Workshop on Structural Health Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFFSTTAR, Inria, Université de Nantes, Jul 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00772656v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01020393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Void prediction during liquid composite molding processes: wetting and capillary phenomena</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analyses of textile composite reinforcement compaction at the mesoscopic scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. T. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vidal-Sallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. H. Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Saouab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Conference on Composite Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MATERIAL FORMING ESAFORM 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, KREUZSTRASSE 10, 8635 DURNTEN-ZURICH, Switzerland. pp.356-362, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.611-612.356⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00718684v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04710425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous identification of preform permeability and compressibility</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Theoretical and experimental modelling of bubble formation with connected capillaries in liquid composite moulding processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanneck Wielhorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Ben Abdelwahed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, JEJU, South Korea. pp.August 2011</w:t>
+              <w:t xml:space="preserve">11th International Conference Flow Processing in Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Auckland, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00655547v2</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00718687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the influence of fibrous medium deformation on fiber tow saturation and void formation during the vacuum assisted process (VAP)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Injection of a complex preform by RTM. Optimisation of a mould design and process parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Agogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ouagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Soulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSAAM 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Bucarest, Romania</w:t>
+              <w:t xml:space="preserve">FPCM 11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Auckland, New Zealand. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05410535v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00772656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autour de la Saturation dans la Mise en Forme de Composites</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Breard</w:t>
+                <w:t xml:space="preserve">Void prediction during liquid composite molding processes: wetting and capillary phenomena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Ben Abdelwahed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanneck Wielhorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR MIC Week</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Le Havre, France</w:t>
+              <w:t xml:space="preserve">15th European Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007929v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00718684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du couplage hydromécanique en milieu fibreux déformable non-saturé: Application aux procédés d'infusion.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Simultaneous identification of preform permeability and compressibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tariq Ouahbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ouagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chung Hae Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.213</w:t>
+              <w:t xml:space="preserve">18th International Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, JEJU, South Korea. pp.August 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00596995v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00655547v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bubble shape and transport during LCM processes: experimental modeling in a T-junction tube</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Modeling of the influence of fibrous medium deformation on fiber tow saturation and void formation during the vacuum assisted process (VAP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Zaidani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tariq Ouahbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chung Hae Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Saouab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18TH International Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Jeju, South Korea</w:t>
+              <w:t xml:space="preserve">ICSAAM 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00718683v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05410535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les éco-matériaux : enjeux, perspectives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joel Breard</w:t>
+                <w:t xml:space="preserve">Autour de la Saturation dans la Mise en Forme de Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Leygue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Chinesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Breard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées sc. « Fiabilité des structures à base polymères, biopolymères, écopolymères », conférence plénière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Metz, France</w:t>
+              <w:t xml:space="preserve">GDR MIC Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01842384v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the compaction speed on the transverse continuous permeability</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Bubble shape and transport during LCM processes: experimental modeling in a T-junction tube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Ben Abdelwahed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanneck Wielhorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10th International Conference on Flow Processes in Composite Materials (FPCM10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Ascona (CH), Switzerland. pp.july 2010</w:t>
+              <w:t xml:space="preserve">18TH International Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00655552v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00718683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of numerical simulation of woven reinforcementforming at mesoscale: Influence of transversecompression on the global response</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Modélisation du couplage hydromécanique en milieu fibreux déformable non-saturé: Application aux procédés d'infusion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Zaidani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tariq Ouahbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chung-Hae Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Saouab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th ESAFORM Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Brescia, Italy. 6 p</w:t>
+              <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00850090v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00596995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical analysis of the deformation of a woven composite reinforcement. Consequences on the permeability</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Boisse</w:t>
+                <w:t xml:space="preserve">Les éco-matériaux : enjeux, perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bretagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Bréard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Laine</w:t>
+                <w:t xml:space="preserve">Joel Breard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FPCM 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Ascona, Switzerland. 8 p</w:t>
+              <w:t xml:space="preserve">Journées sc. « Fiabilité des structures à base polymères, biopolymères, écopolymères », conférence plénière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00850062v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Injection of a complex preform by RTM process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Influence of the compaction speed on the transverse continuous permeability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ouagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bréard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 10th International Conference on Flow Processes in Composite Materials (FPCM10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2010, Ascona, Switzerland. pp.July 2010</w:t>
+              <w:t xml:space="preserve">, Jul 2010, Ascona (CH), Switzerland. pp.july 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00655550v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00655552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation numérique de la formation des bulles d'air dans les matériaux composites = Numeric modelisation of air bubbles formation in composites materials</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Use of numerical simulation of woven reinforcementforming at mesoscale: Influence of transversecompression on the global response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vidal-Sallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Thanh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Charmetant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bréard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC16</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Toulouse, France. 8 p</w:t>
+              <w:t xml:space="preserve">13th ESAFORM Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Brescia, Italy. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00429977v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00850090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matériaux composites et fibres végétales. Enjeux du développement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Breard</w:t>
+                <w:t xml:space="preserve">Experimental and numerical analysis of the deformation of a woven composite reinforcement. Consequences on the permeability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Thanh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vidal-Sallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bréard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Laine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Cipalin (syndicat des professionnels du lin)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Amiens, France</w:t>
+              <w:t xml:space="preserve">FPCM 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Ascona, Switzerland. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00600359v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00850062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Finite Element Method for the Forming Simulation of the Reinforcements of Thermoplastic Composite.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C.H. Park</w:t>
+                <w:t xml:space="preserve">Injection of a complex preform by RTM process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ouagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Soulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Agogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chung Hae Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAFORM 2009</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 10th International Conference on Flow Processes in Composite Materials (FPCM10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Ascona, Switzerland. pp.July 2010</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00515861v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00655550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of preform compressibility by inverse method</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ouagne</w:t>
+                <w:t xml:space="preserve">Modélisation numérique de la formation des bulles d'air dans les matériaux composites = Numeric modelisation of air bubbles formation in composites materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chung-Hae Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saouab Abdelghani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Bréard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joel Breard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FPCM-9 (2008) The 9th International Conference on Flow Processes in Composite Materials Montréal (Québec), Canada 8 ~ 10 July 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Montréal, Canada. pp.1-8</w:t>
+              <w:t xml:space="preserve">JNC16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Toulouse, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00658662v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00429977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transverse permeability and Kozeny constant in flax fiber mat preforms</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Matériaux composites et fibres végétales. Enjeux du développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Breard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FPCM-9 (2008) The 9th International Conference on Flow Processes in Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Montréal (Québec), Canada</w:t>
+              <w:t xml:space="preserve">Congrès Cipalin (syndicat des professionnels du lin)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00495524v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00600359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How the morphology of a flax fibre influences its mechanical behaviour</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Finite Element Method for the Forming Simulation of the Reinforcements of Thermoplastic Composite.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q.Q. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahiene Hamila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Saouab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.H. Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th European Conference on Composite Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESAFORM 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Twente, Netherlands. pp.213-216, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-009-0655-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00495522v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00515861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préformes en mats de fibres de lin : perméabilité transversale et constante de Kozeny</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Baley</w:t>
+                <w:t xml:space="preserve">Identification of preform compressibility by inverse method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tariq Ouahbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chung Hae Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Saouab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Jernot</w:t>
+                <w:t xml:space="preserve">Pierre Ouagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique et Technique (AMAC), "Renforcement des polymères par des fibres végétales / EcoMatériaux "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Caen, France</w:t>
+              <w:t xml:space="preserve">FPCM-9 (2008) The 9th International Conference on Flow Processes in Composite Materials Montréal (Québec), Canada 8 ~ 10 July 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Montréal, Canada. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00497054v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00658662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between the morphology and the mechanical behaviour of a flax fibre</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Transverse permeability and Kozeny constant in flax fiber mat preforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ouagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Breard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Jernot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Bizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCM16</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">FPCM-9 (2008) The 9th International Conference on Flow Processes in Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00495268v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00495524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation entre la microstructure et le comportement mécanique d'une fibre de lin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">How the morphology of a flax fibre influences its mechanical behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Charlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Jernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gomina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Baley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Breard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC 15 /AMAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, marseille, France. pp.289-296</w:t>
+              <w:t xml:space="preserve">13th European Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00495271v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00495522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple models for mold filling stage in liquid composite molding and their applications to structure-process coupled optimization</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Préformes en mats de fibres de lin : perméabilité transversale et constante de Kozeny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ouagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Breard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Jernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Int. Conf. on Flow Processes in Composite Materials (FPCM8),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Douai, France. pp.289-296</w:t>
+              <w:t xml:space="preserve">Journée Scientifique et Technique (AMAC), "Renforcement des polymères par des fibres végétales / EcoMatériaux "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00297131v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00497054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between the structure of flax fibres and their mechanical properties: effect of the position of the fibres in the stem</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Relationship between the morphology and the mechanical behaviour of a flax fibre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Charlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Jernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gomina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Baley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAROSSA 2006: 12th International Conference for Renewable Resources and Plant Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Magdeburg, Germany</w:t>
+              <w:t xml:space="preserve">ICCM16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00495094v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00495268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensile behavior of a single flax fibre.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Relation entre la microstructure et le comportement mécanique d'une fibre de lin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Charlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Jernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gomina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Baley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Conference on Composite Materials (ECCM 12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, Biarritz, France</w:t>
+              <w:t xml:space="preserve">JNC 15 /AMAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, marseille, France. pp.289-296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00495091v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00495271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simulation Model for the Infusion Process</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Chatel</w:t>
+                <w:t xml:space="preserve">Simple models for mold filling stage in liquid composite molding and their applications to structure-process coupled optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.-H. Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Saouab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Breard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Le Riche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 9 th International ESAFORM Conference on Material Forming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">8th Int. Conf. on Flow Processes in Composite Materials (FPCM8),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Douai, France. pp.289-296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05410525v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00297131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flax fibre reinforced composites. Influence of the fibre position in the stem on its mechanical, chemical and morphological properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Relationship between the structure of flax fibres and their mechanical properties: effect of the position of the fibres in the stem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Baley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Breard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Jernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gomina</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Conference on Composite Materials (ECCM 12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, Biarritz, France</w:t>
+              <w:t xml:space="preserve">NAROSSA 2006: 12th International Conference for Renewable Resources and Plant Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Magdeburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00495169v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00495094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled Optimization Processes-Properties of Composite Plates</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Tensile behavior of a single flax fibre.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Breard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ièmes Journées Nationales des Composites, JNC13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2003, Strasbourg, France. pp.101-110</w:t>
+              <w:t xml:space="preserve">12th European Conference on Composite Materials (ECCM 12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-00691650v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00495091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A Simulation Model for the Infusion Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tariq Ouahbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Saouab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ouagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bréard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 9 th International ESAFORM Conference on Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Glasgow, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05410525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flax fibre reinforced composites. Influence of the fibre position in the stem on its mechanical, chemical and morphological properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Charlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Jernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gomina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th European Conference on Composite Materials (ECCM 12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Biarritz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00495169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coupled Optimization Processes-Properties of Composite Plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Saouab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Le Riche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Breard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13ièmes Journées Nationales des Composites, JNC13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2003, Strasbourg, France. pp.101-110</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00691650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Couplage Procédés-Propriétés: analyse statistique d'une plaque composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Saouab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Le Riche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Breard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique et Technique (JST - AMAC) : Mise en Forme des Matériaux Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00691659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11289,387 +11977,387 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des générations plastiques. Co-recherche et bifurcation plastique avec la société civile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Begrem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rioual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Amand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Gallanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ième rencontre du GDR Plastiques Environnement Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Talence, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05306508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception de dispositifs de microfluidique pour l’étude des mécanismes d’interactions entre bactéries du cidre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Begrem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Goux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème colloque du Club des Bactéries Lactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04769968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic wetting of cellulosic substrates by model liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Rougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Gomina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Breard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14èmes Journées d'Etude des Milieux Poreux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Nantes, France. pp.1, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02395058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11679,320 +12367,320 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative new type of Stirling engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Normandajc Lecanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thiebot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02977390v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operating principle of an active lift turbine with controlled displacement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Normandajc Lecanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Breard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01852010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simplified theory of an active lift turbine with controlled displacement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Normandajc Lecanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Breard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01300531v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId285"/>
+      <w:footerReference w:type="default" r:id="rId298"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12139,51 +12827,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603581v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Miranda Campos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Jouenne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Begrem" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Jouannot-Chesney" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Mosrati" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2025.119306" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02884862v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Francesca Pucci" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Duchemin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Gomina" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Br&#233;ard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2020.00143" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096399v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Rougier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cellier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.09.015" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392721v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baley" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Breard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Davies" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.111984" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02015952v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Drapier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-018-1455-y" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01930601v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2018.08.031" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942901v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Breard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saouab" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bouquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184741v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Destaing" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomina" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Br&#233;ard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RCMA.26.435-449" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528950v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lourdin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Peixinho" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Leroy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-015-0805-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938745v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Villiere" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gu&#233;roult" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sobotka" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boyard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2014.11.024" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ML2WZW8N-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943216v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanneck Wielhorski" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ben Abdelwahed" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Arquis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Glockner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1757-482X.6.3.299" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943217v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Thuault" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Eve" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Blond" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Br&#233;ard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gomina" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998313490217" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943215v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Ben Abdelwahed" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bizet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998312467553" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943212v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barbul&#233;e" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Jernot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2014.04.024" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LSLDSJG2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772661v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ouagne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Ouahbi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung Hae Park" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Saouab" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785596v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.T. Nguyen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vidal-Sall&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boisse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Park" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2012.05.028" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCVSJ1RX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02166897v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-012-0076-z" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PCRGJQNL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02473813v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Thuault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eve" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jbmb.2013.1396" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363673v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2012.04.025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LK0D7X1F-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841890v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bretagne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Massardier-Jourdan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Verney" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2012051" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363675v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2012.08.008" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQ2653H5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938549v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianqian Chen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2011.01.002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L29HZXFQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942602v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lebel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woo Il Lee" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938548v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Chen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Mabrouki" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006842v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Arbter" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc B&#233;raud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binetruy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2011.04.021" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVSBJQLR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813940v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vidal-Sall&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charmetant" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maire" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0866-1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655503v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0671-x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655500v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ouagne" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655529v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998309349019" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935544v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qq Chen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Park" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404015v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Charlet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jernot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morvan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942767v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boisse" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hamila" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Park" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0655-x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942813v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woo Suck Han" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vautrin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293750v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2009.02.002" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTXDRNQX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494910v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bizet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baley" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494865v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655505v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0250-6" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942820v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lee" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655527v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chatel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2007.03.002" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LXHNM1FP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399311v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942864v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494662v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Montrelay" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942878v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02863523v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bouquet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.v23.p167-176" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00686920v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Le Riche" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0266-3538(03)00195-7" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9T80M4R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942929v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00686944v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.12.515-529" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-DQVJ1V93-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942908v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lory" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gardarein" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0266-3538(00)00126-3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9FHVKHC3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02562201v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Labat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grisel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1620-7742(01)01363-0" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZX1QGFG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942892v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360126v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lev&#233;e" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423907v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360095v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03458894v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Agaciak" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03459056v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03458922v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420762v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420713v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395076v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barbulee" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Duriatti" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395154v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394157v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M F Pucci" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40192-015-0032-1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394002v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184723v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.R. Dana" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Orange" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963405" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184166v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cazaux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Syerko" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01020393v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Villi&#232;re" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tardif" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710425v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. T. Nguyen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H. Park" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.611-612.356" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718687v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772656v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Agogue" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Soulat" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718684v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655547v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410535v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Zaidani" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007929v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leygue" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596995v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Hae Park" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718683v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842384v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655552v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850090v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Thanh Nguyen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Charmetant" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850062v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Laine" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655550v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Agogu&#233;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429977v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saouab Abdelghani" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bouillon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600359v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515861v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.Q. Chen" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahiene Hamila" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658662v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495524v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495522v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497054v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495268v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495271v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297131v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-H. Park" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495094v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495091v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410525v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495169v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00691650v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00691659v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306508v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rioual" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Amand" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Gallanti" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769968v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395058v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977390v5" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Normandajc Lecanu" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Reboul" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thiebot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852010v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouaz&#233;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01300531v2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603581v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Miranda Campos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Jouenne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Begrem" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Jouannot-Chesney" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Mosrati" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2025.119306" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612685v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Arbaoui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Aucher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Gomina" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Breard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/amm.2022.141058" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611206v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Duchemin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cazaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Br&#233;ard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.02.059" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611202v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Rougier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cellier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.09.015" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02884862v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Francesca Pucci" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2020.00143" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096399v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392721v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baley" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Davies" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.111984" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02015952v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Drapier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-018-1455-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01930601v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2018.08.031" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942901v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Breard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saouab" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bouquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184741v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Destaing" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomina" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Br&#233;ard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RCMA.26.435-449" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528950v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lourdin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Peixinho" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Leroy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-015-0805-x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938745v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Villiere" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gu&#233;roult" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sobotka" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boyard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2014.11.024" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ML2WZW8N-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943216v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanneck Wielhorski" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ben Abdelwahed" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Arquis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Glockner" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1757-482X.6.3.299" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943217v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Thuault" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Eve" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Blond" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Br&#233;ard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gomina" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998313490217" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943215v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Ben Abdelwahed" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bizet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998312467553" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943212v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barbul&#233;e" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Jernot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2014.04.024" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LSLDSJG2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772661v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ouagne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Ouahbi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung Hae Park" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Saouab" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785596v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.T. Nguyen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vidal-Sall&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boisse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Park" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2012.05.028" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCVSJ1RX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02166897v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-012-0076-z" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PCRGJQNL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02473813v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Thuault" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eve" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jbmb.2013.1396" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363673v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2012.04.025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LK0D7X1F-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841890v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bretagne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Massardier-Jourdan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Verney" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2012051" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363675v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2012.08.008" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQ2653H5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938549v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianqian Chen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2011.01.002" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L29HZXFQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942602v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lebel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woo Il Lee" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938548v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Chen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Mabrouki" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006842v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Arbter" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc B&#233;raud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binetruy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2011.04.021" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVSBJQLR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813940v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vidal-Sall&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charmetant" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maire" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0866-1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655503v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0671-x" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655500v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ouagne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655529v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998309349019" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935544v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qq Chen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Park" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404015v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Charlet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jernot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morvan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942767v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boisse" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hamila" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Park" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0655-x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942813v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woo Suck Han" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vautrin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293750v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2009.02.002" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTXDRNQX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494910v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bizet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baley" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494865v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655505v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0250-6" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942820v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lee" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655527v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chatel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2007.03.002" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LXHNM1FP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399311v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494662v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Montrelay" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942864v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942878v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02863523v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bouquet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.v23.p167-176" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00686920v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Le Riche" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0266-3538(03)00195-7" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9T80M4R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942929v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00686944v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.12.515-529" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-DQVJ1V93-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942908v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lory" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gardarein" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0266-3538(00)00126-3" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9FHVKHC3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02562201v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Labat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grisel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1620-7742(01)01363-0" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZX1QGFG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942892v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360126v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lev&#233;e" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423907v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360095v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05621615v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fida Tibi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pletacher" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Charfi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05621622v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05621333v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03458894v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Agaciak" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03459056v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03458922v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420762v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420713v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395076v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barbulee" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Duriatti" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395154v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394157v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M F Pucci" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40192-015-0032-1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394002v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184723v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.R. Dana" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Orange" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963405" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184166v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Syerko" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01020393v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Villi&#232;re" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tardif" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710425v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. T. Nguyen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H. Park" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.611-612.356" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718687v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772656v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Agogue" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Soulat" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718684v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655547v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410535v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Zaidani" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007929v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leygue" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718683v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596995v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Hae Park" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842384v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655552v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850090v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Thanh Nguyen" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Charmetant" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850062v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Laine" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655550v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Agogu&#233;" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429977v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saouab Abdelghani" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bouillon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600359v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515861v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.Q. Chen" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahiene Hamila" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658662v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495524v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495522v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497054v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495268v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495271v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297131v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-H. Park" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495094v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495091v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410525v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495169v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00691650v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00691659v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306508v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rioual" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Amand" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Gallanti" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769968v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395058v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977390v5" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Normandajc Lecanu" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Reboul" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thiebot" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852010v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouaz&#233;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01300531v2" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>