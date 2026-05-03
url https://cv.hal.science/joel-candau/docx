--- v0 (2026-03-22)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Joël Candau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancestralité et autochtonie. Une recherche pluridisciplinaire sur la mémoire des origines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Piétri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mercuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Huetz de Lemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Collection Essais, 978-2-7535-9901-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05263026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre les sens, apprendre par les sens : Anthropologie des perceptions sensorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Pétra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.600, 2023, Univers sensoriels et sciences sociales, 978-2-84743-314-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectes sensorielles. Recherche - Musée - Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Dassié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Fanlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Gélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Isnart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Petra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-84743-286-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04101588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensée sachante et pensée savante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04367676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalités et critères d'une mémoire partagée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What does culture do to our brains? The Theuth effect: cultural adversity and cultural felicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01326773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juger, préjuger, méjuger : processus & interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie du geste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures et émotion. Approches pluridisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Halloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow science: the 2010 call twelve years later</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio - La nouvelle revue des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17, pp.37 - 46. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/socio.14142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04368272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMÓRIA OU METAMEMÓRIA DAS ORIGENS?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caderno de Letras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n. 37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02945702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MÉMOIRE OU METAMÉMOIRE DES ORIGINES?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caderno de Letras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, ENTRE EXCESSOS E ESQUECIMENTOS:QUESTÕES CONTEMPORÂNEAS SOBRE A MEMÓRIA, 37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02945708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The attitudes of the members of two Moroccan Islamist movements concerning the civil state principles assessed through a counterargument task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Khabbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Watfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eisa Al-Balhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djilali Bouhmama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cogent Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (1), </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23311908.2019.1662632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04368274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La madeleine, espèce menacée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Deux Mondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les odeurs dans l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disturbance in representation: are there conditions of cultural adversity and felicity (the Theuth Effect)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hybrid. Revue des arts et médiations humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of acculturation, coping strategies, locus of control, and self-efficacy on chronic pain: study of Chinese immigrant women in Italy &ndash; insights from a thematic field analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Re</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Bragazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Siri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Cisneros Puebla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Friese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Volume 10, pp.1383 - 1390. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/JPR.S115449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Il tète, mais il n’y a pas de lait ». Hiérarchisation et hybridation des savoirs sur le colostrum au Cambodge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ève Bureau-Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leang Sim Kruy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 82 (2), pp.125-145. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/autr.082.0125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disturbance in representation: are there conditions of cultural adversity and felicity (the Theuth Effect)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hybrid. Revue des arts et médiations humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hybrid.793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Dawn of Veterinary Medicine to the One World One Medicine One Health Model: Some Historical, Philosophical, Anthropological, Legal and Bioethical Reflections.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicina nei Secoli. Arte e scienza </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel rôle jouent les odeurs dans la sexualité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malaise dans la représentation : existe-t-il des conditions d'adversité et de félicité culturelles (effet Theuth) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hybrid. Revue des arts et médiations humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hybrid.786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowering patients of a mental rehabilitation center in a low-resource context: a Moroccan experience as a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Khabbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Jebbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Rania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assad Watfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology Research and Behavior Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Volume 10, pp.103 - 108. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/PRBM.S117456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humans are macrosmatic in everyday life: evidence from anthropology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoist Schaal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 356 (6338), pp.eaam7263. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aam7263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire et patrimoine: des récits et des affordances du patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Leticia Mazzucchi Ferreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educar em Revista</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 58, pp.21 - 36. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/0104-4060.43469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04368310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'anthropologie des odeurs : un état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'Etudes Orientales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 64, pp.43-61. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/beo.4642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O MUSEU DAS COISAS BANAIS ENTREVISTA O ANTROPÓLOGO JÖEL CANDAU.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EXPRESSA EXTENSÃO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.13 - 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Slow Science, condition de la découverte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gavillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Découverte : revue du Palais de la découverte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01745903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cadavre en substance : perte d’odeurs et principe vital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60, pp.110-125. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.6895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation Gestes et cultures, un état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36 (3), </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1014163ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour du geste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36 (3), </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1014164ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi coopérer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrain : anthropologie et sciences humaines [Anciennement : Carnets du patrimoine ethnologique ; Revue d'ethnologie de l'Europe]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 58, pp.4 - 25. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terrain.14604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01723602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A memória e o princípio de perda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16 (3), </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4025/dialogos.v16i3.682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01756544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AUTOUR DU GESTE Entretien avec le Professeur Alain Berthoz (Collège de France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociétés ouvertes, sociétés fermées et anti-barbarie. Esquisse d’une anthropologie du doute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Noésis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18, pp.53-67. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/noesis.1744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01723715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les catégories d'odeurs en sont-elles vraiment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Wathelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 181 (1), </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lang.181.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01723678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing an olfactory experience: The impact of oral communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baccino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cabrol-Bass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Scheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (5), pp.443-452. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2009.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04368322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared Memory, Odours and Sociotransmitters or: &amp;quot;Save the Interaction!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OUTLINES -CRITICAL PRACTICE STUDIES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.29 - 42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01723674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intersensorialité humaine et cognition sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications [EHESS]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 86 (1), pp.25 - 36. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/commu.086.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01756537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural multifunctionality and principles of justice: impacts of agrienvironmental agreements in Dordogne / Multifonctionnalité de l'agriculture et principes de justice : quelques effets des contrats agrienvironnementaux en Dordogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Octobre (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi ne pouvons-nous pas nous passer des rhétoriques holistes ? Une perspective naturaliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Noésis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15, pp.115-138. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/noesis.1687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01723665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes partagées des affects olfactifs : des proto-affects aux affects représentationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Noésis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16, pp.129-154. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/noesis.1727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01723687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases antropológicas e expressões mundanas da busca patrimonial. Memória, tradição e identidade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memória em Rede</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01723634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Antropología, ciencia histórica y natural de la cultura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Antropología Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01723654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une gestion autonome de la médication en psychiatrie ? Approche anthropologique Towards an autonomous management of medication in psychiatry? An anthropological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Palazzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Midol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 166 (9), pp.717 - 726. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2006.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partager des odeurs « à ne pas regarder ». Sociotransmetteurs, langage et émotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voir [barré]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02465616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des odeurs à ne pas regarder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Jeanjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrain : anthropologie et sciences humaines [Anciennement : Carnets du patrimoine ethnologique ; Revue d'ethnologie de l'Europe]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 47, pp.51-68. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terrain.4251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02464754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vin, arômes, couleurs et descripteurs sensoriels. Quel partage de la dégustation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01756541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cicatrices murales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hameau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le monde alpin et rhodanien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 32 (1), pp.7-11. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/mar.2004.1833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01723749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The olfactory experience: constants and cultural variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 49 (9), pp.11-17. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2004.0522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00130924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El lenguaje natural de los olores y la hipótesis Sapir-Whorf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Antropología Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 12, pp.243-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00131066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces singuliéres, traces partagées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 12, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/socio-anthropologie.149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01723668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces et mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le monde alpin et rhodanien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 26 (1), pp.7-10. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/mar.1998.1651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01723737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les titulatures d'oratoires dans le département du Var</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le monde alpin et rhodanien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 18 (1), pp.65-84. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/mar.1990.1435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01723724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les oratoires dans l'espace rural varois.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le monde alpin et rhodanien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 13 (2), pp.83-107. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/mar.1985.1265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01723730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions et modalités des apprentissages sensoriels : une disputatio anthropologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Battesti; Joël Candau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprendre les sens, apprendre par les sens : Anthropologie des perceptions sensorielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Petra, pp.9-68, 2023, coll. Univers sensoriels et sciences sociales, 978-2-84743-314-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la variabilité culturelle de la sensibilité aux espaces odorants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Ben Hassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Sompairac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux territoires de l’experience olfactive, édité par Xavier Bonnaud et Victor Fraigneau.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Infolio, pp.125-155, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dix idées reçues en anthropologie des odeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Dassié, Aude Fanlo, Marie-Luce Gélard, Cyril Isnart, Florent Molle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collectes sensorielles. Recherche-Musée-Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PETRA, 2021, Univers sensoriels et sciences sociales, 978-2-84743-286-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le don et la consommation néonatale du colostrum : pratiques et représentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Verguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques d'allaitement et de sevrage : approches diachroniques et pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’olfactilité sociale des humains : la science fluctuante d’un sens omniprésent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoist Schaal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A vue de nez. Odorat et communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-73, 2019, Collection : Les Essentiels d'Hermès, 9782271126023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche bioculturelle du premier aliment du nouveau-né. Le colostrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ève Bureau-Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premiers cris, premières nourritures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.123-153, 2019, Premiers cris, premières nourritures, 979-1032002049</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antispécisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.anthropen.071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weird</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altricialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.anthropen.087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juste pouvoir, coopération fermée et coopération ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À qui le pouvoir ? Hommage à Jean-William Lapierre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une anthropologie des sens bioculturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sens en mots. Entretiens avec Joël Candau, Alain Corbin, David Howes, François Laplantine, David Le Breton et Georges Vigarello</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalidades e critérios de uma memória compartilhada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El lado perversodel patrimonio cultural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une odeur déconcertante chez tante Léonie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensations proustiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRILL, pp.142-157, 2016, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004329010_011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Est-on définitivement mort (socialement) quand on ne sent plus ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre autour du cadavre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01723746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Mémoire familiale, objets et économies affectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire familiale, objets et économies affectives.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joël Candau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps en partage : ressources, représentations, processus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du CTHS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.5-13, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps partagé de la sensation olfactive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps en partage : ressources, représentations, processus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalités et critères de la mémoire partagée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mémoire à l’épreuve de l’interdisciplinarité. Vers une nouvelle approche de récits mémoriels ?– XVe-XXIes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalités et critères d'une mémoire partagée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La construction de la mémoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoires partagées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Anthropologie pour tous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Loïc Le Quellec &amp; l’équipe de « L’Anthropologie pour tous », Jun 2015, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04368319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire science avec l’incertitude : réflexions sur la production des connaissances en Sciences Humaines et Sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Emsellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incertitude et connaissances en SHS : production, diffusion, transfert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l'Homme et de la Société Sud-Est (MSHS) - Axe 4 : Territoires, systèmes techniques et usages sociaux, Jun 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01166287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire science avec l’incertitude : réflexions sur la production des connaissances en SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Briquet-Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Carpitelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01101727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le premier projet, au niveau international, entièrement consacré à la toute première phase de l’allaitement : le don du colostrum par la mère et sa consommation par le nouveau-né.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Fernanda Acosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Verguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la science </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final ANR Colostrum - traitement archivistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LAPCOS, Nice; Phonothèque de la MMSH d'Aix-en-Provence. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01500361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'engagement du LASMIC pour la recherche dans le secteur social et médico-social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes éducatifs et de soins, entre éthique et gouvernance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épistémè du partage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie sociale et ethnologie. Université Nice Sophia Antipolis, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00130544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épistémè du partage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie sociale et ethnologie. Université Nice Sophia Antipolis, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00139992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId190"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Joël Candau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancestralité et autochtonie. Une recherche pluridisciplinaire sur la mémoire des origines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Piétri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mercuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Huetz de Lemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Collection Essais, 978-2-7535-9901-7. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14pjx⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05263026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre les sens, apprendre par les sens : Anthropologie des perceptions sensorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Pétra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.600, 2023, Univers sensoriels et sciences sociales, 978-2-84743-314-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectes sensorielles. Recherche - Musée - Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Dassié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Fanlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Gélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Isnart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Petra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-84743-286-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04101588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensée sachante et pensée savante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04367676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalités et critères d'une mémoire partagée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What does culture do to our brains? The Theuth effect: cultural adversity and cultural felicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01326773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juger, préjuger, méjuger : processus & interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie du geste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures et émotion. Approches pluridisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Halloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions et modalités des apprentissages sensoriels : une disputatio anthropologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Battesti; Joël Candau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprendre les sens, apprendre par les sens : Anthropologie des perceptions sensorielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Petra, pp.9-68, 2023, coll. Univers sensoriels et sciences sociales, 978-2-84743-314-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la variabilité culturelle de la sensibilité aux espaces odorants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Ben Hassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Sompairac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux territoires de l’experience olfactive, édité par Xavier Bonnaud et Victor Fraigneau.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Infolio, pp.125-155, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dix idées reçues en anthropologie des odeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Dassié, Aude Fanlo, Marie-Luce Gélard, Cyril Isnart, Florent Molle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collectes sensorielles. Recherche-Musée-Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PETRA, 2021, Univers sensoriels et sciences sociales, 978-2-84743-286-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le don et la consommation néonatale du colostrum : pratiques et représentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Verguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques d'allaitement et de sevrage : approches diachroniques et pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’olfactilité sociale des humains : la science fluctuante d’un sens omniprésent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoist Schaal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A vue de nez. Odorat et communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-73, 2019, Collection : Les Essentiels d'Hermès, 9782271126023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche bioculturelle du premier aliment du nouveau-né. Le colostrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ève Bureau-Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premiers cris, premières nourritures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.123-153, 2019, Premiers cris, premières nourritures, 979-1032002049</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altricialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.anthropen.087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antispécisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.anthropen.071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weird</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juste pouvoir, coopération fermée et coopération ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À qui le pouvoir ? Hommage à Jean-William Lapierre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une anthropologie des sens bioculturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sens en mots. Entretiens avec Joël Candau, Alain Corbin, David Howes, François Laplantine, David Le Breton et Georges Vigarello</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalidades e critérios de uma memória compartilhada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El lado perversodel patrimonio cultural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une odeur déconcertante chez tante Léonie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensations proustiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRILL, pp.142-157, 2016, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004329010_011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Est-on définitivement mort (socialement) quand on ne sent plus ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre autour du cadavre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01723746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Mémoire familiale, objets et économies affectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire familiale, objets et économies affectives.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joël Candau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps en partage : ressources, représentations, processus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du CTHS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.5-13, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps partagé de la sensation olfactive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps en partage : ressources, représentations, processus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow science: the 2010 call twelve years later</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio - La nouvelle revue des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17, pp.37 - 46. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/socio.14142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04368272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMÓRIA OU METAMEMÓRIA DAS ORIGENS?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caderno de Letras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n. 37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02945702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MÉMOIRE OU METAMÉMOIRE DES ORIGINES?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caderno de Letras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, ENTRE EXCESSOS E ESQUECIMENTOS:QUESTÕES CONTEMPORÂNEAS SOBRE A MEMÓRIA, 37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02945708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The attitudes of the members of two Moroccan Islamist movements concerning the civil state principles assessed through a counterargument task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Khabbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Watfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eisa Al-Balhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djilali Bouhmama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cogent Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (1), </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23311908.2019.1662632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04368274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La madeleine, espèce menacée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Deux Mondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les odeurs dans l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disturbance in representation: are there conditions of cultural adversity and felicity (the Theuth Effect)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hybrid. Revue des arts et médiations humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of acculturation, coping strategies, locus of control, and self-efficacy on chronic pain: study of Chinese immigrant women in Italy &ndash; insights from a thematic field analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Re</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Bragazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Siri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Cisneros Puebla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Friese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Volume 10, pp.1383 - 1390. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/JPR.S115449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Il tète, mais il n’y a pas de lait ». Hiérarchisation et hybridation des savoirs sur le colostrum au Cambodge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ève Bureau-Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leang Sim Kruy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 82 (2), pp.125-145. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/autr.082.0125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disturbance in representation: are there conditions of cultural adversity and felicity (the Theuth Effect)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hybrid. Revue des arts et médiations humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hybrid.793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Dawn of Veterinary Medicine to the One World One Medicine One Health Model: Some Historical, Philosophical, Anthropological, Legal and Bioethical Reflections.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicina nei Secoli. Arte e scienza </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel rôle jouent les odeurs dans la sexualité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malaise dans la représentation : existe-t-il des conditions d'adversité et de félicité culturelles (effet Theuth) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hybrid. Revue des arts et médiations humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hybrid.786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowering patients of a mental rehabilitation center in a low-resource context: a Moroccan experience as a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Khabbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Jebbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Rania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assad Watfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology Research and Behavior Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Volume 10, pp.103 - 108. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/PRBM.S117456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humans are macrosmatic in everyday life: evidence from anthropology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoist Schaal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 356 (6338), pp.eaam7263. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aam7263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O MUSEU DAS COISAS BANAIS ENTREVISTA O ANTROPÓLOGO JÖEL CANDAU.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EXPRESSA EXTENSÃO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.13 - 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire et patrimoine: des récits et des affordances du patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Leticia Mazzucchi Ferreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educar em Revista</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 58, pp.21 - 36. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/0104-4060.43469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04368310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'anthropologie des odeurs : un état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'Etudes Orientales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 64, pp.43-61. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/beo.4642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Slow Science, condition de la découverte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gavillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Découverte : revue du Palais de la découverte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01745903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cadavre en substance : perte d’odeurs et principe vital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60, pp.110-125. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.6895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AUTOUR DU GESTE Entretien avec le Professeur Alain Berthoz (Collège de France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation Gestes et cultures, un état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36 (3), </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1014163ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour du geste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36 (3), </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1014164ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi coopérer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrain : anthropologie et sciences humaines [Anciennement : Carnets du patrimoine ethnologique ; Revue d'ethnologie de l'Europe]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 58, pp.4 - 25. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terrain.14604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01723602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A memória e o princípio de perda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16 (3), </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4025/dialogos.v16i3.682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01756544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociétés ouvertes, sociétés fermées et anti-barbarie. Esquisse d’une anthropologie du doute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Noésis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18, pp.53-67. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/noesis.1744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01723715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les catégories d'odeurs en sont-elles vraiment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Wathelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 181 (1), </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lang.181.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01723678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing an olfactory experience: The impact of oral communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baccino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cabrol-Bass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Scheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (5), pp.443-452. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2009.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04368322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi ne pouvons-nous pas nous passer des rhétoriques holistes ? Une perspective naturaliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Noésis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15, pp.115-138. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/noesis.1687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01723665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural multifunctionality and principles of justice: impacts of agrienvironmental agreements in Dordogne / Multifonctionnalité de l'agriculture et principes de justice : quelques effets des contrats agrienvironnementaux en Dordogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Octobre (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared Memory, Odours and Sociotransmitters or: &amp;quot;Save the Interaction!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OUTLINES -CRITICAL PRACTICE STUDIES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.29 - 42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01723674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intersensorialité humaine et cognition sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications [EHESS]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 86 (1), pp.25 - 36. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/commu.086.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01756537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes partagées des affects olfactifs : des proto-affects aux affects représentationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Noésis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16, pp.129-154. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/noesis.1727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01723687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases antropológicas e expressões mundanas da busca patrimonial. Memória, tradição e identidade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memória em Rede</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01723634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Antropología, ciencia histórica y natural de la cultura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Antropología Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01723654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une gestion autonome de la médication en psychiatrie ? Approche anthropologique Towards an autonomous management of medication in psychiatry? An anthropological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Palazzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Midol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 166 (9), pp.717 - 726. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2006.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partager des odeurs « à ne pas regarder ». Sociotransmetteurs, langage et émotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voir [barré]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02465616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des odeurs à ne pas regarder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Jeanjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrain : anthropologie et sciences humaines [Anciennement : Carnets du patrimoine ethnologique ; Revue d'ethnologie de l'Europe]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 47, pp.51-68. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terrain.4251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02464754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vin, arômes, couleurs et descripteurs sensoriels. Quel partage de la dégustation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01756541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The olfactory experience: constants and cultural variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 49 (9), pp.11-17. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2004.0522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00130924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cicatrices murales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hameau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le monde alpin et rhodanien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 32 (1), pp.7-11. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/mar.2004.1833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01723749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El lenguaje natural de los olores y la hipótesis Sapir-Whorf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Antropología Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 12, pp.243-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00131066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces singuliéres, traces partagées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 12, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/socio-anthropologie.149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01723668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces et mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le monde alpin et rhodanien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 26 (1), pp.7-10. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/mar.1998.1651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01723737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les titulatures d'oratoires dans le département du Var</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le monde alpin et rhodanien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 18 (1), pp.65-84. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/mar.1990.1435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01723724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les oratoires dans l'espace rural varois.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le monde alpin et rhodanien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 13 (2), pp.83-107. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/mar.1985.1265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01723730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalités et critères de la mémoire partagée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mémoire à l’épreuve de l’interdisciplinarité. Vers une nouvelle approche de récits mémoriels ?– XVe-XXIes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalités et critères d'une mémoire partagée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La construction de la mémoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoires partagées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Anthropologie pour tous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Loïc Le Quellec &amp; l’équipe de « L’Anthropologie pour tous », Jun 2015, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04368319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire science avec l’incertitude : réflexions sur la production des connaissances en Sciences Humaines et Sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Emsellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incertitude et connaissances en SHS : production, diffusion, transfert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l'Homme et de la Société Sud-Est (MSHS) - Axe 4 : Territoires, systèmes techniques et usages sociaux, Jun 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01166287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire science avec l’incertitude : réflexions sur la production des connaissances en SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Briquet-Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Carpitelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01101727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le premier projet, au niveau international, entièrement consacré à la toute première phase de l’allaitement : le don du colostrum par la mère et sa consommation par le nouveau-né.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Fernanda Acosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Verguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la science </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final ANR Colostrum - traitement archivistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LAPCOS, Nice; Phonothèque de la MMSH d'Aix-en-Provence. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01500361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'engagement du LASMIC pour la recherche dans le secteur social et médico-social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes éducatifs et de soins, entre éthique et gouvernance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épistémè du partage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie sociale et ethnologie. Université Nice Sophia Antipolis, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00130544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épistémè du partage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie sociale et ethnologie. Université Nice Sophia Antipolis, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00139992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId191"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05263026v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Ouriachi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pi&#233;tri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Candau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mercuri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Huetz de Lemps" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10987/ancestralite-et-autochtonie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917206v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Battesti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionspetra.fr/livres/apprendre-les-sens-apprendre-par-les-sens-anthropologie-des-perceptions-sensorielles" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101588v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dassi&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Fanlo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce G&#233;lard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Isnart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Molle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionspetra.fr/livres/collectes-sensorielles-recherche-musee-art" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04367676v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736659v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01326773v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589097v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588649v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Halloy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589028v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04368272v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio.14142" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02945702v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02945708v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04368274v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Khabbache" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Watfa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eisa Al-Balhan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilali Bouhmama" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23311908.2019.1662632" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137679v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137686v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132365v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736685v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Bragazzi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Siri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Cisneros Puebla" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Friese" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/JPR.S115449" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132359v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Bureau-Point" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leang Sim Kruy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.082.0125" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736663v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hybrid.793" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132388v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138913v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736662v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hybrid.786" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736687v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Jebbar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Rania" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Chantal Doucet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assad Watfa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/PRBM.S117456" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132393v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Schaal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aam7263" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04368310v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Leticia Mazzucchi Ferreira" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0104-4060.43469" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736677v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/beo.4642" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736681v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745903v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gavillet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372708v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.6895" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736675v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gaucher" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1014163ar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736673v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1014164ar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01723602v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.14604" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756544v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4025/dialogos.v16i3.682" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797525v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01723715v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/noesis.1744" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01723678v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Wathelet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.181.0037" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04368322v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baccino" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cabrol-Bass" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Meyer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Scheer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2009.11.001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3K68DXVC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01723674v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756537v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.086.0025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651969v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ferrari" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lewis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbolatiana Rambonilaza" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01723665v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/noesis.1687" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01723687v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/noesis.1727" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01723634v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01723654v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736683v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Palazzolo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Midol" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2006.02.013" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02465616v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464754v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Jeanjean" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.4251" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756541v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01723749v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hameau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mar.2004.1833" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130924v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2004.0522" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131066v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01723668v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.149" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01723737v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mar.1998.1651" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01723724v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mar.1990.1435" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01723730v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mar.1985.1265" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508880v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360626v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Ben Hassine" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Perez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Sompairac" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368046v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132441v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Verguet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133933v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hermes.hypotheses.org/2499" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02126733v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rosso" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Durand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Geffroy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/premiers-cris-premieres-nourritures" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133964v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.anthropen.071" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133975v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133979v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133949v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133970v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133960v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.anthropen.087" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137459v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135068v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135067v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736668v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004329010_011" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01723746v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736678v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736672v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cths.fr/ed/edition.php?id=3837" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736670v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142335v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142410v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04368319v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166287v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Fusco" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertoncello" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Emsellem" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01101727v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Briquet-Laugier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Carpitelli" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01811566v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda Acosta" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01500361v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423724v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00130544v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00139992v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05263026v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Ouriachi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pi&#233;tri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Candau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mercuri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Huetz de Lemps" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10987/ancestralite-et-autochtonie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14pjx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917206v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Battesti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionspetra.fr/livres/apprendre-les-sens-apprendre-par-les-sens-anthropologie-des-perceptions-sensorielles" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101588v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dassi&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Fanlo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce G&#233;lard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Isnart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Molle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionspetra.fr/livres/collectes-sensorielles-recherche-musee-art" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04367676v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736659v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01326773v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589097v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588649v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Halloy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589028v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508880v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360626v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Ben Hassine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Perez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Sompairac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368046v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132441v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Verguet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133933v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Schaal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hermes.hypotheses.org/2499" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02126733v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Bureau-Point" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rosso" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Durand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Geffroy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/premiers-cris-premieres-nourritures" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133960v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.anthropen.087" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133964v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.anthropen.071" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133979v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133975v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133949v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133970v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137459v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135068v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135067v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736668v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004329010_011" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01723746v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736678v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736672v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cths.fr/ed/edition.php?id=3837" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736670v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04368272v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio.14142" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02945702v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02945708v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04368274v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Khabbache" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Watfa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eisa Al-Balhan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilali Bouhmama" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23311908.2019.1662632" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137679v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137686v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132365v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736685v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Re" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Bragazzi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Siri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Cisneros Puebla" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Friese" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/JPR.S115449" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132359v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leang Sim Kruy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.082.0125" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736663v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hybrid.793" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132388v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138913v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736662v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hybrid.786" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736687v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Jebbar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Rania" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Chantal Doucet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assad Watfa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/PRBM.S117456" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132393v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aam7263" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736681v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04368310v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Leticia Mazzucchi Ferreira" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0104-4060.43469" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736677v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/beo.4642" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745903v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gavillet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372708v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.6895" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797525v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736675v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gaucher" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1014163ar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736673v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1014164ar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01723602v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.14604" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756544v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4025/dialogos.v16i3.682" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01723715v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/noesis.1744" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01723678v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Wathelet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.181.0037" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04368322v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baccino" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cabrol-Bass" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Meyer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Scheer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2009.11.001" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3K68DXVC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01723665v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/noesis.1687" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651969v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ferrari" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lewis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbolatiana Rambonilaza" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01723674v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756537v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.086.0025" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01723687v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/noesis.1727" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01723634v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01723654v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736683v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Palazzolo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Midol" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2006.02.013" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02465616v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464754v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Jeanjean" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.4251" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756541v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130924v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2004.0522" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01723749v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hameau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mar.2004.1833" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131066v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01723668v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.149" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01723737v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mar.1998.1651" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01723724v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mar.1990.1435" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01723730v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mar.1985.1265" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142335v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142410v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04368319v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166287v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Fusco" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertoncello" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Emsellem" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01101727v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Briquet-Laugier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Carpitelli" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01811566v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda Acosta" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01500361v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423724v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00130544v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00139992v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>