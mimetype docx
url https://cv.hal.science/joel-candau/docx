--- v1 (2026-05-03)
+++ v2 (2026-05-28)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Joël Candau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancestralité et autochtonie. Une recherche pluridisciplinaire sur la mémoire des origines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Piétri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mercuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Huetz de Lemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Collection Essais, 978-2-7535-9901-7. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14pjx⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05263026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre les sens, apprendre par les sens : Anthropologie des perceptions sensorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Pétra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.600, 2023, Univers sensoriels et sciences sociales, 978-2-84743-314-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectes sensorielles. Recherche - Musée - Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Dassié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Fanlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Gélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Isnart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Petra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-84743-286-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04101588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensée sachante et pensée savante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04367676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalités et critères d'une mémoire partagée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What does culture do to our brains? The Theuth effect: cultural adversity and cultural felicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01326773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juger, préjuger, méjuger : processus & interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie du geste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures et émotion. Approches pluridisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Halloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions et modalités des apprentissages sensoriels : une disputatio anthropologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Battesti; Joël Candau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprendre les sens, apprendre par les sens : Anthropologie des perceptions sensorielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Petra, pp.9-68, 2023, coll. Univers sensoriels et sciences sociales, 978-2-84743-314-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la variabilité culturelle de la sensibilité aux espaces odorants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Ben Hassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Sompairac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux territoires de l’experience olfactive, édité par Xavier Bonnaud et Victor Fraigneau.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Infolio, pp.125-155, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dix idées reçues en anthropologie des odeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Dassié, Aude Fanlo, Marie-Luce Gélard, Cyril Isnart, Florent Molle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collectes sensorielles. Recherche-Musée-Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PETRA, 2021, Univers sensoriels et sciences sociales, 978-2-84743-286-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le don et la consommation néonatale du colostrum : pratiques et représentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Verguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques d'allaitement et de sevrage : approches diachroniques et pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’olfactilité sociale des humains : la science fluctuante d’un sens omniprésent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoist Schaal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A vue de nez. Odorat et communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-73, 2019, Collection : Les Essentiels d'Hermès, 9782271126023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche bioculturelle du premier aliment du nouveau-né. Le colostrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ève Bureau-Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premiers cris, premières nourritures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.123-153, 2019, Premiers cris, premières nourritures, 979-1032002049</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altricialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.anthropen.087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antispécisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.anthropen.071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weird</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juste pouvoir, coopération fermée et coopération ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À qui le pouvoir ? Hommage à Jean-William Lapierre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une anthropologie des sens bioculturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sens en mots. Entretiens avec Joël Candau, Alain Corbin, David Howes, François Laplantine, David Le Breton et Georges Vigarello</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalidades e critérios de uma memória compartilhada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El lado perversodel patrimonio cultural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une odeur déconcertante chez tante Léonie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensations proustiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRILL, pp.142-157, 2016, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004329010_011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Est-on définitivement mort (socialement) quand on ne sent plus ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre autour du cadavre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01723746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Mémoire familiale, objets et économies affectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire familiale, objets et économies affectives.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joël Candau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps en partage : ressources, représentations, processus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du CTHS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.5-13, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps partagé de la sensation olfactive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps en partage : ressources, représentations, processus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow science: the 2010 call twelve years later</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio - La nouvelle revue des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17, pp.37 - 46. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/socio.14142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04368272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMÓRIA OU METAMEMÓRIA DAS ORIGENS?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caderno de Letras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n. 37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02945702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MÉMOIRE OU METAMÉMOIRE DES ORIGINES?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caderno de Letras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, ENTRE EXCESSOS E ESQUECIMENTOS:QUESTÕES CONTEMPORÂNEAS SOBRE A MEMÓRIA, 37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02945708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The attitudes of the members of two Moroccan Islamist movements concerning the civil state principles assessed through a counterargument task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Khabbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Watfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eisa Al-Balhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djilali Bouhmama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cogent Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (1), </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23311908.2019.1662632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04368274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La madeleine, espèce menacée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Deux Mondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les odeurs dans l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disturbance in representation: are there conditions of cultural adversity and felicity (the Theuth Effect)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hybrid. Revue des arts et médiations humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of acculturation, coping strategies, locus of control, and self-efficacy on chronic pain: study of Chinese immigrant women in Italy &ndash; insights from a thematic field analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Re</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Bragazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Siri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Cisneros Puebla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Friese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Volume 10, pp.1383 - 1390. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/JPR.S115449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Il tète, mais il n’y a pas de lait ». Hiérarchisation et hybridation des savoirs sur le colostrum au Cambodge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ève Bureau-Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leang Sim Kruy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 82 (2), pp.125-145. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/autr.082.0125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disturbance in representation: are there conditions of cultural adversity and felicity (the Theuth Effect)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hybrid. Revue des arts et médiations humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hybrid.793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Dawn of Veterinary Medicine to the One World One Medicine One Health Model: Some Historical, Philosophical, Anthropological, Legal and Bioethical Reflections.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicina nei Secoli. Arte e scienza </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel rôle jouent les odeurs dans la sexualité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malaise dans la représentation : existe-t-il des conditions d'adversité et de félicité culturelles (effet Theuth) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hybrid. Revue des arts et médiations humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hybrid.786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowering patients of a mental rehabilitation center in a low-resource context: a Moroccan experience as a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Khabbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Jebbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Rania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assad Watfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology Research and Behavior Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Volume 10, pp.103 - 108. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/PRBM.S117456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humans are macrosmatic in everyday life: evidence from anthropology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoist Schaal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 356 (6338), pp.eaam7263. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aam7263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O MUSEU DAS COISAS BANAIS ENTREVISTA O ANTROPÓLOGO JÖEL CANDAU.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EXPRESSA EXTENSÃO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.13 - 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire et patrimoine: des récits et des affordances du patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Leticia Mazzucchi Ferreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educar em Revista</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 58, pp.21 - 36. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/0104-4060.43469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04368310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'anthropologie des odeurs : un état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'Etudes Orientales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 64, pp.43-61. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/beo.4642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Slow Science, condition de la découverte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gavillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Découverte : revue du Palais de la découverte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01745903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cadavre en substance : perte d’odeurs et principe vital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60, pp.110-125. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.6895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AUTOUR DU GESTE Entretien avec le Professeur Alain Berthoz (Collège de France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation Gestes et cultures, un état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36 (3), </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1014163ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour du geste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36 (3), </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1014164ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi coopérer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrain : anthropologie et sciences humaines [Anciennement : Carnets du patrimoine ethnologique ; Revue d'ethnologie de l'Europe]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 58, pp.4 - 25. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terrain.14604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01723602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A memória e o princípio de perda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16 (3), </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4025/dialogos.v16i3.682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01756544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociétés ouvertes, sociétés fermées et anti-barbarie. Esquisse d’une anthropologie du doute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Noésis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18, pp.53-67. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/noesis.1744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01723715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les catégories d'odeurs en sont-elles vraiment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Wathelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 181 (1), </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lang.181.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01723678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing an olfactory experience: The impact of oral communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baccino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cabrol-Bass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Scheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (5), pp.443-452. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2009.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04368322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi ne pouvons-nous pas nous passer des rhétoriques holistes ? Une perspective naturaliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Noésis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15, pp.115-138. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/noesis.1687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01723665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural multifunctionality and principles of justice: impacts of agrienvironmental agreements in Dordogne / Multifonctionnalité de l'agriculture et principes de justice : quelques effets des contrats agrienvironnementaux en Dordogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Octobre (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared Memory, Odours and Sociotransmitters or: &amp;quot;Save the Interaction!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OUTLINES -CRITICAL PRACTICE STUDIES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.29 - 42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01723674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intersensorialité humaine et cognition sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications [EHESS]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 86 (1), pp.25 - 36. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/commu.086.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01756537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes partagées des affects olfactifs : des proto-affects aux affects représentationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Noésis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16, pp.129-154. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/noesis.1727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01723687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases antropológicas e expressões mundanas da busca patrimonial. Memória, tradição e identidade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memória em Rede</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01723634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Antropología, ciencia histórica y natural de la cultura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Antropología Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01723654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une gestion autonome de la médication en psychiatrie ? Approche anthropologique Towards an autonomous management of medication in psychiatry? An anthropological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Palazzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Midol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 166 (9), pp.717 - 726. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2006.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partager des odeurs « à ne pas regarder ». Sociotransmetteurs, langage et émotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voir [barré]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02465616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des odeurs à ne pas regarder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Jeanjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrain : anthropologie et sciences humaines [Anciennement : Carnets du patrimoine ethnologique ; Revue d'ethnologie de l'Europe]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 47, pp.51-68. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terrain.4251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02464754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vin, arômes, couleurs et descripteurs sensoriels. Quel partage de la dégustation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01756541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The olfactory experience: constants and cultural variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 49 (9), pp.11-17. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2004.0522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00130924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cicatrices murales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hameau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le monde alpin et rhodanien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 32 (1), pp.7-11. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/mar.2004.1833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01723749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El lenguaje natural de los olores y la hipótesis Sapir-Whorf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Antropología Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 12, pp.243-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00131066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces singuliéres, traces partagées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 12, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/socio-anthropologie.149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01723668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces et mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le monde alpin et rhodanien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 26 (1), pp.7-10. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/mar.1998.1651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01723737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les titulatures d'oratoires dans le département du Var</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le monde alpin et rhodanien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 18 (1), pp.65-84. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/mar.1990.1435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01723724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les oratoires dans l'espace rural varois.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le monde alpin et rhodanien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 13 (2), pp.83-107. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/mar.1985.1265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01723730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalités et critères de la mémoire partagée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mémoire à l’épreuve de l’interdisciplinarité. Vers une nouvelle approche de récits mémoriels ?– XVe-XXIes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalités et critères d'une mémoire partagée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La construction de la mémoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoires partagées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Anthropologie pour tous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Loïc Le Quellec &amp; l’équipe de « L’Anthropologie pour tous », Jun 2015, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04368319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire science avec l’incertitude : réflexions sur la production des connaissances en Sciences Humaines et Sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Emsellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incertitude et connaissances en SHS : production, diffusion, transfert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l'Homme et de la Société Sud-Est (MSHS) - Axe 4 : Territoires, systèmes techniques et usages sociaux, Jun 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01166287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire science avec l’incertitude : réflexions sur la production des connaissances en SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Briquet-Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Carpitelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01101727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le premier projet, au niveau international, entièrement consacré à la toute première phase de l’allaitement : le don du colostrum par la mère et sa consommation par le nouveau-né.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Fernanda Acosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Verguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la science </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final ANR Colostrum - traitement archivistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LAPCOS, Nice; Phonothèque de la MMSH d'Aix-en-Provence. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01500361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'engagement du LASMIC pour la recherche dans le secteur social et médico-social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes éducatifs et de soins, entre éthique et gouvernance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épistémè du partage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie sociale et ethnologie. Université Nice Sophia Antipolis, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00130544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épistémè du partage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie sociale et ethnologie. Université Nice Sophia Antipolis, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00139992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId191"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Joël Candau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancestralité et autochtonie. Une recherche pluridisciplinaire sur la mémoire des origines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Piétri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mercuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Huetz de Lemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Collection Essais, 978-2-7535-9901-7. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14pjx⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05263026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre les sens, apprendre par les sens : Anthropologie des perceptions sensorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Pétra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.600, 2023, Univers sensoriels et sciences sociales, 978-2-84743-314-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectes sensorielles. Recherche - Musée - Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Dassié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Fanlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Gélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Isnart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Petra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-84743-286-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04101588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensée sachante et pensée savante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04367676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalités et critères d'une mémoire partagée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What does culture do to our brains? The Theuth effect: cultural adversity and cultural felicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01326773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juger, préjuger, méjuger : processus & interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie du geste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures et émotion. Approches pluridisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Halloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions et modalités des apprentissages sensoriels : une disputatio anthropologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Battesti; Joël Candau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprendre les sens, apprendre par les sens : Anthropologie des perceptions sensorielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Petra, pp.9-68, 2023, coll. Univers sensoriels et sciences sociales, 978-2-84743-314-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la variabilité culturelle de la sensibilité aux espaces odorants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Ben Hassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Sompairac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux territoires de l’experience olfactive, édité par Xavier Bonnaud et Victor Fraigneau.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Infolio, pp.125-155, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dix idées reçues en anthropologie des odeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Dassié, Aude Fanlo, Marie-Luce Gélard, Cyril Isnart, Florent Molle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collectes sensorielles. Recherche-Musée-Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PETRA, 2021, Univers sensoriels et sciences sociales, 978-2-84743-286-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le don et la consommation néonatale du colostrum : pratiques et représentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Verguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques d'allaitement et de sevrage : approches diachroniques et pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’olfactilité sociale des humains : la science fluctuante d’un sens omniprésent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoist Schaal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A vue de nez. Odorat et communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-73, 2019, Collection : Les Essentiels d'Hermès, 9782271126023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche bioculturelle du premier aliment du nouveau-né. Le colostrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ève Bureau-Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premiers cris, premières nourritures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.123-153, 2019, Premiers cris, premières nourritures, 979-1032002049</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altricialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.anthropen.087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antispécisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.anthropen.071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weird</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juste pouvoir, coopération fermée et coopération ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À qui le pouvoir ? Hommage à Jean-William Lapierre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une anthropologie des sens bioculturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sens en mots. Entretiens avec Joël Candau, Alain Corbin, David Howes, François Laplantine, David Le Breton et Georges Vigarello</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalidades e critérios de uma memória compartilhada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El lado perversodel patrimonio cultural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une odeur déconcertante chez tante Léonie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensations proustiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRILL, pp.142-157, 2016, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004329010_011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Est-on définitivement mort (socialement) quand on ne sent plus ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre autour du cadavre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01723746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Mémoire familiale, objets et économies affectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire familiale, objets et économies affectives.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joël Candau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps en partage : ressources, représentations, processus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du CTHS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.5-13, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps partagé de la sensation olfactive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps en partage : ressources, représentations, processus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow science: the 2010 call twelve years later</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio - La nouvelle revue des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17, pp.37 - 46. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/socio.14142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04368272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMÓRIA OU METAMEMÓRIA DAS ORIGENS?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caderno de Letras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n. 37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02945702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MÉMOIRE OU METAMÉMOIRE DES ORIGINES?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caderno de Letras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, ENTRE EXCESSOS E ESQUECIMENTOS:QUESTÕES CONTEMPORÂNEAS SOBRE A MEMÓRIA, 37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02945708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The attitudes of the members of two Moroccan Islamist movements concerning the civil state principles assessed through a counterargument task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Khabbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Watfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eisa Al-Balhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djilali Bouhmama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cogent Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (1), </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23311908.2019.1662632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04368274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La madeleine, espèce menacée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Deux Mondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les odeurs dans l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disturbance in representation: are there conditions of cultural adversity and felicity (the Theuth Effect)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hybrid. Revue des arts et médiations humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of acculturation, coping strategies, locus of control, and self-efficacy on chronic pain: study of Chinese immigrant women in Italy &ndash; insights from a thematic field analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Re</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Bragazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Siri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Cisneros Puebla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Friese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Volume 10, pp.1383 - 1390. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/JPR.S115449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Il tète, mais il n’y a pas de lait ». Hiérarchisation et hybridation des savoirs sur le colostrum au Cambodge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ève Bureau-Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leang Sim Kruy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 82 (2), pp.125-145. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/autr.082.0125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disturbance in representation: are there conditions of cultural adversity and felicity (the Theuth Effect)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hybrid. Revue des arts et médiations humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hybrid.793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Dawn of Veterinary Medicine to the One World One Medicine One Health Model: Some Historical, Philosophical, Anthropological, Legal and Bioethical Reflections.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicina nei Secoli. Arte e scienza </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel rôle jouent les odeurs dans la sexualité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malaise dans la représentation : existe-t-il des conditions d'adversité et de félicité culturelles (effet Theuth) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hybrid. Revue des arts et médiations humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hybrid.786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowering patients of a mental rehabilitation center in a low-resource context: a Moroccan experience as a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Khabbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Jebbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Rania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assad Watfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology Research and Behavior Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Volume 10, pp.103 - 108. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/PRBM.S117456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humans are macrosmatic in everyday life: evidence from anthropology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoist Schaal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 356 (6338), pp.eaam7263. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aam7263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O MUSEU DAS COISAS BANAIS ENTREVISTA O ANTROPÓLOGO JÖEL CANDAU.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EXPRESSA EXTENSÃO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.13 - 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire et patrimoine: des récits et des affordances du patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Leticia Mazzucchi Ferreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educar em Revista</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 58, pp.21 - 36. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/0104-4060.43469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04368310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'anthropologie des odeurs : un état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'Etudes Orientales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 64, pp.43-61. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/beo.4642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Slow Science, condition de la découverte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gavillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Découverte : revue du Palais de la découverte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01745903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cadavre en substance : perte d’odeurs et principe vital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60, pp.110-125. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.6895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AUTOUR DU GESTE Entretien avec le Professeur Alain Berthoz (Collège de France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation Gestes et cultures, un état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36 (3), </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1014163ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour du geste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36 (3), </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1014164ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi coopérer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrain : anthropologie et sciences humaines [Anciennement : Carnets du patrimoine ethnologique ; Revue d'ethnologie de l'Europe]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 58, pp.4 - 25. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terrain.14604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01723602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A memória e o princípio de perda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16 (3), </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4025/dialogos.v16i3.682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01756544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociétés ouvertes, sociétés fermées et anti-barbarie. Esquisse d’une anthropologie du doute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Noésis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18, pp.53-67. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/noesis.1744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01723715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les catégories d'odeurs en sont-elles vraiment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Wathelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 181 (1), </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lang.181.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01723678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing an olfactory experience: The impact of oral communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baccino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cabrol-Bass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Scheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (5), pp.443-452. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2009.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04368322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared Memory, Odours and Sociotransmitters or: &amp;quot;Save the Interaction!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OUTLINES -CRITICAL PRACTICE STUDIES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.29 - 42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01723674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intersensorialité humaine et cognition sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications [EHESS]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 86 (1), pp.25 - 36. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/commu.086.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01756537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi ne pouvons-nous pas nous passer des rhétoriques holistes ? Une perspective naturaliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Noésis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15, pp.115-138. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/noesis.1687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01723665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural multifunctionality and principles of justice: impacts of agrienvironmental agreements in Dordogne / Multifonctionnalité de l'agriculture et principes de justice : quelques effets des contrats agrienvironnementaux en Dordogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Octobre (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes partagées des affects olfactifs : des proto-affects aux affects représentationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Noésis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16, pp.129-154. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/noesis.1727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01723687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases antropológicas e expressões mundanas da busca patrimonial. Memória, tradição e identidade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memória em Rede</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01723634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Antropología, ciencia histórica y natural de la cultura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Antropología Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01723654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une gestion autonome de la médication en psychiatrie ? Approche anthropologique Towards an autonomous management of medication in psychiatry? An anthropological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Palazzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Midol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 166 (9), pp.717 - 726. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2006.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partager des odeurs « à ne pas regarder ». Sociotransmetteurs, langage et émotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voir [barré]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02465616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des odeurs à ne pas regarder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Jeanjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrain : anthropologie et sciences humaines [Anciennement : Carnets du patrimoine ethnologique ; Revue d'ethnologie de l'Europe]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 47, pp.51-68. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terrain.4251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02464754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vin, arômes, couleurs et descripteurs sensoriels. Quel partage de la dégustation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01756541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The olfactory experience: constants and cultural variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 49 (9), pp.11-17. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2004.0522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00130924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cicatrices murales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hameau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le monde alpin et rhodanien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 32 (1), pp.7-11. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/mar.2004.1833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01723749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El lenguaje natural de los olores y la hipótesis Sapir-Whorf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Antropología Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 12, pp.243-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00131066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces singuliéres, traces partagées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 12, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/socio-anthropologie.149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01723668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces et mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le monde alpin et rhodanien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 26 (1), pp.7-10. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/mar.1998.1651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01723737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les titulatures d'oratoires dans le département du Var</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le monde alpin et rhodanien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 18 (1), pp.65-84. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/mar.1990.1435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01723724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les oratoires dans l'espace rural varois.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le monde alpin et rhodanien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 13 (2), pp.83-107. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/mar.1985.1265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01723730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalités et critères de la mémoire partagée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mémoire à l’épreuve de l’interdisciplinarité. Vers une nouvelle approche de récits mémoriels ?– XVe-XXIes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalités et critères d'une mémoire partagée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La construction de la mémoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoires partagées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Anthropologie pour tous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Loïc Le Quellec &amp; l’équipe de « L’Anthropologie pour tous », Jun 2015, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04368319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire science avec l’incertitude : réflexions sur la production des connaissances en Sciences Humaines et Sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Emsellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incertitude et connaissances en SHS : production, diffusion, transfert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l'Homme et de la Société Sud-Est (MSHS) - Axe 4 : Territoires, systèmes techniques et usages sociaux, Jun 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01166287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire science avec l’incertitude : réflexions sur la production des connaissances en SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Briquet-Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Carpitelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01101727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le premier projet, au niveau international, entièrement consacré à la toute première phase de l’allaitement : le don du colostrum par la mère et sa consommation par le nouveau-né.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Fernanda Acosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Verguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la science </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final ANR Colostrum - traitement archivistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LAPCOS, Nice; Phonothèque de la MMSH d'Aix-en-Provence. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01500361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'engagement du LASMIC pour la recherche dans le secteur social et médico-social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes éducatifs et de soins, entre éthique et gouvernance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épistémè du partage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie sociale et ethnologie. Université Nice Sophia Antipolis, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00130544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épistémè du partage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie sociale et ethnologie. Université Nice Sophia Antipolis, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00139992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId191"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05263026v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Ouriachi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pi&#233;tri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Candau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mercuri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Huetz de Lemps" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10987/ancestralite-et-autochtonie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14pjx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917206v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Battesti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionspetra.fr/livres/apprendre-les-sens-apprendre-par-les-sens-anthropologie-des-perceptions-sensorielles" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101588v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dassi&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Fanlo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce G&#233;lard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Isnart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Molle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionspetra.fr/livres/collectes-sensorielles-recherche-musee-art" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04367676v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736659v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01326773v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589097v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588649v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Halloy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589028v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508880v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360626v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Ben Hassine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Perez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Sompairac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368046v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132441v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Verguet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133933v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Schaal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hermes.hypotheses.org/2499" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02126733v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Bureau-Point" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rosso" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Durand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Geffroy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/premiers-cris-premieres-nourritures" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133960v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.anthropen.087" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133964v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.anthropen.071" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133979v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133975v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133949v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133970v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137459v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135068v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135067v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736668v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004329010_011" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01723746v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736678v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736672v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cths.fr/ed/edition.php?id=3837" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736670v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04368272v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio.14142" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02945702v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02945708v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04368274v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Khabbache" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Watfa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eisa Al-Balhan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilali Bouhmama" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23311908.2019.1662632" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137679v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137686v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132365v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736685v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Re" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Bragazzi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Siri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Cisneros Puebla" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Friese" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/JPR.S115449" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132359v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leang Sim Kruy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.082.0125" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736663v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hybrid.793" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132388v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138913v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736662v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hybrid.786" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736687v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Jebbar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Rania" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Chantal Doucet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assad Watfa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/PRBM.S117456" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132393v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aam7263" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736681v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04368310v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Leticia Mazzucchi Ferreira" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0104-4060.43469" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736677v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/beo.4642" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745903v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gavillet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372708v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.6895" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797525v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736675v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gaucher" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1014163ar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736673v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1014164ar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01723602v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.14604" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756544v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4025/dialogos.v16i3.682" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01723715v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/noesis.1744" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01723678v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Wathelet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.181.0037" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04368322v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baccino" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cabrol-Bass" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Meyer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Scheer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2009.11.001" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3K68DXVC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01723665v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/noesis.1687" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651969v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ferrari" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lewis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbolatiana Rambonilaza" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01723674v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756537v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.086.0025" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01723687v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/noesis.1727" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01723634v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01723654v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736683v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Palazzolo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Midol" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2006.02.013" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02465616v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464754v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Jeanjean" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.4251" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756541v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130924v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2004.0522" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01723749v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hameau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mar.2004.1833" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131066v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01723668v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.149" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01723737v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mar.1998.1651" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01723724v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mar.1990.1435" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01723730v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mar.1985.1265" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142335v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142410v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04368319v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166287v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Fusco" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertoncello" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Emsellem" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01101727v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Briquet-Laugier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Carpitelli" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01811566v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda Acosta" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01500361v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423724v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00130544v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00139992v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05263026v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Ouriachi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pi&#233;tri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Candau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mercuri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Huetz de Lemps" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10987/ancestralite-et-autochtonie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14pjx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917206v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Battesti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionspetra.fr/livres/apprendre-les-sens-apprendre-par-les-sens-anthropologie-des-perceptions-sensorielles" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101588v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dassi&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Fanlo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce G&#233;lard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Isnart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Molle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionspetra.fr/livres/collectes-sensorielles-recherche-musee-art" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04367676v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736659v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01326773v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589097v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588649v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Halloy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589028v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508880v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360626v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Ben Hassine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Perez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Sompairac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368046v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132441v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Verguet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133933v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Schaal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hermes.hypotheses.org/2499" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02126733v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Bureau-Point" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rosso" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Durand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Geffroy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/premiers-cris-premieres-nourritures" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133960v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.anthropen.087" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133964v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.anthropen.071" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133975v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133979v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133949v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133970v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137459v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135068v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135067v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736668v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004329010_011" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01723746v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736678v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736672v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cths.fr/ed/edition.php?id=3837" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736670v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04368272v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio.14142" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02945702v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02945708v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04368274v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Khabbache" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Watfa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eisa Al-Balhan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilali Bouhmama" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23311908.2019.1662632" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137679v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137686v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132365v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736685v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Re" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Bragazzi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Siri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Cisneros Puebla" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Friese" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/JPR.S115449" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132359v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leang Sim Kruy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.082.0125" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736663v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hybrid.793" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132388v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138913v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736662v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hybrid.786" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736687v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Jebbar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Rania" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Chantal Doucet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assad Watfa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/PRBM.S117456" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132393v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aam7263" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736681v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04368310v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Leticia Mazzucchi Ferreira" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0104-4060.43469" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736677v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/beo.4642" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745903v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gavillet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372708v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.6895" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797525v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736675v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gaucher" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1014163ar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736673v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1014164ar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01723602v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.14604" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756544v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4025/dialogos.v16i3.682" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01723715v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/noesis.1744" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01723678v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Wathelet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.181.0037" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04368322v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baccino" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cabrol-Bass" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Meyer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Scheer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2009.11.001" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3K68DXVC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01723674v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756537v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.086.0025" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01723665v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/noesis.1687" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651969v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ferrari" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lewis" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbolatiana Rambonilaza" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01723687v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/noesis.1727" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01723634v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01723654v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736683v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Palazzolo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Midol" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2006.02.013" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02465616v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464754v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Jeanjean" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.4251" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756541v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130924v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2004.0522" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01723749v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hameau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mar.2004.1833" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131066v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01723668v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.149" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01723737v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mar.1998.1651" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01723724v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mar.1990.1435" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01723730v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mar.1985.1265" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142335v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142410v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04368319v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166287v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Fusco" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertoncello" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Emsellem" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01101727v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Briquet-Laugier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Carpitelli" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01811566v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda Acosta" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01500361v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423724v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00130544v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00139992v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>