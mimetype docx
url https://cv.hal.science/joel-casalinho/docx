--- v0 (2026-03-07)
+++ v1 (2026-04-06)
@@ -889,291 +889,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04597735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-migration of moisture in Norway spruce assessed by in-situ micro-tomography</w:t>
+                <w:t xml:space="preserve">Evidence of iso-volume deformation during convective drying of yacón: An extended van Meel model adapted to large volume reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Colin</w:t>
+                <w:t xml:space="preserve">Bianca Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Casalinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Tadini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artemio Plana-Fattori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.133209⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 341, pp.111311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2022.111311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04448721v1</w:t>
+                <w:t xml:space="preserve">hal-03875400v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of iso-volume deformation during convective drying of yacón: An extended van Meel model adapted to large volume reduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bianca Marques</w:t>
+                <w:t xml:space="preserve">Thermo-migration of moisture in Norway spruce assessed by in-situ micro-tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Casalinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rémond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 341, pp.111311. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 404, pp.133209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2022.111311⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.133209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03875400v2</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04448721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualization of recirculation zones over a perforated plate: An optical flow technique for characterization of fluid dynamics in structured packing</w:t>
               </w:r>
@@ -1287,308 +1287,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04334910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive study of the liquid transfer from the front to the back of a vertical perforated sheet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manasa Iyer</w:t>
+                <w:t xml:space="preserve">Inverse analysis of oxygen diffusivity in oak wood using the back-face method: application to cooperage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Roussey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Casalinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Colin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIChE Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aic.17655⟩</w:t>
+              <w:t xml:space="preserve">Wood Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 56 (1), pp.219-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00226-021-01325-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03816309v1</w:t>
+                <w:t xml:space="preserve">hal-04431127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse analysis of oxygen diffusivity in oak wood using the back-face method: application to cooperage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Roussey</w:t>
+                <w:t xml:space="preserve">A comprehensive study of the liquid transfer from the front to the back of a vertical perforated sheet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manasa Iyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Casalinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Pachón-Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Perre</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jacopo Seiwert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Wattiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wood Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 56 (1), pp.219-239. </w:t>
+              <w:t xml:space="preserve">AIChE Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 68 (7), pp.e17655. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00226-021-01325-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/aic.17655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04431127v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03816309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CT investigation of 3D liquid pathways in the anatomical structure of Norway spruce wood during imbibition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1672,213 +1672,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04448689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ monitoring of wine volume, barrel mass, ullage pressure and dissolved oxygen for a better understanding of wine-barrel-cellar interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Roussey</w:t>
+                <w:t xml:space="preserve">A validated Distributed Activation Energy Model (DAEM) to predict the chemical degradation of biomass as a function of hydrothermal treatment conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia P Lancha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémi Teissier Du Cros</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giana Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Casalinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2020.110233⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 341, pp.125831. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2021.125831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03174828v1</w:t>
+                <w:t xml:space="preserve">hal-03420078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring imbibition dynamics at tissue level in Norway spruce using X-ray imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pin Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahamadou Mounkaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1887,340 +1891,336 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Casalinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Holzforschung</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 75 (12), pp.1081-1096. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/hf-2020-0269⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03487090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of a liquid film flowing over a perforation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manasa Iyer</w:t>
+                <w:t xml:space="preserve">In-situ monitoring of wine volume, barrel mass, ullage pressure and dissolved oxygen for a better understanding of wine-barrel-cellar interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Roussey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Teissier Du Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Casalinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hervé Duval</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIChE Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 291, pp.110233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2020.110233⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/aic.17363⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03436550v1</w:t>
+                <w:t xml:space="preserve">hal-03174828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A validated Distributed Activation Energy Model (DAEM) to predict the chemical degradation of biomass as a function of hydrothermal treatment conditions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Giana Almeida</w:t>
+                <w:t xml:space="preserve">Experimental study of a liquid film flowing over a perforation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manasa Iyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Casalinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Seiwert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Wattiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Guerin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hervé Duval</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 341, pp.125831. </w:t>
+              <w:t xml:space="preserve">AIChE Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 67 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2021.125831⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/aic.17363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03420078v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03436550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of DEM for investigation of non- consolidated flow of cohesive and elongated biomass particles</w:t>
               </w:r>
@@ -2474,77 +2474,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water migration in wood during imbibition assessed by X-ray imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pin Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahamadou Mounkaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2647,51 +2647,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Casalinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Puel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2972,64 +2972,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid-Ali Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Casalinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 108, pp.330 - 337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3102,64 +3102,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floran Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Casalinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pin Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 193, pp.539-546. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3187,551 +3187,551 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01980260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical behavior of highly deformable products during convective drying assessed by a new experimental device</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dripping to jetting transition for cross-flowing liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Parlatore Lancha</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Floran Pierre</w:t>
+                <w:t xml:space="preserve">Aude Bertrandias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Casalinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Perré</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laurence Giorgi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drying Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07373937.2016.1233883⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (4), pp.044102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4979266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01567126v1</w:t>
+                <w:t xml:space="preserve">hal-01510151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dripping to jetting transition for cross-flowing liquids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Duval</w:t>
+                <w:t xml:space="preserve">Physical behavior of highly deformable products during convective drying assessed by a new experimental device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giana Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Parlatore Lancha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floran Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Casalinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laurence Giorgi</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 29 (4), pp.044102. </w:t>
+              <w:t xml:space="preserve">Drying Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 35 (8), pp.906-917. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4979266⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/07373937.2016.1233883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01510151v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01567126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drop generation from a vibrating nozzle in an immiscible liquid-liquid system</w:t>
+                <w:t xml:space="preserve">Erratum: Good vibrations —Transition in drop generation from an immersed capillary tube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bertrandias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Casalinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. L. Giorgi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 28 (10), pp.102103. </w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 114 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4964378⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/114/59901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01380565v1</w:t>
+                <w:t xml:space="preserve">hal-01378426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum: Good vibrations —Transition in drop generation from an immersed capillary tube</w:t>
+                <w:t xml:space="preserve">Drop generation from a vibrating nozzle in an immiscible liquid-liquid system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bertrandias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Casalinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. L. Giorgi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 114 (5), </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (10), pp.102103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/114/59901⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4964378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01378426v1</w:t>
+                <w:t xml:space="preserve">hal-01380565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Good vibrations —Transition in drop generation from an immersed capillary tube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bertrandias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Casalinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3791,51 +3791,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the Mass Diffusion Coefficient Based on the Relative Humidity Measured at the Back Face of the Sample During Unsteady Regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floran Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3940,77 +3940,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly deformable food products: in-situ measurements during drying and physical modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Casalinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Physics 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4029,1170 +4029,1170 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04490782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additive Manufacturing of food products: Study of the heat transfer inside the nozzle during extrusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurena Masbernat</w:t>
+                <w:t xml:space="preserve">Visualization of Recirculation Zones Over a Perforated Plate: An Optical Flow Technique for Characterization of Fluid Dynamics in Structured Packing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manasa Iyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Pachón-Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Casalinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Camille Michon</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Seiwert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Wattiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Drying Symposium IDS'2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Worcester, MA, United States</w:t>
+              <w:t xml:space="preserve">Distillation and Absorption 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04490721v1</w:t>
+                <w:t xml:space="preserve">hal-03866903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convective drying of yacón: continuous measurements during drying and modeling of a highly deformable product</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giana Almeida</w:t>
+                <w:t xml:space="preserve">Additive Manufacturing of food products: Study of the heat transfer inside the nozzle during extrusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurena Masbernat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Casalinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Artemio Plana-Fattori</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Berland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Drying Symposium IDS'2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Worcester, MA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04490755v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04490721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualization of Recirculation Zones Over a Perforated Plate: An Optical Flow Technique for Characterization of Fluid Dynamics in Structured Packing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">John Pachón-Morales</w:t>
+                <w:t xml:space="preserve">Convective drying of yacón: continuous measurements during drying and modeling of a highly deformable product</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Cristine Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Casalinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mikael Wattiau</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Cecilia Tadini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artemio Plana-Fattori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Distillation and Absorption 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">22nd International Drying Symposium IDS'2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Worcester, MA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03866903v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04490755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la migration d'humidité en condition non-isotherme dans le bois massif par tomographie à rayons X</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ZnO/ZnCO3 catalyst used for H2S removal from syngas, raw materials for hydrogen production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pin Lv</w:t>
+                <w:t xml:space="preserve">Clarisse Lorreyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Malinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Butin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ruscassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Casalinho</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Journées du GDR 3544 Sciences du bois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">ANM2021, 9th International conference on Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Aveiro, Jul 2021, Aveiro (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04462929v1</w:t>
+                <w:t xml:space="preserve">hal-04442567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la pression sur la cinétique de pyrolyse de biomasse lignocellulosique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude de la migration d'humidité en condition non-isotherme dans le bois massif par tomographie à rayons X</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pin Lv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Casalinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Thermobio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, LYON, France</w:t>
+              <w:t xml:space="preserve">10èmes Journées du GDR 3544 Sciences du bois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03546050v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04462929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche innovante pour l’étude des transferts couplés d’eau et d’oxygène dans le bois de chêne de tonnellerie</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effet de la pression sur la cinétique de pyrolyse de biomasse lignocellulosique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Casalinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Journées du GDR 3544 Sciences du bois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Montepellier, France</w:t>
+              <w:t xml:space="preserve">GDR Thermobio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04488692v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03546050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZnO/ZnCO3 catalyst used for H2S removal from syngas, raw materials for hydrogen production</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Butin</w:t>
+                <w:t xml:space="preserve">Une approche innovante pour l’étude des transferts couplés d’eau et d’oxygène dans le bois de chêne de tonnellerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Roussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Ruscassier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joel Casalinho</w:t>
+                <w:t xml:space="preserve">Tounsi Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Teissier Du Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Litoux-Desrues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ANM2021, 9th International conference on Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Aveiro, Jul 2021, Aveiro (Portugal), Portugal</w:t>
+              <w:t xml:space="preserve">10èmes Journées du GDR 3544 Sciences du bois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Montepellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04442567v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04488692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the coupled liquid and oxygen transfer in wood: Application to oak for cooperage</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rémi Teissier Du Cros</w:t>
+                <w:t xml:space="preserve">Confined liquid distribution in structured packings: Study of liquid films around a perforated topography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manasa Iyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Casalinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Perre</w:t>
+                <w:t xml:space="preserve">Jacopo Seiwert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Wattiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">InterPore 2019 : 11th Annual Meeting of InterPore</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Valence, Spain</w:t>
+              <w:t xml:space="preserve">12th European Congress of Chemical Engineering - ECCE'12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04473893v1</w:t>
+                <w:t xml:space="preserve">hal-04474688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confined liquid distribution in structured packings: Study of liquid films around a perforated topography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Duval</w:t>
+                <w:t xml:space="preserve">Study of the coupled liquid and oxygen transfer in wood: Application to oak for cooperage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Roussey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Teissier Du Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Casalinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mikael Wattiau</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Congress of Chemical Engineering - ECCE'12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Florence, Italy</w:t>
+              <w:t xml:space="preserve">InterPore 2019 : 11th Annual Meeting of InterPore</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04474688v1</w:t>
+                <w:t xml:space="preserve">hal-04473893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écoulement d’un film liquide autour d’une perforation de garnissage structuré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manasa Iyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Casalinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Seiwert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Wattiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5364,77 +5364,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring moisture content distribution in wood during imbibition by micro-tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pin Lv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahamadou Mounkaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5541,51 +5541,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Casalinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Colloids Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Shanghai, China</w:t>
@@ -5748,51 +5748,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floran Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Casalinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurodrying'2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Liège, Belgium. pp.19 - 21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5817,51 +5817,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude en conditions réelles des transferts de liquide et d’oxygène à travers des fûts en chêne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Roussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floran Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5942,126 +5942,126 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical behavior of highly deformable products during convective drying assessed by a new experimental device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Parlatore Lancha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floran F. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Casalinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th European Drying Conference (EuroDrying)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Budapest, Hungary. pp.12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/07373937.2016.1233883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738395v1</w:t>
@@ -6098,64 +6098,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid-Ali Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Casalinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Biomass Conference and Exhibition (EUBCE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6180,103 +6180,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new experimental device to monitor mass and dimensions of samples during convective drying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Parlatore Lancha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floran Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Casalinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroDrying'2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6327,51 +6327,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets synergiques et historiques des liquides hydroalcooliques sur le gonflement du chêne</w:t>
+                <w:t xml:space="preserve">Swelling of oak wood in water-ethanol mixtures : impact of the liquid composition on the material deformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dussaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Colin</w:t>
@@ -6406,97 +6406,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Litoux-Desrues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes journées du Groupement de Recherche 3544 « Sciences du bois »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Limoges (France), France</w:t>
+              <w:t xml:space="preserve">Interpore 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Edinbourgh (Scotland), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04462558v1</w:t>
+                <w:t xml:space="preserve">hal-04462618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swelling of oak wood in water-ethanol mixtures : impact of the liquid composition on the material deformation</w:t>
+                <w:t xml:space="preserve">Effets synergiques et historiques des liquides hydroalcooliques sur le gonflement du chêne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dussaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Colin</w:t>
@@ -6531,73 +6531,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Litoux-Desrues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interpore 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Edinbourgh (Scotland), United Kingdom</w:t>
+              <w:t xml:space="preserve">12èmes journées du Groupement de Recherche 3544 « Sciences du bois »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Limoges (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04462618v1</w:t>
+                <w:t xml:space="preserve">hal-04462558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId160"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -6752,51 +6752,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492641v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reem Khazem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Shi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Casalinho" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingena Schott" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2026.122157" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430463v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Abello" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Freissinet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Govekar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.5c00325" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202894v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perr&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia P Lancha" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R&#233;mond" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2024.126569" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05125568v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Pach&#243;n-Morales" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Puel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2025.121231" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395784v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Guivier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chevigny" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Domenek" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-50298-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597735v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dussaut" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Teissier Du Cros" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Litoux-Desrues" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-024-01556-z" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448721v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.133209" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875400v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Marques" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Tadini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemio Plana-Fattori" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2022.111311" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334910v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manasa Iyer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vincent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Wattiau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2023.04.069" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816309v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Seiwert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.17655" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431127v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Roussey" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-021-01325-2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448689v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Mounkaila" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2021-0154" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174828v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2020.110233" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487090v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin Lu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2020-0269" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436550v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Duval" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.17363" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420078v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Guerin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2021.125831" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936438v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Do" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2020.01.023" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046741v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbiao Jiang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendie Levasseur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bab.1894" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955184v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202017214007" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903554v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2020.105608" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548333v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Challansonnex" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casalinho" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perr&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.07.013" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538653v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2019.109340" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821749v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid-Ali Mokdad" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2017.11.014" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980260v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Challansonnex" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran Pierre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.10.219" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567126v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Parlatore Lancha" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2016.1233883" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510151v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bertrandias" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Duval" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurence Giorgi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4979266" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380565v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertrandias" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Giorgi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4964378" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378426v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/114/59901" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01239101v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/111/44004" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01235773v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ayouz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2014.982253" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490782v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490721v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurena Masbernat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Regnier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berland" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Michon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490755v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Cristine Marques" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cecilia Tadini" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866903v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462929v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin Lv" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546050v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488692v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tounsi Mohamed" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04442567v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Lorreyte" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Malinowska" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Butin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ruscassier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473893v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474688v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488662v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820492v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wangshu Chen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Amine Ben Amara" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Stambouli" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/ids2018.2018.7961" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462868v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823145v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pozzobon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461366v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816582v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820383v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Renouf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738395v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran F. Pierre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819503v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804878v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462558v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462618v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492641v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reem Khazem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Shi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Casalinho" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingena Schott" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2026.122157" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430463v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Abello" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Freissinet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Govekar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.5c00325" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202894v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perr&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia P Lancha" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R&#233;mond" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2024.126569" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05125568v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Pach&#243;n-Morales" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Puel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2025.121231" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395784v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Guivier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chevigny" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Domenek" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-50298-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597735v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dussaut" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Teissier Du Cros" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Litoux-Desrues" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-024-01556-z" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875400v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Marques" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Tadini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemio Plana-Fattori" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2022.111311" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448721v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Martin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.133209" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334910v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manasa Iyer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vincent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Wattiau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2023.04.069" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431127v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Roussey" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-021-01325-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816309v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Seiwert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.17655" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448689v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Mounkaila" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2021-0154" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420078v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Guerin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2021.125831" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487090v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin Lu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2020-0269" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174828v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2020.110233" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436550v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Duval" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.17363" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936438v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Do" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2020.01.023" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046741v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbiao Jiang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendie Levasseur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bab.1894" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955184v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202017214007" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903554v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2020.105608" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548333v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Challansonnex" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casalinho" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perr&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.07.013" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538653v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2019.109340" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821749v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid-Ali Mokdad" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2017.11.014" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980260v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Challansonnex" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran Pierre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.10.219" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510151v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bertrandias" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Duval" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurence Giorgi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4979266" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567126v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Parlatore Lancha" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2016.1233883" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378426v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertrandias" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Giorgi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/114/59901" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380565v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4964378" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01239101v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/111/44004" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01235773v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ayouz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2014.982253" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490782v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866903v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490721v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurena Masbernat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Regnier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berland" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Michon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490755v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Cristine Marques" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cecilia Tadini" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04442567v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Lorreyte" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Malinowska" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Butin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ruscassier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462929v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin Lv" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546050v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488692v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tounsi Mohamed" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474688v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473893v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488662v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820492v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wangshu Chen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Amine Ben Amara" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Stambouli" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/ids2018.2018.7961" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462868v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823145v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pozzobon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461366v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816582v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820383v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Renouf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738395v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran F. Pierre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819503v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804878v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462618v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462558v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>