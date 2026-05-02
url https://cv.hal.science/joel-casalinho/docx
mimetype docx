--- v1 (2026-04-06)
+++ v2 (2026-05-02)
@@ -1672,555 +1672,555 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04448689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A validated Distributed Activation Energy Model (DAEM) to predict the chemical degradation of biomass as a function of hydrothermal treatment conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julia P Lancha</w:t>
+                <w:t xml:space="preserve">Monitoring imbibition dynamics at tissue level in Norway spruce using X-ray imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giana Almeida</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Guerin</w:t>
+                <w:t xml:space="preserve">Pin Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahamadou Mounkaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Casalinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2021.125831⟩</w:t>
+              <w:t xml:space="preserve">Holzforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 75 (12), pp.1081-1096. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/hf-2020-0269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03420078v1</w:t>
+                <w:t xml:space="preserve">hal-03487090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring imbibition dynamics at tissue level in Norway spruce using X-ray imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Martin</w:t>
+                <w:t xml:space="preserve">In-situ monitoring of wine volume, barrel mass, ullage pressure and dissolved oxygen for a better understanding of wine-barrel-cellar interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Roussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mahamadou Mounkaila</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Teissier Du Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Casalinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Holzforschung</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/hf-2020-0269⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 291, pp.110233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2020.110233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03487090v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03174828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ monitoring of wine volume, barrel mass, ullage pressure and dissolved oxygen for a better understanding of wine-barrel-cellar interactions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rémi Teissier Du Cros</w:t>
+                <w:t xml:space="preserve">Experimental study of a liquid film flowing over a perforation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manasa Iyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Casalinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Perre</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Seiwert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Wattiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2020.110233⟩</w:t>
+              <w:t xml:space="preserve">AIChE Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 67 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aic.17363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03174828v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03436550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of a liquid film flowing over a perforation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manasa Iyer</w:t>
+                <w:t xml:space="preserve">A validated Distributed Activation Energy Model (DAEM) to predict the chemical degradation of biomass as a function of hydrothermal treatment conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia P Lancha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giana Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Casalinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIChE Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 67 (11), </w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 341, pp.125831. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/aic.17363⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2021.125831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03436550v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03420078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of DEM for investigation of non- consolidated flow of cohesive and elongated biomass particles</w:t>
               </w:r>
@@ -2500,51 +2500,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pin Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahamadou Mounkaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2732,235 +2732,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02903554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Fickian diffusion in biosourced materials: Experimental determination of the memory function using minute samples</w:t>
+                <w:t xml:space="preserve">Non-Fickian diffusion in biosourced materials: Prediction of the delay between relative humidity and moisture content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Challansonnex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Casalinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Perré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 224, pp.560-571. </w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 202, pp.109340. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.07.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2019.109340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02548333v1</w:t>
+                <w:t xml:space="preserve">hal-02538653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Fickian diffusion in biosourced materials: Prediction of the delay between relative humidity and moisture content</w:t>
+                <w:t xml:space="preserve">Non-Fickian diffusion in biosourced materials: Experimental determination of the memory function using minute samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Challansonnex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Casalinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Perré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 202, pp.109340. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 224, pp.560-571. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2019.109340⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02538653v1</w:t>
+                <w:t xml:space="preserve">hal-02548333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of biomass alterations during hydrothermal pretreatment by in-situ dynamic mechanical analysis</w:t>
               </w:r>
@@ -2972,51 +2972,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid-Ali Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Casalinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3102,51 +3102,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floran Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Casalinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pin Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3187,317 +3187,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01980260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dripping to jetting transition for cross-flowing liquids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physical behavior of highly deformable products during convective drying assessed by a new experimental device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giana Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Bertrandias</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Duval</w:t>
+                <w:t xml:space="preserve">Julia Parlatore Lancha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floran Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Casalinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laurence Giorgi</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4979266⟩</w:t>
+              <w:t xml:space="preserve">Drying Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 35 (8), pp.906-917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07373937.2016.1233883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01510151v1</w:t>
+                <w:t xml:space="preserve">hal-01567126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical behavior of highly deformable products during convective drying assessed by a new experimental device</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giana Almeida</w:t>
+                <w:t xml:space="preserve">Dripping to jetting transition for cross-flowing liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bertrandias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Casalinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Parlatore Lancha</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Patrick Perré</w:t>
+                <w:t xml:space="preserve">Marie-Laurence Giorgi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drying Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 35 (8), pp.906-917. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (4), pp.044102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/07373937.2016.1233883⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4979266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01567126v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum: Good vibrations —Transition in drop generation from an immersed capillary tube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bertrandias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Casalinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3570,51 +3570,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drop generation from a vibrating nozzle in an immiscible liquid-liquid system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bertrandias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Casalinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3687,51 +3687,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Good vibrations —Transition in drop generation from an immersed capillary tube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bertrandias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Casalinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3940,51 +3940,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly deformable food products: in-situ measurements during drying and physical modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Casalinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4029,902 +4029,902 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04490782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualization of Recirculation Zones Over a Perforated Plate: An Optical Flow Technique for Characterization of Fluid Dynamics in Structured Packing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">John Pachón-Morales</w:t>
+                <w:t xml:space="preserve">Additive Manufacturing of food products: Study of the heat transfer inside the nozzle during extrusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurena Masbernat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Casalinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mikael Wattiau</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Berland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Distillation and Absorption 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">22nd International Drying Symposium IDS'2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Worcester, MA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03866903v1</w:t>
+                <w:t xml:space="preserve">hal-04490721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additive Manufacturing of food products: Study of the heat transfer inside the nozzle during extrusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurena Masbernat</w:t>
+                <w:t xml:space="preserve">Convective drying of yacón: continuous measurements during drying and modeling of a highly deformable product</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Cristine Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Casalinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Camille Michon</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Cecilia Tadini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artemio Plana-Fattori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Drying Symposium IDS'2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Worcester, MA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04490721v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04490755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convective drying of yacón: continuous measurements during drying and modeling of a highly deformable product</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giana Almeida</w:t>
+                <w:t xml:space="preserve">Visualization of Recirculation Zones Over a Perforated Plate: An Optical Flow Technique for Characterization of Fluid Dynamics in Structured Packing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manasa Iyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Pachón-Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Casalinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Artemio Plana-Fattori</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Seiwert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Wattiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Drying Symposium IDS'2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Worcester, MA, United States</w:t>
+              <w:t xml:space="preserve">Distillation and Absorption 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04490755v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03866903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZnO/ZnCO3 catalyst used for H2S removal from syngas, raw materials for hydrogen production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude de la migration d'humidité en condition non-isotherme dans le bois massif par tomographie à rayons X</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarisse Lorreyte</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">N. Ruscassier</w:t>
+                <w:t xml:space="preserve">Pin Lv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Casalinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ANM2021, 9th International conference on Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Aveiro, Jul 2021, Aveiro (Portugal), Portugal</w:t>
+              <w:t xml:space="preserve">10èmes Journées du GDR 3544 Sciences du bois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04442567v1</w:t>
+                <w:t xml:space="preserve">hal-04462929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la migration d'humidité en condition non-isotherme dans le bois massif par tomographie à rayons X</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effet de la pression sur la cinétique de pyrolyse de biomasse lignocellulosique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Casalinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Journées du GDR 3544 Sciences du bois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">GDR Thermobio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04462929v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03546050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la pression sur la cinétique de pyrolyse de biomasse lignocellulosique</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Une approche innovante pour l’étude des transferts couplés d’eau et d’oxygène dans le bois de chêne de tonnellerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Roussey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tounsi Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Teissier Du Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Litoux-Desrues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Thermobio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, LYON, France</w:t>
+              <w:t xml:space="preserve">10èmes Journées du GDR 3544 Sciences du bois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Montepellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03546050v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04488692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche innovante pour l’étude des transferts couplés d’eau et d’oxygène dans le bois de chêne de tonnellerie</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Roussey</w:t>
+                <w:t xml:space="preserve">ZnO/ZnCO3 catalyst used for H2S removal from syngas, raw materials for hydrogen production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Lorreyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Malinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Butin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tounsi Mohamed</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Litoux-Desrues</w:t>
+                <w:t xml:space="preserve">N. Ruscassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Casalinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Journées du GDR 3544 Sciences du bois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Montepellier, France</w:t>
+              <w:t xml:space="preserve">ANM2021, 9th International conference on Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Aveiro, Jul 2021, Aveiro (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04488692v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04442567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confined liquid distribution in structured packings: Study of liquid films around a perforated topography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manasa Iyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Casalinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5122,51 +5122,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écoulement d’un film liquide autour d’une perforation de garnissage structuré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manasa Iyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Casalinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5390,51 +5390,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pin Lv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahamadou Mounkaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5942,64 +5942,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical behavior of highly deformable products during convective drying assessed by a new experimental device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Parlatore Lancha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floran F. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6017,51 +6017,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th European Drying Conference (EuroDrying)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Budapest, Hungary. pp.12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/07373937.2016.1233883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738395v1</w:t>
@@ -6111,51 +6111,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Casalinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Biomass Conference and Exhibition (EUBCE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6180,64 +6180,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new experimental device to monitor mass and dimensions of samples during convective drying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Parlatore Lancha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floran Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6752,51 +6752,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492641v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reem Khazem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Shi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Casalinho" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingena Schott" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2026.122157" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430463v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Abello" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Freissinet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Govekar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.5c00325" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202894v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perr&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia P Lancha" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R&#233;mond" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2024.126569" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05125568v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Pach&#243;n-Morales" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Puel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2025.121231" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395784v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Guivier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chevigny" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Domenek" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-50298-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597735v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dussaut" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Teissier Du Cros" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Litoux-Desrues" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-024-01556-z" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875400v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Marques" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Tadini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemio Plana-Fattori" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2022.111311" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448721v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Martin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.133209" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334910v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manasa Iyer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vincent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Wattiau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2023.04.069" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431127v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Roussey" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-021-01325-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816309v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Seiwert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.17655" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448689v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Mounkaila" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2021-0154" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420078v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Guerin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2021.125831" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487090v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin Lu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2020-0269" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174828v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2020.110233" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436550v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Duval" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.17363" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936438v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Do" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2020.01.023" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046741v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbiao Jiang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendie Levasseur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bab.1894" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955184v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202017214007" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903554v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2020.105608" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548333v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Challansonnex" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casalinho" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perr&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.07.013" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538653v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2019.109340" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821749v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid-Ali Mokdad" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2017.11.014" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980260v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Challansonnex" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran Pierre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.10.219" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510151v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bertrandias" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Duval" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurence Giorgi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4979266" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567126v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Parlatore Lancha" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2016.1233883" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378426v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertrandias" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Giorgi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/114/59901" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380565v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4964378" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01239101v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/111/44004" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01235773v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ayouz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2014.982253" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490782v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866903v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490721v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurena Masbernat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Regnier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berland" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Michon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490755v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Cristine Marques" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cecilia Tadini" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04442567v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Lorreyte" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Malinowska" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Butin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ruscassier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462929v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin Lv" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546050v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488692v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tounsi Mohamed" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474688v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473893v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488662v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820492v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wangshu Chen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Amine Ben Amara" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Stambouli" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/ids2018.2018.7961" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462868v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823145v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pozzobon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461366v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816582v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820383v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Renouf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738395v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran F. Pierre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819503v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804878v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462618v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462558v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492641v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reem Khazem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Shi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Casalinho" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingena Schott" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2026.122157" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430463v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Abello" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Freissinet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Govekar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.5c00325" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202894v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perr&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia P Lancha" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R&#233;mond" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2024.126569" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05125568v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Pach&#243;n-Morales" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Puel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2025.121231" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395784v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Guivier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chevigny" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Domenek" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-50298-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597735v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dussaut" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Teissier Du Cros" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Litoux-Desrues" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-024-01556-z" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875400v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Marques" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Tadini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemio Plana-Fattori" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2022.111311" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448721v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Martin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.133209" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334910v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manasa Iyer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vincent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Wattiau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2023.04.069" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431127v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Roussey" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-021-01325-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816309v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Seiwert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.17655" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448689v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Mounkaila" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2021-0154" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487090v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin Lu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2020-0269" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174828v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2020.110233" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436550v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Duval" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.17363" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420078v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Guerin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2021.125831" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936438v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Do" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2020.01.023" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046741v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbiao Jiang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendie Levasseur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bab.1894" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955184v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202017214007" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903554v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2020.105608" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538653v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Challansonnex" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casalinho" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perr&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2019.109340" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548333v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.07.013" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821749v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid-Ali Mokdad" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2017.11.014" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980260v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Challansonnex" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran Pierre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.10.219" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567126v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Parlatore Lancha" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2016.1233883" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510151v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bertrandias" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Duval" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurence Giorgi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4979266" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378426v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertrandias" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Giorgi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/114/59901" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380565v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4964378" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01239101v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/111/44004" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01235773v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ayouz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2014.982253" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490782v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490721v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurena Masbernat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Regnier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berland" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Michon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490755v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Cristine Marques" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cecilia Tadini" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866903v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462929v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin Lv" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546050v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488692v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tounsi Mohamed" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04442567v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Lorreyte" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Malinowska" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Butin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ruscassier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474688v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473893v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488662v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820492v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wangshu Chen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Amine Ben Amara" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Stambouli" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/ids2018.2018.7961" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462868v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823145v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pozzobon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461366v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816582v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820383v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Renouf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738395v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran F. Pierre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819503v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804878v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462618v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462558v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>