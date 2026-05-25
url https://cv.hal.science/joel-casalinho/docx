--- v2 (2026-05-02)
+++ v3 (2026-05-25)
@@ -1287,278 +1287,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04334910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse analysis of oxygen diffusivity in oak wood using the back-face method: application to cooperage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A comprehensive study of the liquid transfer from the front to the back of a vertical perforated sheet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manasa Iyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Casalinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Pachón-Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Roussey</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jacopo Seiwert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Wattiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wood Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00226-021-01325-2⟩</w:t>
+              <w:t xml:space="preserve">AIChE Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 68 (7), pp.e17655. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aic.17655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04431127v1</w:t>
+                <w:t xml:space="preserve">hal-03816309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive study of the liquid transfer from the front to the back of a vertical perforated sheet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manasa Iyer</w:t>
+                <w:t xml:space="preserve">Inverse analysis of oxygen diffusivity in oak wood using the back-face method: application to cooperage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Roussey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Casalinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Colin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIChE Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 68 (7), pp.e17655. </w:t>
+              <w:t xml:space="preserve">Wood Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 56 (1), pp.219-239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/aic.17655⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00226-021-01325-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03816309v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04431127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CT investigation of 3D liquid pathways in the anatomical structure of Norway spruce wood during imbibition</w:t>
               </w:r>
@@ -1812,51 +1812,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ monitoring of wine volume, barrel mass, ullage pressure and dissolved oxygen for a better understanding of wine-barrel-cellar interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Roussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1864,51 +1864,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Teissier Du Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Casalinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 291, pp.110233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1968,51 +1968,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manasa Iyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Casalinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Seiwert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Wattiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2647,51 +2647,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Casalinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Puel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2985,51 +2985,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Casalinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 108, pp.330 - 337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3115,51 +3115,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Casalinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pin Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 193, pp.539-546. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3791,51 +3791,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the Mass Diffusion Coefficient Based on the Relative Humidity Measured at the Back Face of the Sample During Unsteady Regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floran Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3966,51 +3966,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Casalinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Physics 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4324,51 +4324,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Pachón-Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Casalinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Seiwert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Wattiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4462,51 +4462,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pin Lv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Casalinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10èmes Journées du GDR 3544 Sciences du bois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Montpellier, France</w:t>
@@ -4630,51 +4630,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche innovante pour l’étude des transferts couplés d’eau et d’oxygène dans le bois de chêne de tonnellerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Roussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tounsi Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4861,269 +4861,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04442567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confined liquid distribution in structured packings: Study of liquid films around a perforated topography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Duval</w:t>
+                <w:t xml:space="preserve">Study of the coupled liquid and oxygen transfer in wood: Application to oak for cooperage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Roussey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Teissier Du Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Casalinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacopo Seiwert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mikael Wattiau</w:t>
+                <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Congress of Chemical Engineering - ECCE'12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Florence, Italy</w:t>
+              <w:t xml:space="preserve">InterPore 2019 : 11th Annual Meeting of InterPore</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04474688v1</w:t>
+                <w:t xml:space="preserve">hal-04473893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the coupled liquid and oxygen transfer in wood: Application to oak for cooperage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Confined liquid distribution in structured packings: Study of liquid films around a perforated topography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manasa Iyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Casalinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Roussey</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Patrick Perre</w:t>
+                <w:t xml:space="preserve">Jacopo Seiwert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Wattiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">InterPore 2019 : 11th Annual Meeting of InterPore</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Valence, Spain</w:t>
+              <w:t xml:space="preserve">12th European Congress of Chemical Engineering - ECCE'12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04473893v1</w:t>
+                <w:t xml:space="preserve">hal-04474688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écoulement d’un film liquide autour d’une perforation de garnissage structuré</w:t>
               </w:r>
@@ -5148,51 +5148,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Casalinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Seiwert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Wattiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5541,51 +5541,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Casalinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Colloids Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Shanghai, China</w:t>
@@ -5748,51 +5748,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floran Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Casalinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurodrying'2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Liège, Belgium. pp.19 - 21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5817,51 +5817,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude en conditions réelles des transferts de liquide et d’oxygène à travers des fûts en chêne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Roussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floran Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5994,51 +5994,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floran F. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Casalinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th European Drying Conference (EuroDrying)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Budapest, Hungary. pp.12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6098,51 +6098,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid-Ali Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Casalinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6232,51 +6232,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floran Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Casalinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroDrying'2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6327,51 +6327,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swelling of oak wood in water-ethanol mixtures : impact of the liquid composition on the material deformation</w:t>
+                <w:t xml:space="preserve">Effets synergiques et historiques des liquides hydroalcooliques sur le gonflement du chêne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dussaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Colin</w:t>
@@ -6406,97 +6406,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Litoux-Desrues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interpore 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Edinbourgh (Scotland), United Kingdom</w:t>
+              <w:t xml:space="preserve">12èmes journées du Groupement de Recherche 3544 « Sciences du bois »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Limoges (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04462618v1</w:t>
+                <w:t xml:space="preserve">hal-04462558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets synergiques et historiques des liquides hydroalcooliques sur le gonflement du chêne</w:t>
+                <w:t xml:space="preserve">Swelling of oak wood in water-ethanol mixtures : impact of the liquid composition on the material deformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dussaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Colin</w:t>
@@ -6531,73 +6531,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Litoux-Desrues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes journées du Groupement de Recherche 3544 « Sciences du bois »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Limoges (France), France</w:t>
+              <w:t xml:space="preserve">Interpore 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Edinbourgh (Scotland), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04462558v1</w:t>
+                <w:t xml:space="preserve">hal-04462618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId160"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -6752,51 +6752,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492641v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reem Khazem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Shi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Casalinho" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingena Schott" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2026.122157" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430463v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Abello" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Freissinet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Govekar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.5c00325" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202894v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perr&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia P Lancha" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R&#233;mond" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2024.126569" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05125568v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Pach&#243;n-Morales" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Puel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2025.121231" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395784v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Guivier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chevigny" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Domenek" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-50298-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597735v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dussaut" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Teissier Du Cros" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Litoux-Desrues" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-024-01556-z" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875400v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Marques" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Tadini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemio Plana-Fattori" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2022.111311" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448721v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Martin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.133209" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334910v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manasa Iyer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vincent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Wattiau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2023.04.069" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431127v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Roussey" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-021-01325-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816309v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Seiwert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.17655" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448689v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Mounkaila" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2021-0154" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487090v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin Lu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2020-0269" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174828v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2020.110233" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436550v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Duval" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.17363" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420078v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Guerin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2021.125831" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936438v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Do" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2020.01.023" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046741v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbiao Jiang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendie Levasseur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bab.1894" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955184v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202017214007" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903554v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2020.105608" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538653v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Challansonnex" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casalinho" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perr&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2019.109340" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548333v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.07.013" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821749v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid-Ali Mokdad" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2017.11.014" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980260v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Challansonnex" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran Pierre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.10.219" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567126v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Parlatore Lancha" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2016.1233883" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510151v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bertrandias" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Duval" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurence Giorgi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4979266" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378426v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertrandias" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Giorgi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/114/59901" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380565v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4964378" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01239101v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/111/44004" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01235773v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ayouz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2014.982253" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490782v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490721v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurena Masbernat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Regnier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berland" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Michon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490755v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Cristine Marques" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cecilia Tadini" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866903v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462929v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin Lv" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546050v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488692v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tounsi Mohamed" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04442567v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Lorreyte" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Malinowska" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Butin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ruscassier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474688v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473893v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488662v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820492v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wangshu Chen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Amine Ben Amara" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Stambouli" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/ids2018.2018.7961" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462868v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823145v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pozzobon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461366v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816582v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820383v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Renouf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738395v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran F. Pierre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819503v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804878v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462618v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462558v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492641v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reem Khazem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Shi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Casalinho" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingena Schott" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2026.122157" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430463v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Abello" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Freissinet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Govekar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.5c00325" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202894v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perr&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia P Lancha" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R&#233;mond" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2024.126569" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05125568v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Pach&#243;n-Morales" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Puel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2025.121231" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395784v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Guivier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chevigny" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Domenek" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-50298-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597735v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dussaut" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Teissier Du Cros" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Litoux-Desrues" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-024-01556-z" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875400v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Marques" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Tadini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemio Plana-Fattori" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2022.111311" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448721v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Martin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.133209" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334910v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manasa Iyer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vincent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Wattiau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2023.04.069" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816309v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Seiwert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.17655" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431127v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Roussey" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-021-01325-2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448689v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Mounkaila" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2021-0154" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487090v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin Lu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2020-0269" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174828v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2020.110233" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436550v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Duval" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.17363" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420078v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Guerin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2021.125831" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936438v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Do" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2020.01.023" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046741v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbiao Jiang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendie Levasseur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bab.1894" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955184v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202017214007" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903554v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2020.105608" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538653v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Challansonnex" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casalinho" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perr&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2019.109340" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548333v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.07.013" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821749v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid-Ali Mokdad" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2017.11.014" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980260v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Challansonnex" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran Pierre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.10.219" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567126v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Parlatore Lancha" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2016.1233883" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510151v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bertrandias" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Duval" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurence Giorgi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4979266" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378426v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertrandias" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Giorgi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/114/59901" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380565v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4964378" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01239101v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/111/44004" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01235773v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ayouz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2014.982253" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490782v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490721v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurena Masbernat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Regnier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berland" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Michon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490755v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Cristine Marques" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cecilia Tadini" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866903v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462929v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin Lv" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546050v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488692v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tounsi Mohamed" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04442567v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Lorreyte" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Malinowska" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Butin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ruscassier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473893v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474688v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488662v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820492v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wangshu Chen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Amine Ben Amara" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Stambouli" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/ids2018.2018.7961" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462868v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823145v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pozzobon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461366v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816582v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820383v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Renouf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738395v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran F. Pierre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819503v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804878v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462558v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462618v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>