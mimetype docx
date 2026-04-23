--- v0 (2026-03-19)
+++ v1 (2026-04-23)
@@ -100,1428 +100,1428 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of co-sputtered amorphous Ge–Bi–Se films for nonlinear infrared photonic applications</w:t>
+                <w:t xml:space="preserve">Liquid and gas mid-infrared integrated spectroscopic sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anupama Viswanathan</w:t>
+                <w:t xml:space="preserve">Sofiane Meziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef Ghandaoui</w:t>
+                <w:t xml:space="preserve">Abdelali Hammouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Gutwirth</w:t>
+                <w:t xml:space="preserve">Abdallah Jaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomas Halenkovic</w:t>
+                <w:t xml:space="preserve">Loïc Bodiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelali Hammouti</w:t>
+                <w:t xml:space="preserve">Nathalie Lorrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Optical Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 3 (7), pp.1567-1579. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (8), pp.17002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsaom.5c00165⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.553730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05156881v1</w:t>
+                <w:t xml:space="preserve">hal-05101043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper-decorated porous silicon for the bimodal detection of DMMP, a sarin simulant, by FT-IR spectroscopy and matrix-free laser desorption ionization mass spectrometry</w:t>
+                <w:t xml:space="preserve">Aluminum oxide 50/50 splitter based on multimode interferometer for the blue/near-UV spectral range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Warda Raiah</w:t>
+                <w:t xml:space="preserve">Ronan Kervazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Guendouz</w:t>
+                <w:t xml:space="preserve">Georges Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parastesh Piratesh</w:t>
+                <w:t xml:space="preserve">Stephane Trebaol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bodiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Thomy</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Joël Charrier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microchemical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.microc.2025.115034⟩</w:t>
+              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (14), pp.753 - 756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/lpt.2025.3562902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05241214v1</w:t>
+                <w:t xml:space="preserve">hal-05054014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Q aluminum oxide microring resonators operating at 460 nm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mid-infrared integrated spectroscopic sensor based on chalcogenide glasses: Optical characterization and sensing applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Kervazo</w:t>
+                <w:t xml:space="preserve">A. Hammouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Perin</w:t>
+                <w:t xml:space="preserve">L. Bodiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Bodiou</w:t>
+                <w:t xml:space="preserve">N. Lorrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Trebaol</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Chahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.573449⟩</w:t>
+              <w:t xml:space="preserve">Advanced Sensor and Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4 (3), pp.100149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.asems.2025.100149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05421979v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05101032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymer-Based Microstructured Photonic Membrane for Passive Heating Textiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boutghatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Boutghatin</w:t>
+                <w:t xml:space="preserve">Salim Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salim Assaf</w:t>
+                <w:t xml:space="preserve">Pascal Tilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Tilmant</w:t>
+                <w:t xml:space="preserve">Parastesh Pirasteh-Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Omega</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 10 (36), pp.40922-40929. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsomega.5c02006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05294684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectrométries IR et Raman pour l’agrophotonique : innovations en suivi environnemental et sélection génétique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-Q aluminum oxide microring resonators operating at 460 nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Kervazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Perin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Bodiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Trebaol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Chahal</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joel Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photoniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/photon/202513542⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (21), pp.44157-44167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.573449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05453803v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Argon Deposition Pressure on the Mid-Infrared Luminescence of Dysprosium-Doped Ga–Ge–Sb–Se Waveguides Deposited on Different Substrates</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Development of co-sputtered amorphous Ge–Bi–Se films for nonlinear infrared photonic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anupama Viswanathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Ghandaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Gutwirth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Halenkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelali Hammouti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jan Gutwirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 3 (11), pp.2555-2565. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsaom.5c00306⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 3 (7), pp.1567-1579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaom.5c00165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05405280v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05156881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-Infrared monitoring of aromatic hydrocarbons in an aquatic environment based on polyhydroxyalkanoate biopolymers for use in a chalcogenide infrared microsensor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Copper-decorated porous silicon for the bimodal detection of DMMP, a sarin simulant, by FT-IR spectroscopy and matrix-free laser desorption ionization mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warda Raiah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Guendouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parastesh Piratesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Vrážel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Radwan Chahal</w:t>
+                <w:t xml:space="preserve">Vincent Thomy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d5ma00033e⟩</w:t>
+              <w:t xml:space="preserve">Microchemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 217, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microc.2025.115034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05244584v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05241214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-infrared integrated spectroscopic sensor based on chalcogenide glasses: Optical characterization and sensing applications</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Spectrométries IR et Raman pour l’agrophotonique : innovations en suivi environnemental et sélection génétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Corvec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Moréac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vrazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Enez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Sensor and Energy Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.asems.2025.100149⟩</w:t>
+              <w:t xml:space="preserve">Photoniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 135, pp.42-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/photon/202513542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05101032v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05453803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid and gas mid-infrared integrated spectroscopic sensor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Influence of Argon Deposition Pressure on the Mid-Infrared Luminescence of Dysprosium-Doped Ga–Ge–Sb–Se Waveguides Deposited on Different Substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taghrid Ghanawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Starecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Baillieul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelali Hammouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Lorrain</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Gutwirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.553730⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 (11), pp.2555-2565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaom.5c00306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05101043v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05405280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aluminum oxide 50/50 splitter based on multimode interferometer for the blue/near-UV spectral range</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stephane Trebaol</w:t>
+                <w:t xml:space="preserve">Mid-Infrared monitoring of aromatic hydrocarbons in an aquatic environment based on polyhydroxyalkanoate biopolymers for use in a chalcogenide infrared microsensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Vrážel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Bodiou</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Duc-Trung Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Loulergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Szymczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radwan Chahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 37 (14), pp.753 - 756. </w:t>
+              <w:t xml:space="preserve">Materials Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 (16), pp.5687-5700. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/lpt.2025.3562902⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d5ma00033e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05054014v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05244584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Praseodymium-doped Ge20In5Sb10Se65 films based on Argon plasma co-sputtering for infrared luminescent integrated photonic circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Starecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Baillieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taghrid Ghanawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelali Hammouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1572,103 +1572,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volume detection based on porous silicon waveguide for CO2 mid-infrared spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Meziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Jaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelali Hammouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bodiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lorrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 32 (8), pp.13628. </w:t>
@@ -1700,624 +1700,624 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04541374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FIGURE OF MERIT STUDY FOR VALVELESS PIEZOELECTRIC MICROPUMP DESIGNED TO HANDLE LIQUID AND GAS FLUID IN MEDICAL AND ENVIRONMENTAL APPLICATIONS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FT-IR detection of DMMP on TiO 2 -Modified Porous Silicon Substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warda Raiah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asma Bouzid</w:t>
+                <w:t xml:space="preserve">M. Guendouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed El Amine Brixi Negassa</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Parastesh Pirasteh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thomy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Serbian Society For Computational Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24874/jsscm.2024.18.01.03⟩</w:t>
+              <w:t xml:space="preserve">Materials Today Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 42, pp.102363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtchem.2024.102363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04720953v1</w:t>
+                <w:t xml:space="preserve">hal-04774473v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation effect on optical properties of integrated waveguides based on porous silicon layers at mid-infrared wavelength</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sofiane Meziani</w:t>
+                <w:t xml:space="preserve">Design of an optical gas sensor based on chalcogenide (ChG) glass platform in the mid-infrared for detection of CO2 and CO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouhaila Benkohaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelali Hammouti</w:t>
+                <w:t xml:space="preserve">Nathalie Lorrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïda Bahsine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parastesh Pirasteh</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fatima Lmai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics and Nanostructures - Fundamentals and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 58, pp.101244. </w:t>
+              <w:t xml:space="preserve">Optical and Quantum Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 56 (10), pp.1609. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.photonics.2024.101244⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11082-024-07486-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04576799v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04720984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of an optical gas sensor based on chalcogenide (ChG) glass platform in the mid-infrared for detection of CO2 and CO</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Oxidation effect on optical properties of integrated waveguides based on porous silicon layers at mid-infrared wavelength</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Jaafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelali Hammouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parastesh Pirasteh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lorrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical and Quantum Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11082-024-07486-1⟩</w:t>
+              <w:t xml:space="preserve">Photonics and Nanostructures - Fundamentals and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 58, pp.101244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.photonics.2024.101244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04720984v1</w:t>
+                <w:t xml:space="preserve">hal-04576799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FT-IR detection of DMMP on TiO 2 -Modified Porous Silicon Substrates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Warda Raiah</w:t>
+                <w:t xml:space="preserve">FIGURE OF MERIT STUDY FOR VALVELESS PIEZOELECTRIC MICROPUMP DESIGNED TO HANDLE LIQUID AND GAS FLUID IN MEDICAL AND ENVIRONMENTAL APPLICATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Amine Brixi Negassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parastesh Pirastesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Guendouz</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sofiane Soulimane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 42, pp.102363. </w:t>
+              <w:t xml:space="preserve">Journal of the Serbian Society For Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (1), pp.29-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mtchem.2024.102363⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24874/jsscm.2024.18.01.03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04774473v2</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04720953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface functionalization of a chalcogenide IR photonic sensor by means of a polymer membrane for water pollution remediation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Vrážel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raïssa Kadar Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Courson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelali Hammouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Bouška</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2368,64 +2368,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon dioxide mid-infrared sensing based on Dy3+-doped chalcogenide waveguide photoluminescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Bodiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Baillieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2496,1765 +2496,1765 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04057503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical Demonstration of the Interest of Using Porous Germanium to Fabricate Multilayer Vertical Optical Structures for the Detection of SF(6) Gas in the Mid-Infrared</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface Functionalization with Polymer Membrane or SEIRA Interface to Improve the Sensitivity of Chalcogenide-Based Infrared Sensors Dedicated to the Detection of Organic Molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Baillieul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rami Zegadi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sofiane Meziani</w:t>
+                <w:t xml:space="preserve">Emmanuel Rinnert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Dumeige</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loïc Bodiou</w:t>
+                <w:t xml:space="preserve">Karine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s22030844⟩</w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (51), pp.47840-47850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.2c05502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03597335v1</w:t>
+                <w:t xml:space="preserve">hal-03924509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Functionalization with Polymer Membrane or SEIRA Interface to Improve the Sensitivity of Chalcogenide-Based Infrared Sensors Dedicated to the Detection of Organic Molecules</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Theoretical Demonstration of the Interest of Using Porous Germanium to Fabricate Multilayer Vertical Optical Structures for the Detection of SF(6) Gas in the Mid-Infrared</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Michel</w:t>
+                <w:t xml:space="preserve">Rami Zegadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lorrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Meziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Colas</w:t>
+                <w:t xml:space="preserve">Yannick Dumeige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bodiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 7 (51), pp.47840-47850. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (3), pp.844. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsomega.2c05502⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s22030844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03924509v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03597335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of Ge-ZnS multilayered optical filters for mid-infrared applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhanced mid-infrared gas absorption spectroscopic detection using chalcogenide or porous germanium waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Zegadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lorrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Duris</w:t>
+                <w:t xml:space="preserve">Loїc Bodiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Guendouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Deubel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Keromnes</w:t>
+                <w:t xml:space="preserve">Lahcene Ziet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2020.138488⟩</w:t>
+              <w:t xml:space="preserve">Journal of Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (3), pp.035102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2040-8986/abdf69⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03493352v1</w:t>
+                <w:t xml:space="preserve">hal-04475281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced mid-infrared gas absorption spectroscopic detection using chalcogenide or porous germanium waveguides</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Lorrain</w:t>
+                <w:t xml:space="preserve">Toward Chalcogenide Platform Infrared Sensor Dedicated to the In Situ Detection of Aromatic Hydrocarbons in Natural Waters via an Attenuated Total Reflection Spectroscopy Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Baillieul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Baudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loїc Bodiou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lahcene Ziet</w:t>
+                <w:t xml:space="preserve">Petr Nemec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2040-8986/abdf69⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (7), pp.2449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s21072449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04475281v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03217083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Chalcogenide Platform Infrared Sensor Dedicated to the In Situ Detection of Aromatic Hydrocarbons in Natural Waters via an Attenuated Total Reflection Spectroscopy Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Baillieul</w:t>
+                <w:t xml:space="preserve">Fabrication of Ge-ZnS multilayered optical filters for mid-infrared applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Duris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Baudet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karine Michel</w:t>
+                <w:t xml:space="preserve">Damien Deubel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bodiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Moreau</w:t>
+                <w:t xml:space="preserve">Claude Vaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petr Nemec</w:t>
+                <w:t xml:space="preserve">Jean-Claude Keromnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 21 (7), pp.2449. </w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 719, pp.138488. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s21072449⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2020.138488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03217083v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03493352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining FDTD and coupled-mode theory for self-pulsing modeling in coupled nonlinear microring resonators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of a multimode interferometer-based mid-infrared multispecies gas sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bodiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Dumeige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nessim Jebali</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Joël Charrier</w:t>
+                <w:t xml:space="preserve">Simone Normani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Armaroli</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Geoffrey Louvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Nemec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 37 (9), pp.2557. </w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (22), pp.13426-13435. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.399879⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2020.3005346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03080015v1</w:t>
+                <w:t xml:space="preserve">hal-02936794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-phase modulation and four-wave mixing in a chalcogenide ridge waveguide</w:t>
+                <w:t xml:space="preserve">Combining FDTD and coupled-mode theory for self-pulsing modeling in coupled nonlinear microring resonators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enguerran Delcourt</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nessim Jebali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bodiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Armaroli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Dumeige</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OME.393535⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 37 (9), pp.2557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.399879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02879002v1</w:t>
+                <w:t xml:space="preserve">hal-03080015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radio-frequency sputtering fabrication of chalcogenide-based Er3+-doped vertical optical cavities for near-infrared operation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Self-phase modulation and four-wave mixing in a chalcogenide ridge waveguide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enguerran Delcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nessim Jebali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bodiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Baillieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Loïc Joanny</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Materials Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 10 (10), pp.2500-2512. </w:t>
+              <w:t xml:space="preserve">, 2020, 10 (6), pp.1440-1450. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OME.401930⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OME.393535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02996400v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02879002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antireflection coatings comprised of metal nanoparticules and silicon nitride</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radio-frequency sputtering fabrication of chalcogenide-based Er3+-doped vertical optical cavities for near-infrared operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Normani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Gutwirth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bodiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Baillieul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muin F Ubeid</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Loïc Joanny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Romanian Reports in Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optical Materials Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (10), pp.2500-2512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OME.401930⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03105879v1</w:t>
+                <w:t xml:space="preserve">hal-02996400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-sputtered Pr 3+ -doped Ga-Ge-Sb-Se active waveguides for mid-infrared operation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vertical multilayer structures based on porous silicon layers for mid-infrared applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warda Raiah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffrey Louvet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
+                <w:t xml:space="preserve">Yannick Coffinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Thomy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Duris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Guendouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/oe.398434⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (8), pp.1921-1930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OME.396343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02957437v1</w:t>
+                <w:t xml:space="preserve">hal-03043784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical multilayer structures based on porous silicon layers for mid-infrared applications</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antireflection coatings comprised of metal nanoparticules and silicon nitride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Thomy</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Muin F Ubeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed M Shabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials Express</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Romanian Reports in Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 72 (4), pp.415</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03043784v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03105879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and experimental study of Fermi Bragg Reflector as Application for thin silicon solar cells</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Co-sputtered Pr 3+ -doped Ga-Ge-Sb-Se active waveguides for mid-infrared operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Louvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Normani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bodiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Gutwirth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2019.109615⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (15), pp.22511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/oe.398434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02880032v1</w:t>
+                <w:t xml:space="preserve">hal-02957437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a multimode interferometer-based mid-infrared multispecies gas sensor</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Theoretical and experimental study of Fermi Bragg Reflector as Application for thin silicon solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Guermit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louardi Remache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lorrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Guendouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20 (22), pp.13426-13435. </w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 100, pp.109615. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2020.3005346⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2019.109615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02936794v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02880032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Submicron gap reduction of micro-resonator based on porous silica ridge waveguides manufactured by standard photolithographic process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lorrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parastesh Pirasteh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4331,64 +4331,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mid-infrared guided photoluminescence from integrated Pr3+-doped selenide ridge waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bodiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Starecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4491,77 +4491,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Azuelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lorrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Dumeige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bodiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 20 (8), pp.085301. </w:t>
@@ -4746,90 +4746,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical study of an evanescent optical integrated sensor for multipurpose detection of gases and liquids in the Mid-Infrared</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bodiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rinnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 242, pp.842-848. </w:t>
@@ -4893,51 +4893,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Palma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Christian Falconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Starecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5027,77 +5027,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Azuelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lorrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Poffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Guendouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 25 (24), pp.30799-30806. </w:t>
@@ -5161,51 +5161,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Azuelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lorrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Poffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5263,948 +5263,948 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01588507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminescence at 2.8 μm: Er3+-doped chalcogenide micro-waveguide</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+                <w:t xml:space="preserve">Selenide sputtered films development for MIR environmental sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Baudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Starecki</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P. Camy</w:t>
+                <w:t xml:space="preserve">P. Nemec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bodiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2016.06.009⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (8), pp.2616--2627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OME.6.002616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01334053v1</w:t>
+                <w:t xml:space="preserve">hal-01367204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Optimized Coupling Based on Micro-lensed Fibers for Fibers and Photonic Integrated Circuits in the Framework of Telecommunications and Sensing Applications</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optical characterization at 7.7 μm of an integrated platform based on chalcogenide waveguides for sensing applications in the mid-infrared</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul Azuelos</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Baudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bodiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15625/0868-3166/26/4/8951⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (20), pp.23109-23117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.24.023109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01609530v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporation of pyrimidine fluorophores into poly(methylmethacrylate) polymer structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Luminescence at 2.8 μm: Er3+-doped chalcogenide micro-waveguide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Starecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -L. Doualan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Němec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Achelle</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Camy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crci.2015.07.014⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 58, pp.390--397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2016.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269745v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01334053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selenide sputtered films development for MIR environmental sensor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Baudet</w:t>
+                <w:t xml:space="preserve">Study of Optimized Coupling Based on Micro-lensed Fibers for Fibers and Photonic Integrated Circuits in the Framework of Telecommunications and Sensing Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sy Dat Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enguerran Delcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Azuelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OME.6.002616⟩</w:t>
+              <w:t xml:space="preserve">Communications in Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (4), pp.325-334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15625/0868-3166/26/4/8951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01367204v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01609530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical characterization at 7.7 μm of an integrated platform based on chalcogenide waveguides for sensing applications in the mid-infrared</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Incorporation of pyrimidine fluorophores into poly(methylmethacrylate) polymer structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Achelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bodiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Hardy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francoise Robin-Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 24 (20), pp.23109-23117. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19 (3), pp.279-285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.24.023109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2015.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01398053v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guided Photoluminescence from Integrated Carbon-Nanotube-Based Optical Waveguides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Batté</w:t>
+                <w:t xml:space="preserve">Racetrack micro-resonators based on ridge waveguides made of porous silica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lorrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Poffo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Guendouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.201502536⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 50 (part B), pp.167-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2015.10.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02107403v1</w:t>
+                <w:t xml:space="preserve">hal-01588445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Racetrack micro-resonators based on ridge waveguides made of porous silica</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Guendouz</w:t>
+                <w:t xml:space="preserve">Guided Photoluminescence from Integrated Carbon-Nanotube-Based Optical Waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bodiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingyuan Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Guezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enguerran Delcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Batté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 50 (part B), pp.167-174. </w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (40), pp.6181-6186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2015.10.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adma.201502536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01588445v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersion properties and low infrared optical losses in epitaxial AlN on sapphire substrate in the visible and infrared range</w:t>
               </w:r>
@@ -6216,51 +6216,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Soltani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maghnia Mattalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6324,77 +6324,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of optical absorbance in porous silicon nanowires for solar cell applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najar Adel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parastesh Pirasteh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 283, pp.828-832. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6467,51 +6467,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Soltani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassam Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6574,77 +6574,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guided photoluminescence study of Nd-doped silicon rich silicon oxide and silicon rich silicon nitride waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parastesh Pirasteh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Dumeige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Doualan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6721,51 +6721,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulsed laser deposited amorphous chalcogenide and alumino-silicate thin films and their multilayered structures for photonic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Němec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6836,670 +6836,670 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00878948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of optical losses of Nd3+ doped silicon rich silicon oxide for laser cavity.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Ultra-low reflection porous silicon nanowires for solar cell applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Najar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parastesh Pirasteh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Debieu</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Sougrat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 520, pp.4026. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20 (15), pp.16861. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2012.01.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.20.016861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00738664v1</w:t>
+                <w:t xml:space="preserve">hal-00724474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bragg reflector formed on oxidized porous silicon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Effect of interface roughness and polarisation on the optical losses of porous silicon-based waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Dumeige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parastesh Pirasteh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gadonna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micro and Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 7, pp.105-108. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/mnl.2011.0653⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 7 (6), pp.275-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/mnl.2012.0027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00711204v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00718366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evanescent wave optical micro-sensor based on chalcogenide glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Brandily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Brandily</w:t>
+                <w:t xml:space="preserve">Hervé Lhermite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 173, pp.468-476. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2012.07.056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2012.07.056⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00743261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of interface roughness and polarisation on the optical losses of porous silicon-based waveguides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Bragg reflector formed on oxidized porous silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parastesh Pirasteh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann G. Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gadonna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micro and Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 7 (6), pp.275-278. </w:t>
+              <w:t xml:space="preserve">, 2012, 7, pp.105-108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/mnl.2012.0027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/mnl.2011.0653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00718366v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00711204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-low reflection porous silicon nanowires for solar cell applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of optical losses of Nd3+ doped silicon rich silicon oxide for laser cavity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parastesh Pirasteh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Dumeige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann G. Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adel Najar</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Debieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 520, pp.4026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2012.01.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.20.016861⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00724474v1</w:t>
+                <w:t xml:space="preserve">hal-00738664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sputtering and Pulsed Laser Deposition for Near- and Mid-Infrared Applications: A Comparative Study of Ge25Sb10S65 and Ge25Sb10Se65 Amorphous Thin Films</w:t>
               </w:r>
@@ -7524,64 +7524,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Nemec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Applied Ceramic Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 8 (5), pp.990-1000. </w:t>
@@ -7632,51 +7632,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of optical losses in poly(3-octylthiophene) planar and inverted rib waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalida Messaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Mosqueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7761,51 +7761,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical study of the factor of merit of porous silicon based optical biosensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Dribek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7865,51 +7865,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical waveguide based on amorphous Er3+-doped Ga-Ge-Sb-S(Se) pulsed laser deposited thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Nemec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Jurdyc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7998,90 +7998,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Er3+ Doping conditions of planar porous silicon waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Najar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lorrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ajlani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrezi Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8291,51 +8291,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical study of planar waveguides based on oxidized porous silicon impregnated with laser dyes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chouket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Elhouichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8407,77 +8407,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modal Analysis of Graded-Index Porous Silicon Slab Waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann G. Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parastesh Pirasteh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Vol.44 (Issue 9), pp.886-893. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8511,51 +8511,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulphide GaxGe25−xSb10S65(x=0,5) sputtered films: Fabrication and optical characterizations of planar and rib optical waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Anne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8639,623 +8639,623 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00356399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of porous silicon optical waveguides impregnated with organic dyes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Optical loss study of porous silicon and oxidized porous silicon planar waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parastesh Pirasteh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Dumeige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick Chaillou</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Severine Haesaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2006.07.047⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Vol.101 (Issue 8), pp.083110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2718886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00275909v1</w:t>
+                <w:t xml:space="preserve">hal-00275705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical loss study of porous silicon and oxidized porous silicon planar waveguides</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Optical study of Erbium-doped-porous silicon based planar waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Najar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ajlani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lorrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Haesaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2718886⟩</w:t>
+              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 396 (1-2), pp.145-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physb.2007.03.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00275705v1</w:t>
+                <w:t xml:space="preserve">hal-00275713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of experimental parameters on physical properties of porous silicon and oxidized porous silicon layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Alaiwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parastesh Pirasteh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Najar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gadonna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 253 (21), pp.8632-8636. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apsusc.2007.04.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00264785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical study of Erbium-doped-porous silicon based planar waveguides</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Study of porous silicon optical waveguides impregnated with organic dyes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parastesh Pirasteh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Severine Haesaert</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Dumeige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Guendouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Vol.253 (Issue 7), pp.3440 3443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2006.07.047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physb.2007.03.034⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00275713v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00275909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical gain measurements in porous silicon planar waveguides codoped by Erbium and Ytterbium ions at 1.53 µm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Najar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lorrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lazhar Haji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9315,103 +9315,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and optical studies of porous silicon buried waveguides: effects of oxidation and pore filling using DR1 dyes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parastesh Pirasteh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Guendouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Vol.30 (Issue 31), pp.431-437. </w:t>
@@ -9461,90 +9461,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of oxidation on physical properties of porous silicon layers for optical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parastesh Pirasteh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Soltani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Haesaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lazhar Haji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9753,103 +9753,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light propagation scattering in porous silicon nanocomposite waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parastesh Pirasteh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Dumeige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Haesaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Vol.202 (Issue 8), pp.1712-1716. </w:t>
@@ -9931,103 +9931,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of chalcogenides dry etching for near-and mid-IR photonic integrated waveguides development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelali Hammouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Meziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bodiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parastesh Pirasteh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Integrated Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cardiff University, Jun 2025, Cardiff (Wales), United Kingdom</w:t>
@@ -10056,77 +10056,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of rare earth-doped chalcogenides with silicon photonics for mid-IR emission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bodiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelali Hammouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taghrid Ghanawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Toxqui-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10181,90 +10181,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New chalcogenide-based platform with very high light-sound interaction for the next generation of photonic integrated circuits (Conference Presentation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Ghandaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anupama Viswanathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef Ghandaoui</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Abdelali Hammouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Gutwirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10315,90 +10315,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photonic integrated components based on aluminum oxide for the blue and near-UV spectral range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Kervazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Trebaol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bodiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Integrated Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cardiff University, Jun 2025, Cardiff (Wales), United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10426,972 +10426,972 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05142008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared photonic sensors based on chalcogenide thin films for monitoring of water pollutants</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rare earth doped chalcogenide waveguide for mid-IR luminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">V. Nazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ghandawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Starecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A Hammouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martin Vrážel</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Meziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Components and Materials XXI</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.3010513⟩</w:t>
+              <w:t xml:space="preserve">2024 24th International Conference on Transparent Optical Networks (ICTON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Bari, Italy. pp.1-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icton62926.2024.10648273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04687882v1</w:t>
+                <w:t xml:space="preserve">hal-04688049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards narrow-linewidth hybrid-integrated laser diode using Bragg grating for the blue/near-UV range</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Butté</w:t>
+                <w:t xml:space="preserve">Infrared photonic sensors based on chalcogenide thin films for monitoring of water pollutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radwan Chahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Hammouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Vrážel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Optical, Optoelectronic and Photonic Materials and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optical Components and Materials XXI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, San Francisco, United States. pp.39, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3010513⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04652717v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04687882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid thermal annealing of chalcogenide thin films for mid-infrared sensing and nonlinear photonics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abdelali Hammouti</w:t>
+                <w:t xml:space="preserve">Towards narrow-linewidth hybrid-integrated laser diode using Bragg grating for the blue/near-UV range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Kervazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Congar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Perin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lablonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Butté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOS Annual Meeting (EOSAM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th International Conference on Optical, Optoelectronic and Photonic Materials and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Pardubice, Czech Republic</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04984335v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of etching parameters of chalcogenide layers for photonic integrated circuits for Near and Mid-Infrared applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Rapid thermal annealing of chalcogenide thin films for mid-infrared sensing and nonlinear photonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Halenkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Gutwirth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav Slang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radwan Chahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelali Hammouti</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Parastesh Pirasteh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Optical, Optoelectronic and Photonic Materials and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EOS Annual Meeting (EOSAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Naples, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202430906018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04652694v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miniaturisation d'une diode laser InGaN à faible largeur de raie par contre réaction optique d'un réseau de Bragg fibré pour la gamme du bleu et du proche ultraviolet</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Butté</w:t>
+                <w:t xml:space="preserve">Optimization of etching parameters of chalcogenide layers for photonic integrated circuits for Near and Mid-Infrared applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelali Hammouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bodiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lorrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parastesh Pirasteh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OPTIQUE Normandie 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Optique, Jul 2024, Rouen, France</w:t>
+              <w:t xml:space="preserve">10th International Conference on Optical, Optoelectronic and Photonic Materials and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Pardubice, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04652629v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare earth-doped chalcogenides integrated waveguides for mid-IR emission</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yannick Dumeige</w:t>
+                <w:t xml:space="preserve">Miniaturisation d'une diode laser InGaN à faible largeur de raie par contre réaction optique d'un réseau de Bragg fibré pour la gamme du bleu et du proche ultraviolet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Kervazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Congar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Perin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lablonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Butté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Optical, Optoelectronic and Photonic Materials and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Pardubice, Czech Republic</w:t>
+              <w:t xml:space="preserve">OPTIQUE Normandie 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Optique, Jul 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04652704v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare earth doped chalcogenide waveguide for mid-IR luminescence</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S Meziani</w:t>
+                <w:t xml:space="preserve">Rare earth-doped chalcogenides integrated waveguides for mid-IR emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bodiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelali Hammouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Dumeige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 24th International Conference on Transparent Optical Networks (ICTON)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Conference on Optical, Optoelectronic and Photonic Materials and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Pardubice, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/icton62926.2024.10648273⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04688049v1</w:t>
+                <w:t xml:space="preserve">hal-04652704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of SiON-based photonic integrated circuits for the blue/near-UV wavelength range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Kervazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bodiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11578,342 +11578,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04182885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopie moyen infrarouge déportée à base de fibres optiques creuses anti-résonantes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chartier</w:t>
+                <w:t xml:space="preserve">Mid-IR emission from integrated rare earth (Dy3+, Pr3+)-doped chalcogenides waveguides for sensing applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Bodiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Baillieul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albane Benardais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OPTIQUE Nice 2022 - 41è Journées Nationales d'Optique Guidée (JNOG'41)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Photonics Europe 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Strasbourg, France. pp.1214802, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2621815⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03767672v1</w:t>
+                <w:t xml:space="preserve">hal-03773465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of the sensitivity of chalcogenide-based infrared sensors dedicated to the in situ detection of organic molecules in aquatic environment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florent Colas</w:t>
+                <w:t xml:space="preserve">Spectroscopie moyen infrarouge déportée à base de fibres optiques creuses anti-résonantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Le Méhauté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bodiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Insou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">OPTIQUE Nice 2022 - 41è Journées Nationales d'Optique Guidée (JNOG'41)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Nice, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03768865v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03767672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silica hollow-core anti-resonant fiber for harsh environment mid-infrared sensing applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Insou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Le Méhauté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bodiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Claudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11971,243 +11971,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03767638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-IR emission from integrated rare earth (Dy3+, Pr3+)-doped chalcogenides waveguides for sensing applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Improvement of the sensitivity of chalcogenide-based infrared sensors dedicated to the in situ detection of organic molecules in aquatic environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Baillieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rinnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Albane Benardais</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Strasbourg, France. pp.1214802, </w:t>
+              <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Strasbourg, France. pp.64, </w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2621815⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2624451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03773465v1</w:t>
+                <w:t xml:space="preserve">hal-03768865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertical multilayer structures based on porous silicon layers for mid-infrared applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Meziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Duris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Guendouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lorrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parastesh Pirasteh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du GDR Nano TeraMIR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, virtuel, France</w:t>
@@ -12230,1782 +12230,1782 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03621610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of low loss chalcogenide microstructured optical fibers for Mid-IR QCL pigtailing</w:t>
+                <w:t xml:space="preserve">Rare earth doped integrated microcavities for active sensing applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann Troles</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Venck</w:t>
+                <w:t xml:space="preserve">Dario Laneve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Christian Falconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Starecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Congress on Glass (ICG 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Boston, United States</w:t>
+              <w:t xml:space="preserve">41st PhotonIcs &amp; Electromagnetics Research Symposium (PIERS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02431469v1</w:t>
+                <w:t xml:space="preserve">hal-02431451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MWIR and LWIR Emissions of Rare Earth Doped Chalcogenide Glasses and Waveguides Devoted to Optical Sensors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Er3+-doped Ga-Ge-Sb-S Thin Films: A Comparative Study of Sputtering and Pulsed Laser Deposition Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Normani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Baudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Starecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Camy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41st PhotonIcs &amp; Electromagnetics Research Symposium (PIERS 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02431490v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of integrated nonlinear optical devices based on chalcogenide layers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Er3+-doped Ga-Ge-Sb-S glass thin films by PVD deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Louvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Baudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nessim Jebali</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Emeline Baudet</w:t>
+                <w:t xml:space="preserve">Simone Normani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Starecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Camy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics North 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Québec, Canada</w:t>
+              <w:t xml:space="preserve">25th International Congress on Glass (ICG 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02431499v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of dimethyl methylphosphonate (DMMP), a Sarin simulant, by FT-IR and SALDI-MS on decorated porous silicon layer</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Développement d'un capteur spectroscopique intégré pour le moyen infrarouge par onde évanescente exaltée par les effets de plasmonique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Baillieul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Demesy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bodiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Rumyantseva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées SCOPe 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">39è Journées Nationales d'Optique Guidée (JNOG 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02431521v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un capteur spectroscopique intégré pour le moyen infrarouge par onde évanescente exaltée par les effets de plasmonique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marion Baillieul</w:t>
+                <w:t xml:space="preserve">Single-mode chalcogenide microstructured optical fibers: A solution for mid-IR fibered QCL (Conference Presentation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Trolès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brilland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Demesy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anna Rumyantseva</w:t>
+                <w:t xml:space="preserve">Sébastien Venck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39è Journées Nationales d'Optique Guidée (JNOG 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Photonics West - LASE 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, San Francisco, United States. pp.1089912, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2506617⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02431519v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Er3+-doped Ga-Ge-Sb-S Thin Films: A Comparative Study of Sputtering and Pulsed Laser Deposition Techniques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrice Camy</w:t>
+                <w:t xml:space="preserve">Système embarqué de mesure optique des gaz de combustion du kérosène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Insou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bodiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Claudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Provino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adil Haboucha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41st PhotonIcs &amp; Electromagnetics Research Symposium (PIERS 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t>
+              <w:t xml:space="preserve">39è Journées Nationales d'Optique Guidée (JNOG 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris-Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02431496v1</w:t>
+                <w:t xml:space="preserve">hal-02336790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Er3+-doped Ga-Ge-Sb-S glass thin films by PVD deposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection of dimethyl methylphosphonate (DMMP), a Sarin simulant, by FT-IR and SALDI-MS on decorated porous silicon layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warda Raiah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Guendouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Thomy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffrey Louvet</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yannick Coffinier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Congress on Glass (ICG 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Boston, United States</w:t>
+              <w:t xml:space="preserve">Journées SCOPe 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02431481v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système embarqué de mesure optique des gaz de combustion du kérosène</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Adil Haboucha</w:t>
+                <w:t xml:space="preserve">Fabrication of low loss chalcogenide microstructured optical fibers for Mid-IR QCL pigtailing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Troles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Meneghetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brilland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Venck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39è Journées Nationales d'Optique Guidée (JNOG 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Paris-Saclay, France</w:t>
+              <w:t xml:space="preserve">25th International Congress on Glass (ICG 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02336790v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-mode chalcogenide microstructured optical fibers: A solution for mid-IR fibered QCL (Conference Presentation)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Adam</w:t>
+                <w:t xml:space="preserve">Study of integrated nonlinear optical devices based on chalcogenide layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nessim Jebali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enguerran Delcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bodiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Baillieul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics West - LASE 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Photonics North 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2506617⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02431457v1</w:t>
+                <w:t xml:space="preserve">hal-02431499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silica Hollow Core Antiresonant Fiber for Harsh Environment Mid-IR Sensing Applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adil Haboucha</w:t>
+                <w:t xml:space="preserve">MWIR and LWIR Emissions of Rare Earth Doped Chalcogenide Glasses and Waveguides Devoted to Optical Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Landais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loïc Bodiou</w:t>
+                <w:t xml:space="preserve">Nora Abdellaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Baudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Starecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du GDR NanoTeraMIR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Saint-Raphaël, France</w:t>
+              <w:t xml:space="preserve">41st PhotonIcs &amp; Electromagnetics Research Symposium (PIERS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02431513v1</w:t>
+                <w:t xml:space="preserve">hal-02431490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a mid-infrared multispecies gas sensor based on Pr 3+-doped chalcogenides waveguides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Silica Hollow Core Antiresonant Fiber for Harsh Environment Mid-IR Sensing Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Insou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Provino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adil Haboucha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Landais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bodiou</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emeline Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics North 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Journées du GDR NanoTeraMIR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Saint-Raphaël, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02431507v1</w:t>
+                <w:t xml:space="preserve">hal-02431513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photonic integrated circuits based on Chalcogenide films for Mid-Infrared applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bodiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Baillieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du GDR NanoTeraMIR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Saint-Raphaël, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02431510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of vertical multilayer structures based on Germanium and Zinc Sulphide films for mid-Infrared applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Duris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Deubel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bodiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Vaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Keromnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du GDR NanoTeraMIR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Saint-Raphaël, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02431516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare earth doped integrated microcavities for active sensing applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florent Starecki</w:t>
+                <w:t xml:space="preserve">Design of a mid-infrared multispecies gas sensor based on Pr 3+-doped chalcogenides waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bodiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Louvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Normani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41st PhotonIcs &amp; Electromagnetics Research Symposium (PIERS 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Photonics North 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02431451v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multilayer structures based on porous silicon for photonic applications in the mid-infrared</w:t>
               </w:r>
@@ -14017,77 +14017,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Azuelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lorrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parastesh Pirasteh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guendouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Porous Semiconductors - Science and Technology 2018 Conference (PSST 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, La Grande Motte, France</w:t>
@@ -14110,744 +14110,744 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01891935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-Infared sources based on rare-earth-doped chalcogenide glass waveguides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Adam</w:t>
+                <w:t xml:space="preserve">Full-vector finite element 3D model for waveguide-based plasmonic sensors in the infrared</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Renversez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Demésy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on f-Elements (ICFE-10)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OSA Advanced Photonics Congress 2018 (APC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Zurich, Switzerland. pp.SeW1E.6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/SENSORS.2018.SeW1E.6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02431532v1</w:t>
+                <w:t xml:space="preserve">hal-01875217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chalcogenide microstructured optical fibers for Mid-IR Quantum Cascade Laser pigtailing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Adam</w:t>
+                <w:t xml:space="preserve">Infrared-Sensor Based on Selenide Waveguide Devoted to Water Pollution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Baillieul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomáš Halenkovič</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Baudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rinnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Optical, Optoelectronic and Photonic Materials and Applications (ICOOPMA 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th International Conference on Transparent Optical Networks (ICTON 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Bucharest, Romania. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTON.2018.8473739⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02431530v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of integrated platform based on chalcogenides for sensing applications in the mid-infrared</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bodiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Baillieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics West - OPTO 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, San Francisco, United States. pp.1053513, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2288783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01835066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared-Sensor Based on Selenide Waveguide Devoted to Water Pollution</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Rinnert</w:t>
+                <w:t xml:space="preserve">Chalcogenide microstructured optical fibers for Mid-IR Quantum Cascade Laser pigtailing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Troles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brilland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Venck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Transparent Optical Networks (ICTON 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th International Conference on Optical, Optoelectronic and Photonic Materials and Applications (ICOOPMA 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Maresias, Brazil</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939025v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full-vector finite element 3D model for waveguide-based plasmonic sensors in the infrared</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Renversez</w:t>
+                <w:t xml:space="preserve">Mid-Infared sources based on rare-earth-doped chalcogenide glass waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Starecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radwan Chahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Braud Alain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OSA Advanced Photonics Congress 2018 (APC 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th International Conference on f-Elements (ICFE-10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Lausanne, Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01875217v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rare-earth-doped selenide ridge waveguides and microdisks on pedestal for integrated mid-infrared light sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid El Ayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bodiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Dumeige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics West - OPTO 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, San Francisco, United States. pp.10535-87</w:t>
@@ -14870,618 +14870,618 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02431528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optiques intégrées à base de verres de chalcogénure pour des applications dans le proche et le moyen infra-rouge</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Enguerran Delcourt</w:t>
+                <w:t xml:space="preserve">Développement de dispositifs optiques intégrés pour le Moyen Infra-Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bodiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37è Journées Nationales d'Optique Guidée (JNOG 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Limoges, France</w:t>
+              <w:t xml:space="preserve">GDR Nanotechnologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02431631v1</w:t>
+                <w:t xml:space="preserve">hal-02431690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of optical integrated devices by the CCLO platform</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Walid El Ayed</w:t>
+                <w:t xml:space="preserve">Infrared sensor for water pollution and monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Baudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Baillieul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rinnert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Nemec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5è Journées Nationales sur les Technologies Emergentes en micro-nanofabrication (JNTE 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Optics+Optoelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Prague, Czech Republic. pp.102310S, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2264899⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02431687v1</w:t>
+                <w:t xml:space="preserve">hal-01581222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared sensor for water pollution and monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emeline Baudet</w:t>
+                <w:t xml:space="preserve">Optiques intégrées à base de verres de chalcogénure pour des applications dans le proche et le moyen infra-rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enguerran Delcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Petr Nemec</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid El Ayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bodiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Optics+Optoelectronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">37è Journées Nationales d'Optique Guidée (JNOG 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Limoges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2264899⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01581222v1</w:t>
+                <w:t xml:space="preserve">hal-02431631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de dispositifs optiques intégrés pour le Moyen Infra-Rouge</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of optical integrated devices by the CCLO platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emeline Baudet</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parastesh Pirasteh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Azuelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid El Ayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Nanotechnologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">5è Journées Nationales sur les Technologies Emergentes en micro-nanofabrication (JNTE 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02431690v1</w:t>
+                <w:t xml:space="preserve">hal-02431687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E-beam deposition of Germanium and Zinc Sulphide thin films and multilayered structures for mid-Infrared applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Duris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Deubel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bodiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Vaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Keromnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2017 (E-MRS 2017 Spring Meeting)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t>
@@ -15510,51 +15510,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rare-earth doped selenides active waveguides for integrated mid-infrared sensing applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bodiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15562,51 +15562,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid El Ayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Dumeige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th European Conference on Integrated Optics (ECIO 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Eindhoven, Netherlands</w:t>
@@ -15629,277 +15629,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02431621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'une source optique intégrée émettant dans le moyen infra-rouge à partir de verres de chalcogénure dopés par des ions de terres rares</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">E-beam deposition of Germanium and Zinc Sulphide thin films and multilayered structures for mid-infrared applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Duris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Deubel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bodiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yannick Dumeige</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Vaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Keromnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37è Journées Nationales d'Optique Guidée (JNOG 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Limoges, France</w:t>
+              <w:t xml:space="preserve">GDR Nanotechnologie pour le THz et le MIR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02431554v1</w:t>
+                <w:t xml:space="preserve">hal-02431681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E-beam deposition of Germanium and Zinc Sulphide thin films and multilayered structures for mid-infrared applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Développement d'une source optique intégrée émettant dans le moyen infra-rouge à partir de verres de chalcogénure dopés par des ions de terres rares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid El Ayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bodiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Keromnès</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Dumeige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Nanotechnologie pour le THz et le MIR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">37è Journées Nationales d'Optique Guidée (JNOG 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02431681v1</w:t>
+                <w:t xml:space="preserve">hal-02431554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated racetrack micro-resonator based on porous silicon ridge waveguides for sensing application</w:t>
               </w:r>
@@ -15911,51 +15911,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Azuelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lorrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16004,2480 +16004,2480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01588493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare-Earth Doped Microdisks for Mid-Infrared Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of rare-earth doped chalcogenide microresonators for biosensing in Mid-IR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bodiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Dumeige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guiseppe Palma</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Loïc Bodiou</w:t>
+                <w:t xml:space="preserve">Francesco Prudenzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fotonica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th International Conference on Transparent Optical Networks (ICTON 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Trento, Italy. pp.We.P.13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTON.2016.7550635⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02429531v1</w:t>
+                <w:t xml:space="preserve">hal-01367255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated Racetrack Mocro-Resonator Based On Porous Silicon Ridge Waveguides</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luiz Poffo</w:t>
+                <w:t xml:space="preserve">Integrated Platform in Chalcogenide Glasses for Optical Sensing in the Mid-InfraRed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bodiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Guendouz</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Porous Semiconductors - Science and Technology 2016 Conference (PSST 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Tarragona, Spain</w:t>
+              <w:t xml:space="preserve">18th European Conference on Integrated Optics (ECIO 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01588488v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01508096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-lensed fibers for coupling optimization in optical fibers and photonic integrated circuits</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Développement d’une plateforme en optique intégrée en verres de chalcogénures pour le moyen infrarouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul Azuelos</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bodiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Photonics and Applications (ICPA 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Ninh Binh City, Vietnam</w:t>
+              <w:t xml:space="preserve">OPTIQUE Bordeaux 2016 - 36è Journées Nationales d'Optique Guidée (JNOG'36)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01486788v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of self-phase modulation and four-wave mixing in chalcogenide ridge waveguides</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Loïc Bodiou</w:t>
+                <w:t xml:space="preserve">Integrated Racetrack Mocro-Resonator Based On Porous Silicon Ridge Waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lorrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Poffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yannick Dumeige</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Guendouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Photonics and Applications (ICPA 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Ninh Binh City, Vietnam</w:t>
+              <w:t xml:space="preserve">10th Porous Semiconductors - Science and Technology 2016 Conference (PSST 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Tarragona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02429544v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01588488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-infrared optical properties of integrated Pr3+-doped chalcogenides ridge waveguides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Rare-Earth Doped Microdisks for Mid-Infrared Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guiseppe Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Christian Falconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Starecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bodiou</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2016 (E-MRS 2016 Spring Meeting)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Lille, France</w:t>
+              <w:t xml:space="preserve">Fotonica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01337456v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical properties of integrated waveguides incorporating semiconducting single-wall carbon nanotubes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Micro-lensed fibers for coupling optimization in optical fibers and photonic integrated circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sy Dat Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enguerran Delcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Batte</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Azuelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2016 (E-MRS 2016 Spring Meeting)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Lille, France</w:t>
+              <w:t xml:space="preserve">9th International Conference on Photonics and Applications (ICPA 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Ninh Binh City, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01337458v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light propagation in porous silicon planar waveguides at 7.8 µm</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Study of self-phase modulation and four-wave mixing in chalcogenide ridge waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enguerran Delcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sy Dat Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bodiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Dumeige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Porous Semiconductors - Science and Technology 2016 Conference (PSST 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Tarragona, Spain</w:t>
+              <w:t xml:space="preserve">9th International Conference on Photonics and Applications (ICPA 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Ninh Binh City, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02429489v1</w:t>
+                <w:t xml:space="preserve">hal-02429544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’une plateforme en optique intégrée en verres de chalcogénures pour le moyen infrarouge</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Mid-infrared optical properties of integrated Pr3+-doped chalcogenides ridge waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bodiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Dumeige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hardy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joël Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OPTIQUE Bordeaux 2016 - 36è Journées Nationales d'Optique Guidée (JNOG'36)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2016 (E-MRS 2016 Spring Meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02429549v1</w:t>
+                <w:t xml:space="preserve">hal-01337456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of rare-earth doped chalcogenide microresonators for biosensing in Mid-IR</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Optical properties of integrated waveguides incorporating semiconducting single-wall carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bodiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Joël Charrier</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingyuan Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Prudenzano</w:t>
+                <w:t xml:space="preserve">Maud Guézo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enguerran Delcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Batte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Transparent Optical Networks (ICTON 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2016 (E-MRS 2016 Spring Meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367255v1</w:t>
+                <w:t xml:space="preserve">hal-01337458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated Platform in Chalcogenide Glasses for Optical Sensing in the Mid-InfraRed</w:t>
+                <w:t xml:space="preserve">Light propagation in porous silicon planar waveguides at 7.8 µm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Guendouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lorrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bodiou</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joël Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Conference on Integrated Optics (ECIO 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">10th Porous Semiconductors - Science and Technology 2016 Conference (PSST 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Tarragona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01508096v1</w:t>
+                <w:t xml:space="preserve">hal-02429489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de microrésonateurs intégrés en hippodrome à base de verres de chalcogénure à 1.55 µm pour des applications en optique non linéaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Développement de circuits optiques intégrés à partir de matériaux spécifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bodiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enguerran Delcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yannick Dumeige</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Guendouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique Bretagne 2015 - 35ème Journées Nationales d'Optique Guidée (JNOG'35)</w:t>
+              <w:t xml:space="preserve">Optique Bretagne 2015 - 35è Journées Nationales d'Optique Guidée (JNOG'35)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02429403v1</w:t>
+                <w:t xml:space="preserve">hal-02429420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalisation de micro-résonateurs intégrés en polymères et silice poreuse pour des capteurs optiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Lorrain</w:t>
+                <w:t xml:space="preserve">Etude de microrésonateurs intégrés en hippodrome à base de verres de chalcogénure à 1.55 µm pour des applications en optique non linéaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enguerran Delcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Guendouz</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Baudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bodiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Dumeige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque international francophone sur les Méthodes et Techniques Optiques pour l'Industrie / 16ème congrès français du club FLUVISU/SFO (CMOI-FLUVISU 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Club CMOI - Société Française d'Optique, Nov 2015, Pleumeur-Bodou, France. pp.190-194</w:t>
+              <w:t xml:space="preserve">Optique Bretagne 2015 - 35ème Journées Nationales d'Optique Guidée (JNOG'35)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01585621v1</w:t>
+                <w:t xml:space="preserve">hal-02429403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-résonateur intégré à base d'une plateforme optique en silice poreuse</w:t>
+                <w:t xml:space="preserve">Réalisation de micro-résonateurs intégrés en polymères et silice poreuse pour des capteurs optiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lorrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Poffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Guendouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2è journées SemiConducteurs et Oxyde Poreux (SCOPe 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">14ème Colloque international francophone sur les Méthodes et Techniques Optiques pour l'Industrie / 16ème congrès français du club FLUVISU/SFO (CMOI-FLUVISU 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Club CMOI - Société Française d'Optique, Nov 2015, Pleumeur-Bodou, France. pp.190-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01588928v1</w:t>
+                <w:t xml:space="preserve">hal-01585621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capteur en Optique Intégrée à Base de Verres de Chalcogénures pour la Détection de Polluants dans le Moyen-Infrarouge</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Loïc Bodiou</w:t>
+                <w:t xml:space="preserve">Micro-résonateur intégré à base d'une plateforme optique en silice poreuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lorrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Hardy</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Poffo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Guendouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque international francophone sur les Méthodes et techniques Optiques pour l'Industrie (CMOI 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Pleumeur-Bodou, France. pp.166-168</w:t>
+              <w:t xml:space="preserve">2è journées SemiConducteurs et Oxyde Poreux (SCOPe 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01261940v1</w:t>
+                <w:t xml:space="preserve">hal-01588928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalisation de micro-résonateurs intégrés en polymères et silice poreuse pour des capteurs optiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lorrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Poffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Guendouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Colloque international francophone sur les Méthodes et Techniques Optiques pour l'Industrie / 16ème congrès français du club FLUVISU/SFO (CMOI-FLUVISU 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Pleumeur Bodou, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01278357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement des différentes plateformes en optique intégrée depuis ces dernières années</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bodiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Poffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lorrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Guendouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Colloque international francophone sur les Méthodes et Techniques Optiques pour l'Industrie / 16ème congrès français du club FLUVISU/SFO (CMOI-FLUVISU 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Pleumeur-Bodou, France. pp.18-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01507677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude théorique de l’efficacité de conversion d’un mélange à quatre ondes dans des micro-résonateurs intégrés en verres de chalcogénures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Capteur en Optique Intégrée à Base de Verres de Chalcogénures pour la Détection de Polluants dans le Moyen-Infrarouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Gutierrez Arroyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Baudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bodiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aldo Gutierrez</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque international francophone sur les Méthodes et Techniques Optiques pour l'Industrie / 16ème congrès français du club FLUVISU/SFO (CMOI-FLUVISU 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Pleumeur-Bodou, France. pp.171-176</w:t>
+              <w:t xml:space="preserve">14ème Colloque international francophone sur les Méthodes et techniques Optiques pour l'Industrie (CMOI 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Pleumeur-Bodou, France. pp.166-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02429366v2</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01261940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminescence guidée dans des guides d’onde intégrés incorporant des nanotubes de carbone</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Etude théorique de l’efficacité de conversion d’un mélange à quatre ondes dans des micro-résonateurs intégrés en verres de chalcogénures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enguerran Delcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bodiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thomas Batte</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique Bretagne 2015 - 35è Journées Nationales d'Optique Guidée (JNOG'35)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">14ème Colloque international francophone sur les Méthodes et Techniques Optiques pour l'Industrie / 16ème congrès français du club FLUVISU/SFO (CMOI-FLUVISU 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Pleumeur-Bodou, France. pp.171-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02429456v1</w:t>
+                <w:t xml:space="preserve">hal-02429366v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de circuits optiques intégrés à partir de matériaux spécifiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Luminescence guidée dans des guides d’onde intégrés incorporant des nanotubes de carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bodiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingyuan Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Guezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enguerran Delcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Guendouz</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Batte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optique Bretagne 2015 - 35è Journées Nationales d'Optique Guidée (JNOG'35)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02429420v1</w:t>
+                <w:t xml:space="preserve">hal-02429456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chalcogenide glasses for mid-IR photonic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radwan Chahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Starecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boussard-Plédel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18554,77 +18554,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Modern Materials and Technologies (CIMTEC 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Montecatini Terme, Italy</w:t>
@@ -18666,90 +18666,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical Microsensor Devices Based on Chalcogenide Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Symposium on Functional Materials (ISFM 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Singapour, Singapore</w:t>
@@ -18772,1398 +18772,1381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01056255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technologie d'optique intégrée au laboratoire Foton</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luiz Poffo</w:t>
+                <w:t xml:space="preserve">Nanostructured silicon and rare earth based gain media for compact infra-red light source: experimental and theoretical investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fafin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuan-Hui Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Thématiques GDR Ondes : "RF/millimétrique et optique intégrée"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Grenoble, France</w:t>
+              <w:t xml:space="preserve">7th International Conference on Materials for Advanced Technologies (ICMAT 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Suntec, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00939106v1</w:t>
+                <w:t xml:space="preserve">hal-01141522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalisation de structures optiques verticales en verres de chalcogénure pour des applications dans le proche et moyen infrarouge</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Propriétés optiques et physiques des couches de nanofils de silicium poreux pour des applications photovoltaïques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Najar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parastesh Pirasteh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32è Journées Nationales d'Optique Guidée (JNOG 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Paris, France. pp.113</w:t>
+              <w:t xml:space="preserve">Optique 2013 / Horizons de l'optique - Club Nanophotonique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Paris, France. pp.143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00939373v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00939120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of (GeSe2)100-x (Sb2Se3)x glasses and sputtered films for micro-sensors devices</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rare earth doped chalcogenide optical waveguide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Chantal Compère</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Doualan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radwan Chahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Camy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2013 FALL MEETING</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">10th Pacific Rim Conference on Ceramic and Glass Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00846728v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00846748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chalcogenide Glasses Developed for Optical Micro-sensor Devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of (GeSe2)100-x (Sb2Se3)x glasses and sputtered films for micro-sensors devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Baudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Joël Charrier</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rinnert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Compère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science &amp; Technology 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Montréal (QC), Canada</w:t>
+              <w:t xml:space="preserve">E-MRS 2013 FALL MEETING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00856748v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00846728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés optiques et physiques des couches de nanofils de silicium poreux pour des applications photovoltaïques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Réalisation de structures optiques verticales en verres de chalcogénure pour des applications dans le proche et moyen infrarouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Nemec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radwan Chahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cathelinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique 2013 / Horizons de l'optique - Club Nanophotonique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Paris, France. pp.143</w:t>
+              <w:t xml:space="preserve">32è Journées Nationales d'Optique Guidée (JNOG 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Paris, France. pp.113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00939120v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00939373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare earth doped chalcogenide optical waveguide</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrice Camy</w:t>
+                <w:t xml:space="preserve">Technologie d'optique intégrée au laboratoire Foton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Guendouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lorrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Bodiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Poffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Pacific Rim Conference on Ceramic and Glass Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, San Diego, United States</w:t>
+              <w:t xml:space="preserve">Journées Thématiques GDR Ondes : "RF/millimétrique et optique intégrée"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00846748v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00939106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructured silicon and rare earth based gain media for compact infra-red light source: experimental and theoretical investigations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chuan-Hui Liang</w:t>
+                <w:t xml:space="preserve">Chalcogenide Glasses Developed for Optical Micro-sensor Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Dufour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Debieu</w:t>
+                <w:t xml:space="preserve">Frédéric Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Baudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lhermite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Materials for Advanced Technologies (ICMAT 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Suntec, Singapore</w:t>
+              <w:t xml:space="preserve">Materials Science &amp; Technology 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Montréal (QC), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01141522v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00856748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical sensor based on chalcogenide glasses for IR detection of bio-chemical entities</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Development of porous silicon nanowires for photovoltaic application : Optical and physical characterizations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Najar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parastesh Pirasteh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sougrat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference Solid State Chemistry (SSC 2012 )</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Pardubice, Czech Republic</w:t>
+              <w:t xml:space="preserve">BIT's 2nd Annual World Congress of Nanoscience &amp; Nanotechnology (Nano-S&amp;T 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Qingdao, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00692497v1</w:t>
+                <w:t xml:space="preserve">hal-00744886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un microcapteur a onde évanescente a base de verre de chalcogénure pour le proche et moyen-infrarouge</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Optical sensor based on chalcogenide glasses for IR detection of bio-chemical entities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lhermite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Charrier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bruno Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31èmes Journées Nationales d'Optique Guidée (JNOG 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Lyon, France. pp.P8</w:t>
+              <w:t xml:space="preserve">10th International Conference Solid State Chemistry (SSC 2012 )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Pardubice, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00724454v1</w:t>
+                <w:t xml:space="preserve">hal-00692497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of evanescent wave optical microsensor based on chalchogenide glass for near and mid-infrared wavelength range</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Développement d'un microcapteur a onde évanescente a base de verre de chalcogénure pour le proche et moyen-infrarouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Charrier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Brandily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lhermite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Guided Optics &amp; Sensor Systems (GO2S)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, St Etienne, France</w:t>
+              <w:t xml:space="preserve">31èmes Journées Nationales d'Optique Guidée (JNOG 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Lyon, France. pp.P8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00711174v1</w:t>
+                <w:t xml:space="preserve">hal-00724454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare Earth doped silicon based nanostructures for optoelectronic applications : moving data with silicon and light</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Development of evanescent wave optical microsensor based on chalchogenide glass for near and mid-infrared wavelength range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Charrier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIT's 2nd Annual World Congress of Nanoscience &amp; Nanotechnology (Nano-S&amp;T 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Qingdao, China</w:t>
+              <w:t xml:space="preserve">Guided Optics &amp; Sensor Systems (GO2S)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, St Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00744888v1</w:t>
+                <w:t xml:space="preserve">hal-00711174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes de guides actifs en nitrure de silicium enrichi en silicium et dopé par des ions néodymes pour une cavité laser a 1.06 µm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parastesh Pirasteh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Doualan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Camy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31èmes Journées Nationales d'Optique Guidée (JNOG 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Lyon, France. pp.90-92</w:t>
@@ -20186,325 +20169,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00724441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de matériaux nanostructurés pour leur très faible réflectance : couches de nanofils en silicium poreux</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Rare Earth doped silicon based nanostructures for optoelectronic applications : moving data with silicon and light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parastesh Pirasteh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Doualan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Camy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Dumeige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31èmes Journées Nationales d'Optique Guidée (JNOG 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Lyon, France. pp.P7</w:t>
+              <w:t xml:space="preserve">BIT's 2nd Annual World Congress of Nanoscience &amp; Nanotechnology (Nano-S&amp;T 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Qingdao, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00724455v1</w:t>
+                <w:t xml:space="preserve">hal-00744888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of porous silicon nanowires for photovoltaic application : Optical and physical characterizations.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Etude de matériaux nanostructurés pour leur très faible réflectance : couches de nanofils en silicium poreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Najar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parastesh Pirasteh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sougrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIT's 2nd Annual World Congress of Nanoscience &amp; Nanotechnology (Nano-S&amp;T 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Qingdao, China</w:t>
+              <w:t xml:space="preserve">31èmes Journées Nationales d'Optique Guidée (JNOG 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Lyon, France. pp.P7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00744886v1</w:t>
+                <w:t xml:space="preserve">hal-00724455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring of the geological storage of CO2 using chalcogenide waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Brandily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Brandily</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hervé Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2011 Glass &amp; Optical Materials Division Spring Meeting (GOMD 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Savannah, United States</w:t>
@@ -20533,90 +20533,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guides d'onde optiques plans à base de silicium poreux dopés aux ions Er3+</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lorrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Najar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hosni Ajlani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meherzi Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20684,51 +20684,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaoqian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Nemec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Jurdyc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20822,64 +20822,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lhermitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2010 Glass &amp; Optical Materials Division Spring Meeting (GOMD 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, New York, United States</w:t>
@@ -20902,877 +20902,877 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00491165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guide d'onde de sulfures à base de germanium dopé Er3+ pour amplification dans le proche et moyen-IR</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Composants et fonctions optiques Applications aux télécommunications et à l'émission de lumière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalida Messaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Minh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Lhermite</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Trebaol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Dumeige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28èmes Journées Nationales d'Optique Guidée (JNOG 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Lille, France. pp.318-320</w:t>
+              <w:t xml:space="preserve">Colloque National de la Recherche en IUT (CNRIUT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00491455v1</w:t>
+                <w:t xml:space="preserve">hal-00585191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositifs Appliqués à la Photonique à base de Néodyme et de Silicium</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Dufour</w:t>
+                <w:t xml:space="preserve">Infrared optical sensor for CO2 detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Troles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Cardin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Doualan</w:t>
+                <w:t xml:space="preserve">Quentin Coulombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales en Nanosciences et Nanotechnologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Optics+Optoelectronics 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Prague, Czech Republic. pp.735610, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.820359⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00585194v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00389139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared optical sensor for CO2 detection</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guide d'onde de sulfures à base de germanium dopé Er3+ pour amplification dans le proche et moyen-IR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Quentin Coulombier</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Nemec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Camy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Optics+Optoelectronics 2009</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">28èmes Journées Nationales d'Optique Guidée (JNOG 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Lille, France. pp.318-320</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00389139v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00491455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare-earth doped chalcogenide optical waveguide in near and mid-IR for optical potential application</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+                <w:t xml:space="preserve">Dispositifs Appliqués à la Photonique à base de Néodyme et de Silicium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Charpentier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrice Camy</w:t>
+                <w:t xml:space="preserve">C. Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Doualan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on the Physics of Non-Crystalline Solids (PNCS XII)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Foz do Iguaçu, Brazil</w:t>
+              <w:t xml:space="preserve">Journées Nationales en Nanosciences et Nanotechnologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00389255v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00585194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erbium doped germanium based sulphide optical waveguide amplifi er for near- and mid-IR</w:t>
+                <w:t xml:space="preserve">Rare-earth doped chalcogenide optical waveguide in near and mid-IR for optical potential application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Camy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joël Charrier</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Doualan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Lhermite</w:t>
+                <w:t xml:space="preserve">Bruno Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Microtechnologies for the New Millennium 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th International Conference on the Physics of Non-Crystalline Solids (PNCS XII)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Foz do Iguaçu, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.821542⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00389076v1</w:t>
+                <w:t xml:space="preserve">hal-00389255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composants et fonctions optiques Applications aux télécommunications et à l'émission de lumière</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Erbium doped germanium based sulphide optical waveguide amplifi er for near- and mid-IR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Camy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Nemec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yannick Dumeige</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque National de la Recherche en IUT (CNRIUT)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Microtechnologies for the New Millennium 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Dresden, Germany. pp.73661T, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.821542⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00585191v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00389076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guides optiques infrarouges pour la détection du CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Smektala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Troles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27èmes Journées Nationales d'Optique Guidée (JNOG 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Lannion, France. pp.337-339</w:t>
@@ -21853,51 +21853,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wee-Dong Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Nemec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics West 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, San Jose, CA, United States. pp.6890-11</w:t>
@@ -21978,51 +21978,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Anne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on the Science and Technology for Advanced Ceramics / 1st International Conference on Science and Technology of Solid Surface and Interface (STAC-STSI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Chiba, Japan</w:t>
@@ -22051,77 +22051,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miroirs de Bragg et microcavités en silicium poreux : effet de l'oxydation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann G. Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gadonna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27èmes Journées Nationales d'Optique Guidée (JNOG 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Lannion, France. pp.52-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22159,77 +22159,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnalisation des couches de silicium poreux par silanisation pour la conception d'un biocapteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Dribek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Guendouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lorrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lazhar Haji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22261,364 +22261,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00499289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical gain at 1.53 µm in Er3+-Yb3+ codoped oxidised porous silicon waveguides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Severine Haesaert</w:t>
+                <w:t xml:space="preserve">Chalcogenide waveguide for IR optical range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Anne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Moizan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boussard-Plédel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society Spring Meeting 2007 (E-MRS Spring Meeting 2007)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mseb.2007.07.085⟩</w:t>
+              <w:t xml:space="preserve">SPIE Photonics West 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2007, San Jose, CA, United States. pp.647508, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.700526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00275921v1</w:t>
+                <w:t xml:space="preserve">hal-00162517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chalcogenide waveguide for IR optical range</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Bureau</w:t>
+                <w:t xml:space="preserve">Optical gain at 1.53 µm in Er3+-Yb3+ codoped oxidised porous silicon waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Najar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ajlani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lorrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Haesaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics West 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2007, San Jose, CA, United States. pp.647508, </w:t>
+              <w:t xml:space="preserve">European Materials Research Society Spring Meeting 2007 (E-MRS Spring Meeting 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Strasbourg, France. pp.260-263, </w:t>
             </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.700526⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mseb.2007.07.085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00162517v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00275921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new approach based on transfer matrix formalism to characterize porous silicon layers by reflectometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parastesh Pirasteh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann G. Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Dumeige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Porous Semiconductors - Science and Technology 5th international conference (PSST 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Sitges-Barcelona, Spain. pp.1971-1975, </w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
@@ -22691,51 +22691,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nemec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Frumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22771,894 +22771,894 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00260965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light propagation in oxidised porous silicon channel waveguides by scattering-type heterodyne scanning near-field optical microscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Lerondel</w:t>
+                <w:t xml:space="preserve">Optical properties of erbium doped porous silicon waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Najar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hosni Ajlani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lorrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Elhouichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International conference on near-field optics, nanophotonics and related techniques (NFO-9)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Materials Research Society Spring Meeting 2006 (E-MRS Spring Meeting 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Nice, France. pp.245-248, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2006.08.072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00276157v1</w:t>
+                <w:t xml:space="preserve">hal-00154121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POROUS SILICON AMMONIA GAS SENSOR</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Light propagation in oxidised porous silicon channel waveguides by scattering-type heterodyne scanning near-field optical microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Sarret</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chengxin Pang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bruyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilan Stefanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Blaize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Lerondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe 2006</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th International conference on near-field optics, nanophotonics and related techniques (NFO-9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Lausanne, Switzerland. p.405</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00153811v1</w:t>
+                <w:t xml:space="preserve">hal-00276157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guides canaux en silicium poreux dopé Erbium : propriétés optiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">POROUS SILICON AMMONIA GAS SENSOR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lorrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Sarret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lazhar Haji</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25èmes Journées Nationales d'Optique Guidée (JNOG 2006)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Photonics Europe 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Strasbourg, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.663636⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00499273v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00153811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalisation et Etude de Guides d'Onde en Matériaux NanoPoreux dopés Er pour l'Amplification Optique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
+                <w:t xml:space="preserve">Guides canaux en silicium poreux dopé Erbium : propriétés optiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Najar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ajlani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lorrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Habib Elhouichet</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrezi Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nanosciences de Bretagne (JNB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Rennes, France</w:t>
+              <w:t xml:space="preserve">25èmes Journées Nationales d'Optique Guidée (JNOG 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Metz, France. pp.288-290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00499292v1</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00499273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Further results on porous silicon optical waveguides at 1.55 µm</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Réalisation et Etude de Guides d'Onde en Matériaux NanoPoreux dopés Er pour l'Amplification Optique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Najar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Severine Haesaert</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ajlani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lorrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Elhouichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Porous Semiconductors - Science and Technology 5th international conference (PSST 2006)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Nanosciences de Bretagne (JNB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssa.200674333⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00153808v1</w:t>
+                <w:t xml:space="preserve">hal-00499292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical properties of erbium doped porous silicon waveguides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Habib Elhouichet</w:t>
+                <w:t xml:space="preserve">Further results on porous silicon optical waveguides at 1.55 µm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parastesh Pirasteh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Dumeige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Haesaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society Spring Meeting 2006 (E-MRS Spring Meeting 2006)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Porous Semiconductors - Science and Technology 5th international conference (PSST 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Sitges-Barcelona, Spain. pp.1346-1350, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.200674333⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2006.08.072⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00154121v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00153808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light propagation and scattering in porous silicon nanocomposite waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parastesh Pirasteh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Dumeige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Haesaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Porous Semiconductors - Science and Technology 4th international conference (PSST 2004)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2004, Cullera-Valencia, Spain. pp.1417-1421, </w:t>
@@ -23702,359 +23702,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00154055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation de la lumière dans des guides à base de silicium poreux: observation en champ proche et analyse modale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Aubert</w:t>
+                <w:t xml:space="preserve">Guides planaires en matériaux poreux: études expérimentale et théorique des pertes optiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parastesh Pirasteh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Dumeige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Haesaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23èmes Journées Nationales d'Optique Guidée (JNOG 2004), 25-27 octobre 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2004, Paris, France. pp.239-241</w:t>
+              <w:t xml:space="preserve">, Oct 2004, Paris, France. pp.319-321</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00154111v1</w:t>
+                <w:t xml:space="preserve">hal-00154096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guides planaires en matériaux poreux: études expérimentale et théorique des pertes optiques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Joubert</w:t>
+                <w:t xml:space="preserve">Propagation de la lumière dans des guides à base de silicium poreux: observation en champ proche et analyse modale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bruyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilan Stefanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Lerondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Blaize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23èmes Journées Nationales d'Optique Guidée (JNOG 2004), 25-27 octobre 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2004, Paris, France. pp.319-321</w:t>
+              <w:t xml:space="preserve">, Oct 2004, Paris, France. pp.239-241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00154096v1</w:t>
+                <w:t xml:space="preserve">hal-00154111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capteurs chimiques de gaz à base de guide d'ondes en silicium poreux oxydé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Rivolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parastesh Pirasteh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22èmes Journées Nationales d'Optique Guidée (JNOG 2003), 12-14 novembre 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2003, Valence, France. pp.347-349</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24079,90 +24079,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-optic properties of oxidised porous silicon impregnated with index-matching liquids for active optical components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parastesh Pirasteh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Pedrono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lazhar Haji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -24225,90 +24225,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guides optiques en silicium poreux : technologie et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parastesh Pirasteh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Guendouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lazhar Haji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -24350,51 +24350,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graded and step index buried optical waveguides fabricated from p-type porous silicon : Processing and measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Lupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24529,64 +24529,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Azuelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cassio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lorrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parastesh Pirasteh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -24641,77 +24641,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward hybrid polymer-porous silicon waveguides for Vernier-effect optical biosensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Azuelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lorrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guendouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parastesh Pirasteh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -24779,77 +24779,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enguerran Delcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid El Ayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parastesh Pirasteh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th European Conference on Integrated Optics (ECIO 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Eindhoven, Netherlands. ecio-conference.org, Poster Session WP1, 2017 Proceedings</w:t>
@@ -24891,90 +24891,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mid-Infrared chemical sensing using a chalcogenide integrated transducer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bodiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Baillieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th European Conference on Integrated Optics (ECIO 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Eindhoven, Netherlands. ecio-conference.org, Poster Session WP1, 2017 Proceedings</w:t>
@@ -25042,64 +25042,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Guendouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lorrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th European Conference on Integrated Optics (ECIO 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Warsow, Poland. ecio-conference.org, p-06, 2015, 2016 Proceedings</w:t>
@@ -25154,77 +25154,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Poffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lorrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Guendouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Transparent Optical Networks (ICTON 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Trento, Italy. IEEE Xplore Digital Library, 2016, </w:t>
@@ -25262,103 +25262,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'une plate-forme optique intégrée à base de verres de chalcogénures pour des applications capteurs dans le moyen infra-rouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bodiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optique Bretagne 2015 - 35ème Journées Nationales d'Optique Guidée (JNOG'35)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t>
@@ -25413,77 +25413,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lorrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bodiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5è Journées Guided Optics &amp; Sensor Systems (GO2S 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Saint-Etienne, France</w:t>
@@ -25506,406 +25506,406 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02399679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technologie d'optique intégrée polymère au laboratoire FOTON</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Carbon nanotubes incorporated-hybrid waveguides for photonics applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bodiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Loïc Bodiou</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enguerran Delcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Journées Nationales de Photonique Organique 2014 (JNPO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Strasbourg, France. , HAL (archives-ouvertes.fr), 2014, Actes des 2ème Journées Nationales de Photonique Organique</w:t>
+              <w:t xml:space="preserve">17th European Conference on Integrated Optics &amp; 19th MicroOptics Conference (ECIO-MOC 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Nice, France. , ecio-conference.org, pp.P009, 2014, 2014 Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01084478v1</w:t>
+                <w:t xml:space="preserve">hal-01144745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated polymer waveguides incorporating nonlinear chromophores for all-optical signal processing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Technologie d'optique intégrée polymère au laboratoire FOTON</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Guendouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lorrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bodiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...37 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SFO. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Conference on Integrated Optics &amp; 19th MicroOptics Conference (ECIO-MOC 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Nice, France. , ecio-conference.org, pp.P007, 2014, 2014 Proceedings</w:t>
+              <w:t xml:space="preserve">2ème Journées Nationales de Photonique Organique 2014 (JNPO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Strasbourg, France. , HAL (archives-ouvertes.fr), 2014, Actes des 2ème Journées Nationales de Photonique Organique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01146713v1</w:t>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon nanotubes incorporated-hybrid waveguides for photonics applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Integrated polymer waveguides incorporating nonlinear chromophores for all-optical signal processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enguerran Delcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bodiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Achelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Conference on Integrated Optics &amp; 19th MicroOptics Conference (ECIO-MOC 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2014, Nice, France. , ecio-conference.org, pp.P009, 2014, 2014 Proceedings</w:t>
+              <w:t xml:space="preserve">, Jun 2014, Nice, France. , ecio-conference.org, pp.P007, 2014, 2014 Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01144745v1</w:t>
+                <w:t xml:space="preserve">hal-01146713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -25923,64 +25923,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 9: Study of Mesoporous Silicon Nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Najar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comprehensive Guide for Mesoporous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Nova Science Publishers, pp.201-224, 2015, Analysis and Functionalization, 978-1-63463-982-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26005,64 +26005,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 9: Optical Properties of Mesoporous Silicon/Silicon Oxide and the Light Propagation in these Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parastesh Pirasteh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comprehensive Guide for Mesoporous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, Nova Science Publishers, pp.241-270, 2015, Properties and Development, 978-1-63463-318-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26256,51 +26256,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156881v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupama Viswanathan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Ghandaoui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gutwirth" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Halenkovic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Hammouti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaom.5c00165" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241214v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warda Raiah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Guendouz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parastesh Piratesh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thomy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Charrier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2025.115034" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421979v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Kervazo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Perin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Bodiou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Trebaol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Charrier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.573449" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294684v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boutghatin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Assaf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tilmant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parastesh Pirasteh-Charrier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahram Djafari-Rouhani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c02006" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453803v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chahal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Corvec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mor&#233;ac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vrazel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Enez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202513542" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405280v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taghrid Ghanawi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Starecki" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baillieul" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaom.5c00306" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244584v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vr&#225;&#382;el" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Trung Tran" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loulergue" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Szymczyk" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radwan Chahal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ma00033e" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101032v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meziani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hammouti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bodiou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lorrain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asems.2025.100149" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101043v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Meziani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Jaafar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bodiou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lorrain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.553730" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054014v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lpt.2025.3562902" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04430959v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lemaitre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c14602" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541374v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.516923" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720953v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Bouzid" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Brixi Negassa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parastesh Pirastesh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Soulimane" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24874/jsscm.2024.18.01.03" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576799v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parastesh Pirasteh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.photonics.2024.101244" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720984v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhaila Benkohaila" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Bahsine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Lmai" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-024-07486-1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04774473v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guendouz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2024.102363" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04670344v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#239;ssa Kadar Ismail" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Courson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Bou&#353;ka" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4an00721b" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057503v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nazabal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Benardais" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.483613" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597335v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Zegadi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dumeige" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22030844" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924509v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rinnert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Michel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Colas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c05502" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493352v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duris" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Deubel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vaudry" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Keromnes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2020.138488" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475281v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#1111;c Bodiou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcene Ziet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/abdf69" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217083v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Baudet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Moreau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Nemec" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21072449" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080015v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessim Jebali" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Armaroli" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.399879" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879002v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerran Delcourt" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.393535" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996400v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Normani" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Joanny" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.401930" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105879v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muin F Ubeid" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed M Shabat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957437v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Louvet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.398434" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043784v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coffinier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thomy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.396343" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880032v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Guermit" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louardi Remache" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2019.109615" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936794v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.3005346" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955831v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Girault" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Azuelos" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2018.11.038" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01639691v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Doualan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2017.10.001" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891887v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/aad01b" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134188v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baudet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gutierrez-Arroyo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baillieul" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charrier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. N&#283;mec" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20550308.2017.1338211" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01500404v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Gutierrez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.09.174" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01515164v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Palma" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Christian Falconi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ari" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.007014" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891943v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Poffo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.030799" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588507v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2017.07.005" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01334053v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Starecki" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Doualan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Camy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2016.06.009" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609530v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sy Dat Le" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15625/0868-3166/26/4/8951" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01269745v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Achelle" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Robin-Le Guen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2015.07.014" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367204v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nemec" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.6.002616" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01398053v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hardy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.023109" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107403v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyuan Gu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Guezo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Batt&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201502536" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588445v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2015.10.017" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987345v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Soltani" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stolz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maghnia Mattalah" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gerbedoen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4873236" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939095v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najar Adel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2013.07.026" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264133v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Abdallah" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deresmes" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.01.086" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2X2RJ3W7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842338v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Camy" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812470" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00878948v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr N&#283;mec" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cathelinaud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Allix" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Adam" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.04.013" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738664v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann G. Boucher" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Debieu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.01.033" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PC085GH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711204v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gadonna" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/mnl.2011.0653" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743261v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Brandily" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhermite" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bureau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2012.07.056" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JSVZHWZX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718366v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/mnl.2012.0027" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724474v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Najar" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sougrat" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.016861" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564132v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charpentier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7402.2010.02571.x" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595210v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalida Messaad" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mosqueron" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bosc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rochard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.33943" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XQ4WPGHJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491161v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dribek" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3295906" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486336v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Jurdyc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoqian Zhang" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2010.03.030" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZWZNH598-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498777v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ajlani" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrezi Oueslati" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2009.08.030" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7KJ34WF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419887v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Anne" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Keirsse" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Hyodo" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoru Inoue" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s90907398" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429874v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chouket" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Elhouichet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2008.11.013" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S30DWH6P-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362273v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2008.925138" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356399v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhermitte" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Guin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2968248" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275909v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Chaillou" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2006.07.047" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0DCRCG5Q-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275705v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Haesaert" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joubert" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2718886" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264785v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Alaiwan" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2007.04.056" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275713v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2007.03.034" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275700v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Haji" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2789185" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275711v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kloul" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bardeau" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2006.12.003" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MFW9CNPZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187580v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2006.03.083" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GZSQ1RW9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02379026v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bruyant" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Stefanon" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lerondel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Blaize" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aubert" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200461118" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FXXPCS2X-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023523v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200461238" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CHX1P38J-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141976v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142050v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Toxqui-Rodriguez" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534606v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Deniel" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3057945" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142008v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/iprsn.2025.iw3a.3" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687882v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hammouti" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3010513" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652717v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Congar" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lablonde" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Butt&#233;" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984335v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Slang" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202430906018" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652694v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652629v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652704v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688049v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nazabal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ghandawi" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Meziani" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icton62926.2024.10648273" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652207v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Simon" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Thual" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levallois" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182885v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kervazo" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Congar" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lablonde" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Butt&#233;" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767672v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le M&#233;haut&#233;" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Insou" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03768865v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2624451" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767638v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Claudot" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Provino" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621689" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773465v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621815" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621610v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Guendouz" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431469v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Troles" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Meneghetti" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Caillaud" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brilland" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Venck" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431490v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Abdellaoui" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431499v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431521v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431519v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Demesy" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rumyantseva" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431496v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431481v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336790v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Haboucha" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431457v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Trol&#232;s" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2506617" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431513v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landais" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431507v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431510v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431516v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Keromn&#232;s" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431451v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Laneve" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891935v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431532v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Braud Alain" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431530v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01835066v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2288783" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01939025v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Halenkovi&#269;" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2018.8473739" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01875217v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renversez" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dem&#233;sy" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/SENSORS.2018.SeW1E.6" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431528v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid El Ayed" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431631v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431687v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01581222v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2264899" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431690v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431624v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431621v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431554v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431681v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588493v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429531v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiseppe Palma" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588488v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486788v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429544v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337456v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337458v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Gu&#233;zo" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Batte" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429489v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429549v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367255v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Prudenzano" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2016.7550635" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508096v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429403v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585621v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588928v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261940v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Gutierrez Arroyo" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278357v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507677v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429366v2" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429456v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429420v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020712v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boussard-Pl&#233;del" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SUM.2014.34" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020806v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056255v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Verger" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Lhermite" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939106v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939373v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allix" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846728v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Comp&#232;re" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856748v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Verger" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939120v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846748v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141522v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cardin" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fafin" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan-Hui Liang" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dufour" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692497v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724454v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711174v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744888v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724441v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724455v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744886v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578868v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150796v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosni Ajlani" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meherzi Oueslati" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522916v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491165v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Brandily-Anne" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491455v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585194v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gourbilleau" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dufour" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cardin" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389139v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Coulombier" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.820359" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389255v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Charpentier" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389076v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.821542" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585191v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Minh Nguyen" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Trebaol" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358564v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Smektala" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288127v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wee-Dong Shen" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283898v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358598v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499289v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275921v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2007.07.085" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162517v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moizan" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.700526" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154063v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200674345" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260965v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frumar" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276157v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengxin Pang" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153811v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sarret" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.663636" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499273v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499292v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153808v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200674333" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q0JHBCQ3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154121v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2006.08.072" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154055v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154111v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154096v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153986v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Rivolo" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151998v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pedrono" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200306483" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/59081A8293790BD325A7A91C47A408CA9F668A97/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152004v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935113v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lupi" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tanguy" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boisrobert" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400018v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cassio" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891918v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274871v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431618v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399636v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486870v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2016.7550641" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261941v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399679v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084478v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Carr&#233;" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146713v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144745v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429469v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429466v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101043v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Meziani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Hammouti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Jaafar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bodiou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lorrain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.553730" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054014v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Kervazo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Perin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Trebaol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Charrier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lpt.2025.3562902" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101032v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meziani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hammouti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bodiou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lorrain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chahal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asems.2025.100149" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294684v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boutghatin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Assaf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tilmant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parastesh Pirasteh-Charrier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahram Djafari-Rouhani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c02006" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421979v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Bodiou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Charrier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.573449" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156881v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupama Viswanathan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Ghandaoui" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gutwirth" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Halenkovic" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaom.5c00165" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241214v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warda Raiah" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Guendouz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parastesh Piratesh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thomy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2025.115034" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453803v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Corvec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mor&#233;ac" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vrazel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Enez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202513542" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405280v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taghrid Ghanawi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Starecki" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baillieul" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaom.5c00306" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244584v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vr&#225;&#382;el" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Trung Tran" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loulergue" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Szymczyk" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radwan Chahal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ma00033e" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04430959v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lemaitre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c14602" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541374v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.516923" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04774473v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guendouz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parastesh Pirasteh" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2024.102363" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720984v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhaila Benkohaila" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Bahsine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Lmai" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-024-07486-1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576799v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.photonics.2024.101244" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720953v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Bouzid" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Brixi Negassa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parastesh Pirastesh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Soulimane" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24874/jsscm.2024.18.01.03" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04670344v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#239;ssa Kadar Ismail" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Courson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Bou&#353;ka" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4an00721b" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057503v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nazabal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Benardais" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.483613" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924509v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rinnert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Michel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Colas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c05502" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597335v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Zegadi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dumeige" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22030844" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475281v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#1111;c Bodiou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcene Ziet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/abdf69" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217083v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Baudet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Moreau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Nemec" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21072449" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493352v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duris" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Deubel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vaudry" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Keromnes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2020.138488" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936794v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Normani" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Louvet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.3005346" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080015v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessim Jebali" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Armaroli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.399879" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879002v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerran Delcourt" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.393535" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996400v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Joanny" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.401930" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043784v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coffinier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thomy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.396343" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105879v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muin F Ubeid" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed M Shabat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957437v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.398434" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880032v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Guermit" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louardi Remache" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2019.109615" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955831v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Girault" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Azuelos" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2018.11.038" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01639691v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Doualan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2017.10.001" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891887v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/aad01b" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134188v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baudet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gutierrez-Arroyo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baillieul" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charrier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. N&#283;mec" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20550308.2017.1338211" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01500404v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Gutierrez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.09.174" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01515164v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Palma" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Christian Falconi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ari" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.007014" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891943v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Poffo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.030799" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588507v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2017.07.005" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367204v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nemec" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.6.002616" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01398053v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hardy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.023109" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01334053v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Starecki" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Doualan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Camy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2016.06.009" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609530v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sy Dat Le" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15625/0868-3166/26/4/8951" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01269745v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Achelle" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Robin-Le Guen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2015.07.014" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588445v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2015.10.017" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107403v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyuan Gu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Guezo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Batt&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201502536" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987345v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Soltani" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stolz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maghnia Mattalah" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gerbedoen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4873236" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939095v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najar Adel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2013.07.026" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264133v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Abdallah" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deresmes" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.01.086" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2X2RJ3W7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842338v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Camy" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812470" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00878948v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr N&#283;mec" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cathelinaud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Allix" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Adam" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.04.013" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724474v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Najar" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sougrat" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.016861" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718366v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gadonna" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/mnl.2012.0027" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743261v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Brandily" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhermite" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bureau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2012.07.056" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JSVZHWZX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711204v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann G. Boucher" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/mnl.2011.0653" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738664v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Debieu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.01.033" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PC085GH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564132v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charpentier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7402.2010.02571.x" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595210v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalida Messaad" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mosqueron" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bosc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rochard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.33943" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XQ4WPGHJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491161v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dribek" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3295906" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486336v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Jurdyc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoqian Zhang" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2010.03.030" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZWZNH598-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498777v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ajlani" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrezi Oueslati" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2009.08.030" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7KJ34WF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419887v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Anne" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Keirsse" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Hyodo" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoru Inoue" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s90907398" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429874v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chouket" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Elhouichet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2008.11.013" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S30DWH6P-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362273v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2008.925138" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356399v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhermitte" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Guin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2968248" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275705v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Haesaert" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joubert" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2718886" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275713v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2007.03.034" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264785v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Alaiwan" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2007.04.056" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275909v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Chaillou" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2006.07.047" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0DCRCG5Q-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275700v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Haji" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2789185" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275711v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kloul" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bardeau" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2006.12.003" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MFW9CNPZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187580v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2006.03.083" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GZSQ1RW9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02379026v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bruyant" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Stefanon" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lerondel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Blaize" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aubert" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200461118" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FXXPCS2X-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023523v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200461238" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CHX1P38J-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141976v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142050v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Toxqui-Rodriguez" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534606v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Deniel" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3057945" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142008v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/iprsn.2025.iw3a.3" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688049v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nazabal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ghandawi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hammouti" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Meziani" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icton62926.2024.10648273" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687882v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3010513" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652717v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Congar" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lablonde" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Butt&#233;" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984335v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Slang" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202430906018" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652694v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652629v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652704v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652207v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Simon" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Thual" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levallois" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182885v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kervazo" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Congar" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lablonde" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Butt&#233;" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773465v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621815" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767672v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le M&#233;haut&#233;" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Insou" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767638v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Claudot" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Provino" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621689" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03768865v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2624451" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621610v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Guendouz" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431451v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Laneve" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431496v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431481v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431519v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Demesy" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rumyantseva" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431457v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Trol&#232;s" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brilland" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Caillaud" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Venck" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2506617" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336790v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Haboucha" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431521v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431469v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Troles" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Meneghetti" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431499v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431490v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Abdellaoui" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431513v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landais" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431510v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431516v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Keromn&#232;s" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431507v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891935v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01875217v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renversez" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dem&#233;sy" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/SENSORS.2018.SeW1E.6" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01939025v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Halenkovi&#269;" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2018.8473739" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01835066v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2288783" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431530v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431532v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Braud Alain" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431528v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid El Ayed" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431690v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01581222v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2264899" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431631v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431687v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431624v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431621v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431681v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431554v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588493v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367255v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Prudenzano" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2016.7550635" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508096v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429549v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588488v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429531v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiseppe Palma" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486788v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429544v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337456v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337458v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Gu&#233;zo" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Batte" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429489v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429420v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429403v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585621v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588928v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278357v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507677v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261940v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Gutierrez Arroyo" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429366v2" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429456v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020712v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boussard-Pl&#233;del" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SUM.2014.34" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020806v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056255v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Verger" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Lhermite" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141522v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cardin" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fafin" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan-Hui Liang" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dufour" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939120v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846748v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846728v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Comp&#232;re" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939373v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allix" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939106v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856748v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Verger" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744886v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692497v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724454v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711174v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724441v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744888v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724455v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578868v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150796v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosni Ajlani" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meherzi Oueslati" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522916v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491165v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Brandily-Anne" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585191v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Minh Nguyen" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Trebaol" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389139v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Coulombier" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.820359" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491455v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585194v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gourbilleau" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dufour" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cardin" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389255v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Charpentier" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389076v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.821542" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358564v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Smektala" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288127v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wee-Dong Shen" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283898v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358598v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499289v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162517v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moizan" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.700526" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275921v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2007.07.085" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154063v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200674345" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260965v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frumar" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154121v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2006.08.072" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276157v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengxin Pang" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153811v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sarret" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.663636" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499273v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499292v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153808v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200674333" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q0JHBCQ3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154055v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154096v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154111v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153986v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Rivolo" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151998v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pedrono" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200306483" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/59081A8293790BD325A7A91C47A408CA9F668A97/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152004v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935113v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lupi" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tanguy" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boisrobert" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400018v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cassio" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891918v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274871v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431618v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399636v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486870v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2016.7550641" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261941v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399679v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144745v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084478v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Carr&#233;" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146713v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429469v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429466v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>