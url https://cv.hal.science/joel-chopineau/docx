--- v0 (2026-03-21)
+++ v1 (2026-04-15)
@@ -183,51 +183,51 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Extracellular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 4 (5), </w:t>
+              <w:t xml:space="preserve">, 2025, 4 (5), pp.e70048. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jex2.70048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -368,563 +368,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03935985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vegetable oil-based hybrid microparticles as a green and biocompatible system for subcutaneous drug delivery</w:t>
+                <w:t xml:space="preserve">A Novel Approach to the Facile Growth and Organization of Photothermal Prussian Blue Nanocrystals on Different Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koceïla Doufène</w:t>
+                <w:t xml:space="preserve">Giang Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilaria Basile</w:t>
+                <w:t xml:space="preserve">Gautier Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Lebrun</w:t>
+                <w:t xml:space="preserve">Christophe Dorandeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Pirot</w:t>
+                <w:t xml:space="preserve">Jean-Marie Devoisselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Escande</w:t>
+                <w:t xml:space="preserve">Luca Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 592, pp.120070. </w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (7), pp.1749. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2020.120070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nano11071749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03110144v1</w:t>
+                <w:t xml:space="preserve">hal-03277756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid communication: insights into the role of extracellular vesicles during Auger radioimmunotherapy</w:t>
+                <w:t xml:space="preserve">Interest of extracellular vesicles in regards to lipid nanoparticle based systems for intracellular protein delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jihad Karam</w:t>
+                <w:t xml:space="preserve">Sarah Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Constanzo</w:t>
+                <w:t xml:space="preserve">Anne Aubert-Pouëssel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Pichard</w:t>
+                <w:t xml:space="preserve">Khaled Elhady Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Gros</w:t>
+                <w:t xml:space="preserve">Pierre Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Chopineau</w:t>
+                <w:t xml:space="preserve">Laurence Guglielmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.1 - 10. </w:t>
+              <w:t xml:space="preserve">Advanced Drug Delivery Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.113837. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09553002.2021.1955999⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.addr.2021.113837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03367192v1</w:t>
+                <w:t xml:space="preserve">hal-03292014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Approach to the Facile Growth and Organization of Photothermal Prussian Blue Nanocrystals on Different Surfaces</w:t>
+                <w:t xml:space="preserve">Vegetable oil-based hybrid microparticles as a green and biocompatible system for subcutaneous drug delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giang Ngo</w:t>
+                <w:t xml:space="preserve">Koceïla Doufène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gautier Félix</w:t>
+                <w:t xml:space="preserve">Ilaria Basile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Dorandeu</w:t>
+                <w:t xml:space="preserve">Aurélien Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Devoisselle</w:t>
+                <w:t xml:space="preserve">Nelly Pirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Costa</w:t>
+                <w:t xml:space="preserve">Aurélie Escande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (7), pp.1749. </w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 592, pp.120070. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nano11071749⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2020.120070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03277756v1</w:t>
+                <w:t xml:space="preserve">hal-03110144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interest of extracellular vesicles in regards to lipid nanoparticle based systems for intracellular protein delivery</w:t>
+                <w:t xml:space="preserve">Rapid communication: insights into the role of extracellular vesicles during Auger radioimmunotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Le Saux</w:t>
+                <w:t xml:space="preserve">Jihad Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Aubert-Pouëssel</w:t>
+                <w:t xml:space="preserve">Julie Constanzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaled Elhady Mohamed</w:t>
+                <w:t xml:space="preserve">Alexandre Pichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Martineau</w:t>
+                <w:t xml:space="preserve">Laurent Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Guglielmi</w:t>
+                <w:t xml:space="preserve">Joël Chopineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Drug Delivery Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.113837. </w:t>
+              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1 - 10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.addr.2021.113837⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09553002.2021.1955999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03292014v1</w:t>
+                <w:t xml:space="preserve">hal-03367192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of extracellular vesicle-based medicinal products: A position paper of the group “Extracellular Vesicle translatiOn to clinicaL perspectiVEs – EVOLVE France”</w:t>
               </w:r>
@@ -1044,103 +1044,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanotechnologies for Intracellular Protein Delivery: Recent Progress in Inorganic and Organic Nanocarriers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aubert‐pouëssel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyria Ouchait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Elhady Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Therapeutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.2100009. </w:t>
@@ -1576,51 +1576,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-production modifications of murine mesenchymal stem cell (mMSC) derived extracellular vesicles (EVs) and impact on their cellular interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Aarrass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1704,511 +1704,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02414428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable vegetable oil/silica hybrid microparticles for poorly water-soluble drug delivery</w:t>
+                <w:t xml:space="preserve">A simple approach for controlled deposition of Prussian blue analogue nanoparticles on a functionalised plasmonic gold surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koceïla Doufène</w:t>
+                <w:t xml:space="preserve">Giang Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Lapinte</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thomas Cacciaguerra</w:t>
+                <w:t xml:space="preserve">Oscar Saavedra V.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2019.118478⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 43 (9), pp.3660-3664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9NJ00251K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02358698v1</w:t>
+                <w:t xml:space="preserve">hal-02065154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple approach for controlled deposition of Prussian blue analogue nanoparticles on a functionalised plasmonic gold surface</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Luca Costa</w:t>
+                <w:t xml:space="preserve">Characterization and Whole Genome Sequencing of AR23, a Highly Toxic Bacillus thuringiensis Strain Isolated from Lebanese Soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Fayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Patiño-Navarrete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Saavedra V.</w:t>
+                <w:t xml:space="preserve">Zakaria Kambris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mandy Antoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Osta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9NJ00251K⟩</w:t>
+              <w:t xml:space="preserve">Current Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 76 (12), pp.1503-1511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00284-019-01775-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02065154v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and Whole Genome Sequencing of AR23, a Highly Toxic Bacillus thuringiensis Strain Isolated from Lebanese Soil</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rafael Patiño-Navarrete</w:t>
+                <w:t xml:space="preserve">Tunable vegetable oil/silica hybrid microparticles for poorly water-soluble drug delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koceïla Doufène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zakaria Kambris</w:t>
+                <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mandy Antoun</w:t>
+                <w:t xml:space="preserve">Philippe Gaveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mike Osta</w:t>
+                <w:t xml:space="preserve">Thomas Cacciaguerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 76 (12), pp.1503-1511. </w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 567, pp.118478. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00284-019-01775-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2019.118478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04297527v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02358698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physico-chemical properties and surface characterization of renewable hybrid nanofilms interacting with model proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigoni Theodoratou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Polymer Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 111, pp.161-169. </w:t>
@@ -2406,51 +2406,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rascol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pisani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dorandeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeff Nyalosaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2540,51 +2540,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Pisani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dorandeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarence Charnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2910,295 +2910,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01988807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The species origin of the serum in the culture medium influences the in vitro toxicity of silica nanoparticles to HepG2 cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clarence Charnay</w:t>
+                <w:t xml:space="preserve">Vegetable oil hybrid films cross-linked at the air-water interface: formation kinetics and physical characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigoni Theodoratou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dieudonne-George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Massiera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0182906⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (26), pp.4569-4579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7sm00596b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04548868v1</w:t>
+                <w:t xml:space="preserve">hal-01627752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vegetable oil hybrid films cross-linked at the air-water interface: formation kinetics and physical characterization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Etienne</w:t>
+                <w:t xml:space="preserve">The species origin of the serum in the culture medium influences the in vitro toxicity of silica nanoparticles to HepG2 cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Pisani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Rascol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dorandeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarence Charnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 13 (26), pp.4569-4579. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (8), pp.e0182906. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c7sm00596b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0182906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01627752v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04548868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological Fate of Fe3O4 Core-Shell Mesoporous Silica Nanoparticles Depending on Particle Surface Chemistry</w:t>
               </w:r>
@@ -3236,51 +3236,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afitz da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maynadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dorandeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (7), </w:t>
@@ -3344,51 +3344,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pisani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rascol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dorandeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarence Charnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3446,278 +3446,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01907951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estrogen receptor preparation effects on the receptor–DNA interaction by surface plasmon resonance</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthesis, decoration, and cellular effects of magnetic mesoporous silica nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nyalosaso L. Jeff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Rascol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pisani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dorandeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dumail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00216-016-9967-0⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (57275-57283), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6RA09017F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01418341v1</w:t>
+                <w:t xml:space="preserve">hal-01348826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, decoration, and cellular effects of magnetic mesoporous silica nanoparticles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estrogen receptor preparation effects on the receptor–DNA interaction by surface plasmon resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Chopineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Roig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Habauzit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6 (57275-57283), </w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 408 (29), pp.8257-8262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6RA09017F⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00216-016-9967-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01348826v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01418341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">21. Voltage- and calcium-dependent translocation of Bordetella pertussis adenylate cyclase (CyaA) toxin across a tethered lipid bilayer</w:t>
               </w:r>
@@ -4554,51 +4554,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Devoisselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ladant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4847,51 +4847,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sisareuth Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Devoisselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Small</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 8 (23), pp.3674-3682. </w:t>
@@ -5449,371 +5449,371 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01662753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voltage Dependent Anion Channel transport calcium ions through biomimetic membranes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SPR-based biosensors: a tool for biodetection of hormonal compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Habauzit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Chopineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Roig</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 387 (4), pp.1215 - 1223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-006-0958-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00172647v1</w:t>
+                <w:t xml:space="preserve">hal-01662718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomimetic tethered lipid membranes designed for membrane-protein interaction studies</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Voltage Dependent Anion Channel transport calcium ions through biomimetic membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deniaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Berquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Homand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Campagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Biophysics Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3, pp.3898-905</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01988205v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00172647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPR-based biosensors: a tool for biodetection of hormonal compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Habauzit</w:t>
+                <w:t xml:space="preserve">Biomimetic tethered lipid membranes designed for membrane-protein interaction studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Chopineau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 387 (4), pp.1215 - 1223. </w:t>
+              <w:t xml:space="preserve">European Biophysics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 36 (8), pp.955-965. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00216-006-0958-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00249-007-0202-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01662718v1</w:t>
+                <w:t xml:space="preserve">hal-01988205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface response methodology for the study of supported membrane formation.</w:t>
               </w:r>
@@ -5851,51 +5851,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Parot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Odorico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Chopineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 111, pp.7567-7576. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6092,320 +6092,320 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical Approach using Lipid Anchors to Associate Proteins to Extracellular Vesicles for Intracellular Drug Delivery</w:t>
+                <w:t xml:space="preserve">Biochemical Association of Proteins to Extracellular Vesicles for intracellular delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Marquant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Aubert Pouëssel</w:t>
+                <w:t xml:space="preserve">Claudia Bich-Muracciole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Muracciole-Bich</w:t>
+                <w:t xml:space="preserve">Guillaume Cazals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Cazals</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jade Berthelot</w:t>
+                <w:t xml:space="preserve">J. Constanzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFNano Annual Meeting (French Society for Nanomedicine) Dec 2023, Montpellier, France.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">EVOCC scientific day 2023, Montpellier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04970899v1</w:t>
+                <w:t xml:space="preserve">hal-04970854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical Association of Proteins to Extracellular Vesicles for intracellular delivery</w:t>
+                <w:t xml:space="preserve">Biochemical Approach using Lipid Anchors to Associate Proteins to Extracellular Vesicles for Intracellular Drug Delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Marquant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Bich-Muracciole</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
+                <w:t xml:space="preserve">Anne Aubert Pouëssel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Muracciole-Bich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cazals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Berthelot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Constanzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EVOCC scientific day 2023, Montpellier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">SFNano Annual Meeting (French Society for Nanomedicine) Dec 2023, Montpellier, France.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04970854v1</w:t>
+                <w:t xml:space="preserve">hal-04970899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface modifications of mesenchymal stem cells derived extracellular vesicles for plasma stabilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghita Erraji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6486,51 +6486,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanomaterials based on Prussian blue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Guari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giang Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Mamontova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7037,51 +7037,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05286933v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Marquant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Berthelot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bich" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Ibn Elfekih" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Simon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jex2.70048" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03935985v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Noverraz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Robin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Passemard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fauvel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Presumey" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2022.122463" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03110144v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koce&#239;la Douf&#232;ne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Basile" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lebrun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pirot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Escande" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.120070" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367192v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Karam" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constanzo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pichard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gros" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chopineau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2021.1955999" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277756v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giang Ngo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier F&#233;lix" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dorandeu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Devoisselle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Costa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11071749" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292014v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Saux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Pou&#235;ssel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Elhady Mohamed" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martineau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guglielmi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addr.2021.113837" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412034v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda K.A. Silva" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morille" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Piffoux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surendar Arumugam" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phlippe Mauduit" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addr.2021.114001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210215v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert&#8208;pou&#235;ssel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyria Ouchait" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adtp.202100009" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414675v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Cahu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Mohamed Ahmed Ali" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Sene" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Long" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Camerel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1tb00888a" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02494005v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Ali" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Mathlouthi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Daurat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ra09133e" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470894v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bayle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;nim&#232;lis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Chopineau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roig" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Habauzit" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2020.01.015" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414428v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Aarrass" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Lai Kee Him" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Armengaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2019.119675" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358698v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lapinte" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaveau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cacciaguerra" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.118478" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065154v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Saavedra V." TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NJ00251K" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04297527v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Fayad" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Pati&#241;o-Navarrete" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Kambris" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandy Antoun" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Osta" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00284-019-01775-9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974331v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigoni Theodoratou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2018.12.018" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184809v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Voegele" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darragh P. O'Brien" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orso Subrini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sapay" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara E. Cannella" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femspd/fty085" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869837v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Rascol" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pisani" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Nyalosaso" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarence Charnay" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomimetics3030022" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553609v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pisani" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaillard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guari" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NR01654A" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875577v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gaillard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Odorico" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6NR04765C" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01988807v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Veneziano" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rossi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chenal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brenner" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ladant" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4994299" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548868v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0182906" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627752v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieudonne-George" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Massiera" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Etienne" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7sm00596b" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765587v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afitz da Silva" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maynadier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano7070162" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907951v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435390.2017.1378749" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418341v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-016-9967-0" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348826v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyalosaso L. Jeff" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pisani" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dumail" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA09017F" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685600v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Veneziano" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rossi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chenal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Devoisselle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2014.08.029" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87NKQSK4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011035v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline El Khouri" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Azzouz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chavanieu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abdelmalak" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-014-0981-3" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936061v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benimelis" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Roig" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2013.11.006" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734262v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Martel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Allouche" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Degli Esposti" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Fanelli" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boursier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.25967" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937043v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Cristina Sotomayor-P&#233;rez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hessel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Spiaczka-Karst" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edithe Selwa" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.508838" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00773549v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Rouhana" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Padilla" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Estaran" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Bakari" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Delbecq" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.391748" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922119v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1312975110" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828068v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pertuiset" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Robert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2012.10.108" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KW0V9LQ7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731463v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Veneziano" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Derrien" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sisareuth Tan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brisson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201200758" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RGSR336Q-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582530v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ossama Sharaf El Dein" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Mayola" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/138945011795529047" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637411v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah Doumiati" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarine Lazzarelli" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylin Davi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fetta Meddar" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0019101" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603367v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerita Eid" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Rippa" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Castano" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Desbat" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/179641" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662753v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Armengaud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-007-1725-x" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FCZZP4P8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172647v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deniaud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rossi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berquand" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Homand" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Campagna" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01988205v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-007-0202-y" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TKF2J0XV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662718v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-006-0958-4" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KQ59WTL6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172758v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Briand" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Parot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0686792" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8XBR8CQF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02311014v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gellis" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sautou-Miranda" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bleyzac" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Jarrige" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Minet-Quinard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970899v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert Pou&#235;ssel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Muracciole-Bich" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cazals" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970854v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bich-Muracciole" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Constanzo" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970794v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Erraji" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.T Benkhaled" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349497v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Mamontova" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maurin-Pasturel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joulia Larionova" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670469v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Biau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670392v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bazin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470745427.ch3d" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05286933v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Marquant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Berthelot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bich" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Ibn Elfekih" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Simon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jex2.70048" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03935985v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Noverraz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Robin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Passemard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fauvel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Presumey" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2022.122463" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277756v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giang Ngo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier F&#233;lix" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dorandeu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Devoisselle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Costa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11071749" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292014v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Saux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Pou&#235;ssel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Elhady Mohamed" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martineau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guglielmi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addr.2021.113837" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03110144v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koce&#239;la Douf&#232;ne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Basile" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lebrun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pirot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Escande" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.120070" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367192v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Karam" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constanzo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pichard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gros" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chopineau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2021.1955999" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412034v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda K.A. Silva" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morille" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Piffoux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surendar Arumugam" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phlippe Mauduit" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addr.2021.114001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210215v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert&#8208;pou&#235;ssel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyria Ouchait" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adtp.202100009" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414675v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Cahu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Mohamed Ahmed Ali" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Sene" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Long" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Camerel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1tb00888a" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02494005v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Ali" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Mathlouthi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Daurat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ra09133e" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470894v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bayle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;nim&#232;lis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Chopineau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roig" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Habauzit" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2020.01.015" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414428v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Aarrass" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Lai Kee Him" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Armengaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2019.119675" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065154v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Saavedra V." TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NJ00251K" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04297527v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Fayad" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Pati&#241;o-Navarrete" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Kambris" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandy Antoun" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Osta" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00284-019-01775-9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358698v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lapinte" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaveau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cacciaguerra" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.118478" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974331v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigoni Theodoratou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2018.12.018" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184809v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Voegele" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darragh P. O'Brien" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orso Subrini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sapay" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara E. Cannella" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femspd/fty085" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869837v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Rascol" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pisani" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Nyalosaso" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarence Charnay" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomimetics3030022" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553609v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pisani" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaillard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guari" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NR01654A" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875577v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gaillard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Odorico" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6NR04765C" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01988807v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Veneziano" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rossi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chenal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brenner" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ladant" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4994299" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627752v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieudonne-George" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Massiera" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Etienne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7sm00596b" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548868v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0182906" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765587v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afitz da Silva" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maynadier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano7070162" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907951v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435390.2017.1378749" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348826v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyalosaso L. Jeff" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pisani" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dumail" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA09017F" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418341v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-016-9967-0" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685600v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Veneziano" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rossi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chenal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Devoisselle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2014.08.029" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87NKQSK4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011035v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline El Khouri" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Azzouz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chavanieu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abdelmalak" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-014-0981-3" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936061v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benimelis" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Roig" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2013.11.006" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734262v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Martel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Allouche" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Degli Esposti" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Fanelli" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boursier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.25967" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937043v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Cristina Sotomayor-P&#233;rez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hessel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Spiaczka-Karst" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edithe Selwa" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.508838" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00773549v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Rouhana" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Padilla" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Estaran" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Bakari" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Delbecq" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.391748" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922119v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1312975110" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828068v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pertuiset" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Robert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2012.10.108" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KW0V9LQ7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731463v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Veneziano" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Derrien" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sisareuth Tan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brisson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201200758" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RGSR336Q-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582530v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ossama Sharaf El Dein" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Mayola" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/138945011795529047" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637411v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah Doumiati" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarine Lazzarelli" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylin Davi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fetta Meddar" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0019101" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603367v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerita Eid" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Rippa" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Castano" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Desbat" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/179641" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662753v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Armengaud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-007-1725-x" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FCZZP4P8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662718v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-006-0958-4" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KQ59WTL6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172647v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deniaud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rossi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berquand" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Homand" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Campagna" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01988205v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-007-0202-y" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TKF2J0XV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172758v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Briand" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Parot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0686792" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8XBR8CQF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02311014v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gellis" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sautou-Miranda" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bleyzac" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Jarrige" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Minet-Quinard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970854v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bich-Muracciole" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cazals" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Constanzo" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970899v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert Pou&#235;ssel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Muracciole-Bich" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970794v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Erraji" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.T Benkhaled" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349497v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Mamontova" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maurin-Pasturel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joulia Larionova" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670469v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Biau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670392v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bazin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470745427.ch3d" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>