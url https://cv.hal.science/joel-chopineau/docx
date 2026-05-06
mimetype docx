--- v1 (2026-04-15)
+++ v2 (2026-05-06)
@@ -502,429 +502,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03277756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interest of extracellular vesicles in regards to lipid nanoparticle based systems for intracellular protein delivery</w:t>
+                <w:t xml:space="preserve">Vegetable oil-based hybrid microparticles as a green and biocompatible system for subcutaneous drug delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Le Saux</w:t>
+                <w:t xml:space="preserve">Koceïla Doufène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Aubert-Pouëssel</w:t>
+                <w:t xml:space="preserve">Ilaria Basile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaled Elhady Mohamed</w:t>
+                <w:t xml:space="preserve">Aurélien Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Martineau</w:t>
+                <w:t xml:space="preserve">Nelly Pirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Guglielmi</w:t>
+                <w:t xml:space="preserve">Aurélie Escande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Drug Delivery Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.113837. </w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 592, pp.120070. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.addr.2021.113837⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2020.120070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03292014v1</w:t>
+                <w:t xml:space="preserve">hal-03110144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vegetable oil-based hybrid microparticles as a green and biocompatible system for subcutaneous drug delivery</w:t>
+                <w:t xml:space="preserve">Rapid communication: insights into the role of extracellular vesicles during Auger radioimmunotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koceïla Doufène</w:t>
+                <w:t xml:space="preserve">Jihad Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilaria Basile</w:t>
+                <w:t xml:space="preserve">Julie Constanzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Lebrun</w:t>
+                <w:t xml:space="preserve">Alexandre Pichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Pirot</w:t>
+                <w:t xml:space="preserve">Laurent Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Escande</w:t>
+                <w:t xml:space="preserve">Joël Chopineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 592, pp.120070. </w:t>
+              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1 - 10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2020.120070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09553002.2021.1955999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03110144v1</w:t>
+                <w:t xml:space="preserve">hal-03367192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid communication: insights into the role of extracellular vesicles during Auger radioimmunotherapy</w:t>
+                <w:t xml:space="preserve">Interest of extracellular vesicles in regards to lipid nanoparticle based systems for intracellular protein delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jihad Karam</w:t>
+                <w:t xml:space="preserve">Sarah Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Constanzo</w:t>
+                <w:t xml:space="preserve">Anne Aubert-Pouëssel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Pichard</w:t>
+                <w:t xml:space="preserve">Khaled Elhady Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Gros</w:t>
+                <w:t xml:space="preserve">Pierre Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Chopineau</w:t>
+                <w:t xml:space="preserve">Laurence Guglielmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.1 - 10. </w:t>
+              <w:t xml:space="preserve">Advanced Drug Delivery Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.113837. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09553002.2021.1955999⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.addr.2021.113837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03367192v1</w:t>
+                <w:t xml:space="preserve">hal-03292014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of extracellular vesicle-based medicinal products: A position paper of the group “Extracellular Vesicle translatiOn to clinicaL perspectiVEs – EVOLVE France”</w:t>
               </w:r>
@@ -1044,103 +1044,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanotechnologies for Intracellular Protein Delivery: Recent Progress in Inorganic and Organic Nanocarriers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aubert‐pouëssel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyria Ouchait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Elhady Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Therapeutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.2100009. </w:t>
@@ -1306,321 +1306,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03414675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergic effect of doxorubicin release and two-photon irradiation of Mn 2+ -doped Prussian blue nanoparticles on cancer therapy</w:t>
+                <w:t xml:space="preserve">Critical parameters in surface plasmon resonance biosensor development the interaction between estrogen receptor and estrogen response element as model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamiaa Ali</w:t>
+                <w:t xml:space="preserve">Sandrine Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emna Mathlouthi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Saad Sene</w:t>
+                <w:t xml:space="preserve">David Bénimèlis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Daurat</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joel Chopineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Roig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Habauzit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9ra09133e⟩</w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 171-172, pp.12-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2020.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02494005v1</w:t>
+                <w:t xml:space="preserve">hal-02470894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical parameters in surface plasmon resonance biosensor development the interaction between estrogen receptor and estrogen response element as model</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synergic effect of doxorubicin release and two-photon irradiation of Mn 2+ -doped Prussian blue nanoparticles on cancer therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel Chopineau</w:t>
+                <w:t xml:space="preserve">Lamiaa Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Roig</w:t>
+                <w:t xml:space="preserve">Emna Mathlouthi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Cahu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saad Sene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Habauzit</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Morgane Daurat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 171-172, pp.12-20. </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (5), pp.2646-2649. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2020.01.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c9ra09133e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02470894v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02494005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-production modifications of murine mesenchymal stem cell (mMSC) derived extracellular vesicles (EVs) and impact on their cellular interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Aarrass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1838,295 +1838,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02065154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and Whole Genome Sequencing of AR23, a Highly Toxic Bacillus thuringiensis Strain Isolated from Lebanese Soil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tunable vegetable oil/silica hybrid microparticles for poorly water-soluble drug delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koceïla Doufène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nancy Fayad</w:t>
+                <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Patiño-Navarrete</w:t>
+                <w:t xml:space="preserve">Philippe Gaveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zakaria Kambris</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mike Osta</w:t>
+                <w:t xml:space="preserve">Thomas Cacciaguerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00284-019-01775-9⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 567, pp.118478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2019.118478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04297527v1</w:t>
+                <w:t xml:space="preserve">hal-02358698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable vegetable oil/silica hybrid microparticles for poorly water-soluble drug delivery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Koceïla Doufène</w:t>
+                <w:t xml:space="preserve">Characterization and Whole Genome Sequencing of AR23, a Highly Toxic Bacillus thuringiensis Strain Isolated from Lebanese Soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Fayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Patiño-Navarrete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Lapinte</w:t>
+                <w:t xml:space="preserve">Zakaria Kambris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Gaveau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gautier Félix</w:t>
+                <w:t xml:space="preserve">Mandy Antoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Cacciaguerra</w:t>
+                <w:t xml:space="preserve">Mike Osta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 567, pp.118478. </w:t>
+              <w:t xml:space="preserve">Current Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 76 (12), pp.1503-1511. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2019.118478⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00284-019-01775-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02358698v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physico-chemical properties and surface characterization of renewable hybrid nanofilms interacting with model proteins</w:t>
               </w:r>
@@ -2164,51 +2164,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Polymer Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 111, pp.161-169. </w:t>
@@ -2910,338 +2910,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01988807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vegetable oil hybrid films cross-linked at the air-water interface: formation kinetics and physical characterization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Etienne</w:t>
+                <w:t xml:space="preserve">The species origin of the serum in the culture medium influences the in vitro toxicity of silica nanoparticles to HepG2 cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Pisani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Rascol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dorandeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarence Charnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7sm00596b⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (8), pp.e0182906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0182906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01627752v1</w:t>
+                <w:t xml:space="preserve">hal-04548868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The species origin of the serum in the culture medium influences the in vitro toxicity of silica nanoparticles to HepG2 cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clarence Charnay</w:t>
+                <w:t xml:space="preserve">Vegetable oil hybrid films cross-linked at the air-water interface: formation kinetics and physical characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigoni Theodoratou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dieudonne-George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Massiera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 12 (8), pp.e0182906. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (26), pp.4569-4579. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0182906⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c7sm00596b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04548868v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological Fate of Fe3O4 Core-Shell Mesoporous Silica Nanoparticles Depending on Particle Surface Chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rascol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Daurat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afitz da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3446,278 +3446,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01907951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, decoration, and cellular effects of magnetic mesoporous silica nanoparticles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estrogen receptor preparation effects on the receptor–DNA interaction by surface plasmon resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Chopineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Roig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Habauzit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6RA09017F⟩</w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 408 (29), pp.8257-8262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-016-9967-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01348826v1</w:t>
+                <w:t xml:space="preserve">hal-01418341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estrogen receptor preparation effects on the receptor–DNA interaction by surface plasmon resonance</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthesis, decoration, and cellular effects of magnetic mesoporous silica nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nyalosaso L. Jeff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Rascol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pisani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dorandeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dumail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 408 (29), pp.8257-8262. </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (57275-57283), </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00216-016-9967-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C6RA09017F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01418341v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01348826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">21. Voltage- and calcium-dependent translocation of Bordetella pertussis adenylate cyclase (CyaA) toxin across a tethered lipid bilayer</w:t>
               </w:r>
@@ -3755,51 +3755,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Devoisselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Chopineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 91, pp.173. </w:t>
@@ -3901,51 +3901,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chavanieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Abdelmalak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Chopineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 196 (6), pp.435-44. </w:t>
@@ -3983,90 +3983,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of biochemical design on estrogen receptor/estrogen response element interaction by surface plasmon resonance technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Habauzit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Benimelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Chopineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Roig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4967,51 +4967,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ossama Sharaf El Dein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Mayola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Chopineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brenner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5244,51 +5244,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Castano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Desbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Chopineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.179641. </w:t>
@@ -5326,90 +5326,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of estrogen presence in water by SPR using estrogen receptor dimerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Habauzit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Armengaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Chopineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 390 (3), pp.873 - 883. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5449,371 +5449,371 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01662753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPR-based biosensors: a tool for biodetection of hormonal compounds</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Voltage Dependent Anion Channel transport calcium ions through biomimetic membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deniaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Berquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Homand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Campagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3, pp.3898-905</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01662718v1</w:t>
+                <w:t xml:space="preserve">hal-00172647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voltage Dependent Anion Channel transport calcium ions through biomimetic membranes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biomimetic tethered lipid membranes designed for membrane-protein interaction studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Chopineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Biophysics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 36 (8), pp.955-965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00249-007-0202-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00172647v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomimetic tethered lipid membranes designed for membrane-protein interaction studies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">SPR-based biosensors: a tool for biodetection of hormonal compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Habauzit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Chopineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Biophysics Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 36 (8), pp.955-965. </w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 387 (4), pp.1215 - 1223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00249-007-0202-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00216-006-0958-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01988205v1</w:t>
+                <w:t xml:space="preserve">hal-01662718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface response methodology for the study of supported membrane formation.</w:t>
               </w:r>
@@ -5851,51 +5851,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Parot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Odorico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Chopineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 111, pp.7567-7576. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6092,320 +6092,320 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical Association of Proteins to Extracellular Vesicles for intracellular delivery</w:t>
+                <w:t xml:space="preserve">Biochemical Approach using Lipid Anchors to Associate Proteins to Extracellular Vesicles for Intracellular Drug Delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Marquant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Bich-Muracciole</w:t>
+                <w:t xml:space="preserve">Anne Aubert Pouëssel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Claudia Muracciole-Bich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cazals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Berthelot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Constanzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EVOCC scientific day 2023, Montpellier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">SFNano Annual Meeting (French Society for Nanomedicine) Dec 2023, Montpellier, France.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04970854v1</w:t>
+                <w:t xml:space="preserve">hal-04970899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical Approach using Lipid Anchors to Associate Proteins to Extracellular Vesicles for Intracellular Drug Delivery</w:t>
+                <w:t xml:space="preserve">Biochemical Association of Proteins to Extracellular Vesicles for intracellular delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Marquant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Aubert Pouëssel</w:t>
+                <w:t xml:space="preserve">Claudia Bich-Muracciole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cazals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Muracciole-Bich</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jade Berthelot</w:t>
+                <w:t xml:space="preserve">J. Constanzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFNano Annual Meeting (French Society for Nanomedicine) Dec 2023, Montpellier, France.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">EVOCC scientific day 2023, Montpellier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04970899v1</w:t>
+                <w:t xml:space="preserve">hal-04970854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface modifications of mesenchymal stem cells derived extracellular vesicles for plasma stabilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghita Erraji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6598,90 +6598,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes de Biodétection de perturbateurs endocriniens de type oestrogéniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Habauzit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Biau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Chopineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">congres ACFASS, Université de Mc Gill</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Mc Gill, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6738,103 +6738,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 3d. Biomolecular Recognition Systems for Water Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Habauzit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Chopineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapid Chemical and Biological Techniques for Water Monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley &amp; Son, Ltd, pp.175-195, 2009, </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7037,51 +7037,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05286933v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Marquant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Berthelot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bich" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Ibn Elfekih" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Simon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jex2.70048" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03935985v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Noverraz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Robin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Passemard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fauvel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Presumey" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2022.122463" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277756v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giang Ngo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier F&#233;lix" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dorandeu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Devoisselle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Costa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11071749" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292014v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Saux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Pou&#235;ssel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Elhady Mohamed" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martineau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guglielmi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addr.2021.113837" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03110144v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koce&#239;la Douf&#232;ne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Basile" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lebrun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pirot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Escande" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.120070" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367192v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Karam" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constanzo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pichard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gros" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chopineau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2021.1955999" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412034v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda K.A. Silva" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morille" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Piffoux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surendar Arumugam" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phlippe Mauduit" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addr.2021.114001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210215v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert&#8208;pou&#235;ssel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyria Ouchait" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adtp.202100009" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414675v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Cahu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Mohamed Ahmed Ali" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Sene" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Long" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Camerel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1tb00888a" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02494005v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Ali" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Mathlouthi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Daurat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ra09133e" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470894v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bayle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;nim&#232;lis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Chopineau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roig" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Habauzit" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2020.01.015" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414428v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Aarrass" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Lai Kee Him" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Armengaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2019.119675" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065154v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Saavedra V." TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NJ00251K" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04297527v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Fayad" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Pati&#241;o-Navarrete" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Kambris" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandy Antoun" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Osta" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00284-019-01775-9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358698v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lapinte" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaveau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cacciaguerra" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.118478" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974331v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigoni Theodoratou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2018.12.018" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184809v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Voegele" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darragh P. O'Brien" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orso Subrini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sapay" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara E. Cannella" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femspd/fty085" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869837v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Rascol" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pisani" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Nyalosaso" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarence Charnay" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomimetics3030022" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553609v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pisani" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaillard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guari" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NR01654A" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875577v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gaillard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Odorico" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6NR04765C" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01988807v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Veneziano" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rossi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chenal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brenner" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ladant" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4994299" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627752v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieudonne-George" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Massiera" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Etienne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7sm00596b" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548868v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0182906" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765587v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afitz da Silva" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maynadier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano7070162" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907951v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435390.2017.1378749" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348826v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyalosaso L. Jeff" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pisani" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dumail" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA09017F" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418341v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-016-9967-0" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685600v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Veneziano" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rossi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chenal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Devoisselle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2014.08.029" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87NKQSK4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011035v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline El Khouri" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Azzouz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chavanieu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abdelmalak" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-014-0981-3" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936061v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benimelis" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Roig" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2013.11.006" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734262v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Martel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Allouche" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Degli Esposti" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Fanelli" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boursier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.25967" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937043v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Cristina Sotomayor-P&#233;rez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hessel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Spiaczka-Karst" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edithe Selwa" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.508838" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00773549v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Rouhana" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Padilla" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Estaran" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Bakari" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Delbecq" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.391748" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922119v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1312975110" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828068v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pertuiset" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Robert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2012.10.108" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KW0V9LQ7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731463v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Veneziano" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Derrien" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sisareuth Tan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brisson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201200758" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RGSR336Q-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582530v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ossama Sharaf El Dein" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Mayola" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/138945011795529047" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637411v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah Doumiati" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarine Lazzarelli" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylin Davi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fetta Meddar" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0019101" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603367v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerita Eid" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Rippa" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Castano" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Desbat" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/179641" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662753v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Armengaud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-007-1725-x" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FCZZP4P8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662718v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-006-0958-4" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KQ59WTL6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172647v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deniaud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rossi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berquand" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Homand" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Campagna" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01988205v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-007-0202-y" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TKF2J0XV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172758v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Briand" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Parot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0686792" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8XBR8CQF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02311014v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gellis" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sautou-Miranda" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bleyzac" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Jarrige" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Minet-Quinard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970854v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bich-Muracciole" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cazals" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Constanzo" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970899v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert Pou&#235;ssel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Muracciole-Bich" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970794v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Erraji" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.T Benkhaled" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349497v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Mamontova" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maurin-Pasturel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joulia Larionova" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670469v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Biau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670392v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bazin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470745427.ch3d" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05286933v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Marquant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Berthelot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bich" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Ibn Elfekih" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Simon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jex2.70048" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03935985v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Noverraz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Robin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Passemard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fauvel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Presumey" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2022.122463" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277756v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giang Ngo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier F&#233;lix" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dorandeu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Devoisselle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Costa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11071749" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03110144v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koce&#239;la Douf&#232;ne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Basile" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lebrun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pirot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Escande" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.120070" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367192v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Karam" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constanzo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pichard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gros" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chopineau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2021.1955999" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292014v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Saux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Pou&#235;ssel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Elhady Mohamed" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martineau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guglielmi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addr.2021.113837" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412034v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda K.A. Silva" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morille" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Piffoux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surendar Arumugam" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phlippe Mauduit" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addr.2021.114001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210215v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert&#8208;pou&#235;ssel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyria Ouchait" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adtp.202100009" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414675v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Cahu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Mohamed Ahmed Ali" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Sene" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Long" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Camerel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1tb00888a" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470894v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bayle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;nim&#232;lis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Chopineau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roig" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Habauzit" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2020.01.015" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02494005v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Ali" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Mathlouthi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Daurat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ra09133e" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414428v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Aarrass" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Lai Kee Him" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Armengaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2019.119675" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065154v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Saavedra V." TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NJ00251K" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358698v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lapinte" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaveau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cacciaguerra" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.118478" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04297527v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Fayad" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Pati&#241;o-Navarrete" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Kambris" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandy Antoun" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Osta" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00284-019-01775-9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974331v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigoni Theodoratou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2018.12.018" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184809v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Voegele" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darragh P. O'Brien" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orso Subrini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sapay" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara E. Cannella" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femspd/fty085" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869837v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Rascol" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pisani" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Nyalosaso" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarence Charnay" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomimetics3030022" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553609v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pisani" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaillard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guari" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NR01654A" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875577v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gaillard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Odorico" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6NR04765C" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01988807v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Veneziano" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rossi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chenal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brenner" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ladant" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4994299" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548868v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0182906" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627752v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieudonne-George" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Massiera" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Etienne" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7sm00596b" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765587v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afitz da Silva" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maynadier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano7070162" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907951v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435390.2017.1378749" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418341v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-016-9967-0" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348826v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyalosaso L. Jeff" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pisani" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dumail" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA09017F" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685600v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Veneziano" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rossi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chenal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Devoisselle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2014.08.029" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87NKQSK4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011035v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline El Khouri" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Azzouz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chavanieu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abdelmalak" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-014-0981-3" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936061v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benimelis" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Roig" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2013.11.006" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734262v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Martel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Allouche" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Degli Esposti" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Fanelli" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boursier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.25967" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937043v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Cristina Sotomayor-P&#233;rez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hessel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Spiaczka-Karst" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edithe Selwa" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.508838" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00773549v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Rouhana" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Padilla" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Estaran" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Bakari" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Delbecq" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.391748" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922119v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1312975110" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828068v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pertuiset" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Robert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2012.10.108" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KW0V9LQ7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731463v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Veneziano" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Derrien" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sisareuth Tan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brisson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201200758" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RGSR336Q-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582530v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ossama Sharaf El Dein" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Mayola" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/138945011795529047" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637411v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah Doumiati" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarine Lazzarelli" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylin Davi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fetta Meddar" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0019101" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603367v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerita Eid" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Rippa" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Castano" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Desbat" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/179641" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662753v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Armengaud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-007-1725-x" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FCZZP4P8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172647v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deniaud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rossi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berquand" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Homand" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Campagna" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01988205v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-007-0202-y" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TKF2J0XV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662718v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-006-0958-4" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KQ59WTL6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172758v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Briand" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Parot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0686792" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8XBR8CQF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02311014v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gellis" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sautou-Miranda" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bleyzac" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Jarrige" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Minet-Quinard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970899v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert Pou&#235;ssel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Muracciole-Bich" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cazals" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970854v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bich-Muracciole" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Constanzo" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970794v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Erraji" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.T Benkhaled" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349497v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Mamontova" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maurin-Pasturel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joulia Larionova" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670469v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Biau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670392v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bazin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470745427.ch3d" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>