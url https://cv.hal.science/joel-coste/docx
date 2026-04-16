--- v0 (2026-03-15)
+++ v1 (2026-04-16)
@@ -156,51 +156,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -458,274 +458,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05241639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Prevalence, demographic and spatial distribution of treated epilepsy in France in 2020: a study based on the French national health data system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mandereau-Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Carcaillon-Bentata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Mikaeloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Bouilleret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 271 (1), pp.519-525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00415-023-11953-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Equating and linking Patient-Reported Outcomes Measurement Information System 29-item questionnaire and 36-item Short-Form Health Survey domains using Rasch modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Leplège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Rouquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 169, pp.111326. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2024.111326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04600836v1</w:t>
-              </w:r>
-[...128 lines deleted...]
-                <w:t xml:space="preserve">hal-04850648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prolonged use of nomegestrol acetate and risk of intracranial meningioma: a population-based cohort study</w:t>
               </w:r>
@@ -839,1998 +839,2128 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04615253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">CT venography for the diagnosis of postpartum venous thromboembolism: a prospective multi-center cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Revel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chassagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Ferretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (11), pp.7419-7428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00330-024-10791-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05017043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Prolonged use of chlormadinone acetate and risk of intracranial meningioma: A population‐based cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anke Neumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Hoisnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Passeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 32 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ene.16505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04981718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Revel</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trends and social inequalities in self-reported health and activity limitations in France between 2017 and 2021: results from four nationwide representative surveys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Lahbib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Chassagnon</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Carcaillon-Bentata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sanchez</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Beltzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Ferretti</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Delpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Coste</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Radiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00330-024-10791-8⟩</w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (1), pp.1916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12889-024-19437-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bolton, Patrick Fournier, Claude Grimmer (éd.), Médecine et santé dans les campagnes. Approches historiques et enjeux contemporains, Bruxelles, Peter Lang, 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 68 (1), pp.191-192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier MÉTHOT (Editor and translator), Mirko D. Grmek. Pathological Realities: Essays on Disease, Experiments, and History, New York: Fordham University Press, 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Isis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 111, pp.151-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La crise de la Covid-19 : Quelles questions pose-t-elle aux historiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ephéméride</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 14, pp.12-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Données dites &amp;quot;massives&amp;quot; et santé publique : une mise en perspective historique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité et dossier en santé publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 112, pp.20-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04043295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’épistémologie troublée de la première vague de recherche sur la Covid-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bizouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Leplège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 68, pp.269-271</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...21 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Value of Molecular Classification for Prognostic Assessment of Adrenocortical Carcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Assié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jouinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Fassnacht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossella Libé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Garinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité et dossier en santé publique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JAMA oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (10), pp.1440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jamaoncol.2019.1558⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05409799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une patientèle médicale parisienne à la fin du XVIe siècle : les malades de Guillaume de Baillou (1538-1616)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Descimon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bibliothèque d'Humanisme et Renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, LXXXI, pp.273-290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Assié</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diabetes, Associated Clinical Spectrum, Long-term Prognosis, and Genotype/Phenotype Correlations in 201 Adult Patients With Hepatocyte Nuclear Factor 1B ( HNF1B ) Molecular Defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Dubois-Laforgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Jouinot</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martin Fassnacht</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rossella Libé</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...133 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bellanné-Chantelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diabetes Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 40 (11), pp.1436-1443. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2337/dc16-2462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03121409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel AGASSE et Concetta PENNUTO (intro., dir. et trad.), Girolamo Mercuriale, Johann Crato von Krafftheim. Une correspondance entre deux médecins humanistes, Genève, Droz, 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin canadien d'histoire de la médecine = Canadian bulletin of medical history</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les souffrances et les maladies dans l’histoire-Intérêt de leur étude pour la médecine et la santé publique contemporaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 31, pp.329-334</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souffrances et maladies dans les mémoires à consulter (France, 16e-19e siècles) une approche narratologique quantitative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dix-Huitième Siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 17, pp.73-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De quoi souffrait-on ? de quoi se plaignait-on à l’époque moderne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Praticien (La)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 65, pp.586-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les troubles mentaux dans les écrits médicaux anciens : méthodes de caractérisation et application aux consultations françaises des XVIe-XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Granger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 172, pp.625-633</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume de Baillou, Doctor Medicus Parisiensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medicina e Storia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, XI, pp.95-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le concept de médicalisation en histoire sociale de la médecine et de la santé: une analyse épistémologique et méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives internationales d'histoire des sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 61, pp.475-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inférences causales et probabilistes dans le raisonnement diagnostique : un éclairage historique sur le débat contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matière première : revue d'épistémologie [2010-..]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour l’épistémologie et l’histoire de l’épidémiologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Leplège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 57, pp.317-318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un regard médical sur la société française à l’époque d’Henri IV et de Marie de Médicis. Thomas Sonnet de Courval (1577-1627), gentilhomme normand et médecin satirique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dix-septième siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 239 (2), pp.339-361</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns of mortality and their changes in France (1968-1999): insights into the structure of diseases leading to death and epidemiological transition in an industrialized country</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bernardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jougla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 60, pp.945-955</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The first images of atopic dermatitis: an attempt at retrospective diagnosis in dermatology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Wallach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Taieb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The American Academy of Dermatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 53, pp.684-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ‘envies’ maternelles et les marques de l’imagination. Histoire d’une représentation dite ‘populaire’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bibliothèque de l'École des chartes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 158, pp.507-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2840,933 +2970,933 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esculape et les naïades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Classiques Garnier, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04036261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume de Baillou, Les Deux livres des Épidémies et Éphémérides (Introduction et notes de Joël Coste, Texte latin établi et traduit par Hélène Maggiori et Joël Coste)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Belles Lettres, 2021, 9782251451763</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04036257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathos et Chronos, La pensée à l'épreuve de la maladie chronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hermann, 2018, 9782705697235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04036263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les soldats du Roi à l'Hôtel des Invalides, Étude d’épidémiologie historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Belmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS Editions, 2018, 9782271116093</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04036254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceived Health and Adaptation in Chronic Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Leplège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Briancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Routledge Taylor &amp; Francis Group, 2018, 9780367224455</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02963838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le concept de pathocénose de M. D. Grmek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardino Fantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lambrichs Louise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Droz, 2016, 9782600013819</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04036244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les écrits de la souffrance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Champ Vallon, 2014, 9782876739734</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04036237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La rhétorique médicale à travers les siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Jacquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jackie Pigeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Droz, 2012, 9782600013659</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04036236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Galton à Rothman : les grands textes de l'épidémiologie au XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Leplège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bizouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hermann, 2011, 9782705680800</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04036233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations et comportements en temps d’épidémie dans la littérature imprimée de peste (1490-1725)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Champion, 2007, 9782745315328</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04036231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La littérature des « Erreurs populaires », une ethnographie médicale à l’époque moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Champion, 2003, 9782745306364</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04036229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le raisonnement médical. De la science à la pratique clinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Paolaggi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ESTEM, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04133540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3776,1712 +3906,1712 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le soldat invalide et la prise en charge du handicap de la vie militaire par la monarchie française (1670-1790)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Invalides - Mémoires de guerre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Filigranes, pp.16-23, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Fernel (1497?-1558) et la science des maladies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges en l’honneur de Danielle Jacquart</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Droz, pp.275-298, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genres littéraires médicaux à l’époque moderne. Analyse conceptuelle et application aux recueils d’observations médicales du XVIe au milieu du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecritures médicales. Discours et genres, de la tradition antique à l’époque moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIHAM-Editions, pp.335-61, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mort de vieillesse dans les statistiques de mortalité (XVIIe siècle - XXIe siècle) : une catégorie problématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Micrologus (Longevity and Immortality. Europe – Islam – Asia)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XXVI, pp.169-182, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04043368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évaluation et l'attribution de la causalité des effets indésirables des médicaments. Enjeux épistémologiques et éthiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pathologies environnementales : Identifier, comprendre, agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS éditions, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Focus et les Petites Maisons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Georges Focus, la folie d'un peintre de Louis XIV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole Nationale Supérieure des Beaux-Arts, pp.91-5, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chirac, la Cour et la peste de Provence (juillet 1720 –avril 1721)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé et médecine à la cour de France (XVIe -XVIIIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bibliothèque interuniversitaire de santé, pp.113-137, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maladie simulée, maladie imaginée, maladie somatoforme : quelles catégories pour quelle histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maladies diplomatiques, Souverains et puissants face à la maladie de l'Antiquité à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jacques André, pp.213-225, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’histoire de la médecine à la section des sciences historiques et philologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'école pratique des hautes études, Invention, érudition, innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Somogy, pp.253-7, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronic disease in medicine: past, present and possible future of a problematic concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perceived Health and Adaptation in Chronic Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.7-17, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dernière mobilisation médicale contre l’inhumation dans les églises de France (1744-1776)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’orchestration de la mort. Les funérailles, des temps modernes à l’époque contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.65-79, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche de la pathocénose à l’époque moderne. Maladies et états de santé dans les recueils de consilia et consultations français (milieu XVIe siècle – début XIXe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le concept de pathocénose de M. D. Grmek. Une conceptualisation novatrice de l'histoire des maladies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Droz, pp.241-258, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathocenosis, epidemiological transition and patterns of mortality in contemporary France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jougla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le concept de pathocénose de M. D. Grmek. Une conceptualisation novatrice de l'histoire des maladies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Droz, pp.289-305, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La guerre vue des brancards. Traumatismes et blessures dans le registre d’admission de l’Hôtel royal des Invalides (1670-1791)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combattre et gouverner, Dynamiques de l’histoire militaire de l’époque moderne (XVIIe-XVIIIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.63-74, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Causal and probabilistic inferences in diagnostic reasoning: Historical Insight into the Contemporary Debate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Classification, disease and evidence. New essays in the philosophy of medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.165-178, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médecine et thermalisme à l'époque moderne : suivisme des pratiques et plasticité doctrinale dans les recueils de consilia et consultations français (milieu XVIe siècle-début XIXe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le thermalisme. Approches historiques et archéologiques d’un phénomène culturel et médical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions du CNRS, pp.233-252, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les maladies dominantes au XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de la pensée médicale contemporaine, tome. 4, Evolutions, découvertes, controverses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Seuil, pp.259-278, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relations entre médecins et malades dans les consultations médicales françaises (milieu XVIe siècle – début XIXe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les relations médecin-malade des temps modernes à l'époque contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.23-48, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractériser les souffrances et les maladies dans les textes anciens : le diagnostic rétrospectif en questions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecrire l’histoire de la médecine temporalités, normes, concepts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, hal-01315378, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théâtre et Pont(-Neuf). Charlatans et arracheurs de dents à Paris, 1580-1625</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dents, Dentistes et Art dentaire - Histoire, pratiques et représentations - Antiquité, Moyen Age, Ancien Régime</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.295-309, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La rhétorique des consilia et consultations (France, milieu XVIe siècle – début XIXe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La rhétorique médicale à travers les siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Droz, pp.229-48, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur les traces d’une maladie inobservée des anciennes sociétés : les ulcères et cancers cutanés des ouvrières textiles des Flandres et du Hainaut au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour une histoire de la santé des classes populaires en France, en Flandre, en Italie et en Suisse, XVIIIe-XXe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, hal-01118348, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser le handicap à l’époque moderne. Le discours de la maladie, de la blessure et de leurs conséquences dans le registre d’admission de l’Hôtel Royal des Invalides (1670-1791)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handicaps et sociétés dans l’histoire. L’estropié, l’aveugle, et le paralytique de l’Antiquité aux temps modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.201-22, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les registres hospitaliers d’admission, des sources pour l’épidémiologie historique de l’époque moderne. Leçons tirées de l’étude du registre de l’Hôtel Royal des Invalides (1670-1791)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La santé des populations civiles et militaires - Nouvelles approches et nouvelles sources hospitalières, XVIIe-XVIIIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PU du Septentrion, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId140"/>
+      <w:footerReference w:type="default" r:id="rId144"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5549,51 +5679,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B7E7A4FA"/>
+    <w:nsid w:val="9A7B38AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5780,51 +5910,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joel-coste" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7674-7192" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/058570934" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05121412v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Coste" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Delpierre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Robineau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Rushyizekera" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Richard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43856-025-00846-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241639v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Makovski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cuschieri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M. Valderas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guldner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iveta Nagyova" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ijph.2025.1608880" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04600836v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Hardouin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Coste" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lepl&#232;ge" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rouquette" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2024.111326" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850648v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mandereau-Bruno" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Carcaillon-Bentata" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mikaeloff" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bouilleret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-023-11953-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615253v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nguyen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Roland" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Neumann" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Zureik" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Weill" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2024.100928" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981718v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Hoisnard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Passeri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.16505" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017043v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Revel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chassagnon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sanchez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Ferretti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Millet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-024-10791-8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043414v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043410v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043303v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043398v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bizouarn" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043295v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043288v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Descimon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409799v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Assi&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jouinot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fassnacht" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Lib&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Garinet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamaoncol.2019.1558" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121409v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Dubois-Laforgue" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Cornu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Saint-Martin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bellann&#233;-Chantelot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/dc16-2462" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043401v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043429v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043425v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043432v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043421v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Granger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043499v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043497v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043512v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043515v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043518v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043533v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bernardin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jougla" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043539v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wallach" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tilles" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Taieb" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043541v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036261v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036257v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036263v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036254v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Belmas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02963838v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Guillemin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Briancon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Spitz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036244v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardino Fantini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambrichs Louise" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036237v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036236v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Jacquart" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Pigeaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036233v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036231v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036229v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04133540v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Paolaggi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043395v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043387v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043383v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043377v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043368v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043373v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043364v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043334v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043341v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043315v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043324v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043489v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043495v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043469v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043453v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043480v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043442v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043462v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043482v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043459v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043438v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043474v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043505v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043509v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joel-coste" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7674-7192" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/058570934" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05121412v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Coste" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Delpierre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Robineau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Rushyizekera" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Richard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43856-025-00846-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241639v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Makovski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cuschieri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M. Valderas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guldner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iveta Nagyova" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ijph.2025.1608880" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850648v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mandereau-Bruno" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Carcaillon-Bentata" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mikaeloff" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bouilleret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-023-11953-2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04600836v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Hardouin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Coste" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lepl&#232;ge" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rouquette" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2024.111326" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615253v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nguyen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Roland" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Neumann" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Zureik" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Weill" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2024.100928" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017043v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Revel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chassagnon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sanchez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Ferretti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Millet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-024-10791-8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981718v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Hoisnard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Passeri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.16505" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05583170v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Lahbib" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beltzer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-024-19437-2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043414v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043410v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043303v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043295v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043398v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bizouarn" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409799v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Assi&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jouinot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fassnacht" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Lib&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Garinet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamaoncol.2019.1558" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043288v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Descimon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121409v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Dubois-Laforgue" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Cornu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Saint-Martin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bellann&#233;-Chantelot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/dc16-2462" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043401v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043429v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043425v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043432v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043421v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Granger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043499v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043497v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043512v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043515v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043518v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043533v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bernardin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jougla" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043539v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wallach" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tilles" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Taieb" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043541v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036261v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036257v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036263v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036254v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Belmas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02963838v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Guillemin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Briancon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Spitz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036244v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardino Fantini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambrichs Louise" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036237v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036236v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Jacquart" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Pigeaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036233v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036231v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036229v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04133540v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Paolaggi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043395v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043387v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043383v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043368v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043377v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043373v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043364v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043334v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043341v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043315v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043324v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043489v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043495v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043469v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043453v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043480v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043442v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043462v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043482v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043459v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043438v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043474v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043505v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043509v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>