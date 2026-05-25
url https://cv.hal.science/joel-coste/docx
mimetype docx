--- v1 (2026-04-16)
+++ v2 (2026-05-25)
@@ -115,2852 +115,3254 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">058570934</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=jdOkjxIAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of socioeconomic position on the relationship between long COVID and health-related quality of life: A nationwide random sampling survey in France in autumn 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Delpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lemogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Steichen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Tebeka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatjana Makovski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 382, pp.118368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2025.118368⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dégradation de la santé perçue et augmentation des limitations d’activité en France entre 2017 et 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Lahbib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Carcaillon-Bentata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Beltzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Delpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41 (1), pp.26-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2024204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multidimensional network of factors associated with long COVID in the French population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Delpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Robineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Rushyizekera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 5 (1), pp.114. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43856-025-00846-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05121412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preventing Multimorbidity: Moving Beyond the Single Disease Lens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s43856-025-00846-2⟩</w:t>
-[...53 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Tatjana Makovski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Cuschieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose M. Valderas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Guldner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iveta Nagyova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 70, pp.1608880. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/ijph.2025.1608880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05241639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Occupational and non-occupational factors of post-COVID-19 condition: a cross-sectional survey in the French general working population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Rushyizekera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Delpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatjana T Makovski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMJ Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 (1), pp.e001613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjph-2024-001613⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prolonged use of nomegestrol acetate and risk of intracranial meningioma: a population-based cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anke Neumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Zureik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Lancet Regional Health - Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 42, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lanepe.2024.100928⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04615253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevalence, demographic and spatial distribution of treated epilepsy in France in 2020: a study based on the French national health data system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mandereau-Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Carcaillon-Bentata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Mikaeloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Bouilleret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 271 (1), pp.519-525. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00415-023-11953-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04850648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equating and linking Patient-Reported Outcomes Measurement Information System 29-item questionnaire and 36-item Short-Form Health Survey domains using Rasch modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Leplège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Rouquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 169, pp.111326. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2024.111326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04600836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prolonged use of chlormadinone acetate and risk of intracranial meningioma: A population‐based cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anke Neumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Weill</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Hoisnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Passeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Regional Health - Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lanepe.2024.100928⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ene.16505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04981718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CT venography for the diagnosis of postpartum venous thromboembolism: a prospective multi-center cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chassagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Ferretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Radiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 34 (11), pp.7419-7428. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00330-024-10791-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05017043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...133 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trends and social inequalities in self-reported health and activity limitations in France between 2017 and 2021: results from four nationwide representative surveys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Lahbib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Carcaillon-Bentata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Beltzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Delpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 24 (1), pp.1916. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12889-024-19437-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05583170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bolton, Patrick Fournier, Claude Grimmer (éd.), Médecine et santé dans les campagnes. Approches historiques et enjeux contemporains, Bruxelles, Peter Lang, 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 68 (1), pp.191-192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier MÉTHOT (Editor and translator), Mirko D. Grmek. Pathological Realities: Essays on Disease, Experiments, and History, New York: Fordham University Press, 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Isis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 111, pp.151-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La crise de la Covid-19 : Quelles questions pose-t-elle aux historiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ephéméride</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 14, pp.12-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’épistémologie troublée de la première vague de recherche sur la Covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bizouarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Leplège</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 68, pp.269-271</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04043398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Données dites &amp;quot;massives&amp;quot; et santé publique : une mise en perspective historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité et dossier en santé publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 112, pp.20-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Value of Molecular Classification for Prognostic Assessment of Adrenocortical Carcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Assié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jouinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Fassnacht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossella Libé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Garinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JAMA oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (10), pp.1440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jamaoncol.2019.1558⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05409799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une patientèle médicale parisienne à la fin du XVIe siècle : les malades de Guillaume de Baillou (1538-1616)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Descimon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bibliothèque d'Humanisme et Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, LXXXI, pp.273-290</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04043288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diabetes, Associated Clinical Spectrum, Long-term Prognosis, and Genotype/Phenotype Correlations in 201 Adult Patients With Hepatocyte Nuclear Factor 1B ( HNF1B ) Molecular Defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Dubois-Laforgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bellanné-Chantelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diabetes Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 40 (11), pp.1436-1443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2337/dc16-2462⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03121409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel AGASSE et Concetta PENNUTO (intro., dir. et trad.), Girolamo Mercuriale, Johann Crato von Krafftheim. Une correspondance entre deux médecins humanistes, Genève, Droz, 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin canadien d'histoire de la médecine = Canadian bulletin of medical history</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04043401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souffrances et maladies dans les mémoires à consulter (France, 16e-19e siècles) une approche narratologique quantitative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dix-Huitième Siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17, pp.73-85</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04043425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les souffrances et les maladies dans l’histoire-Intérêt de leur étude pour la médecine et la santé publique contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31, pp.329-334</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04043429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De quoi souffrait-on ? de quoi se plaignait-on à l’époque moderne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du Praticien (La)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 65, pp.586-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04043432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les troubles mentaux dans les écrits médicaux anciens : méthodes de caractérisation et application aux consultations françaises des XVIe-XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Granger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 172, pp.625-633</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04043421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume de Baillou, Doctor Medicus Parisiensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Medicina e Storia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, XI, pp.95-111</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04043499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le concept de médicalisation en histoire sociale de la médecine et de la santé: une analyse épistémologique et méthodologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives internationales d'histoire des sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 61, pp.475-88</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04043497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inférences causales et probabilistes dans le raisonnement diagnostique : un éclairage historique sur le débat contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matière première : revue d'épistémologie [2010-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04043512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour l’épistémologie et l’histoire de l’épidémiologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Leplège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 68, pp.269-271</w:t>
+              <w:t xml:space="preserve">, 2009, 57, pp.317-318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...996 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un regard médical sur la société française à l’époque d’Henri IV et de Marie de Médicis. Thomas Sonnet de Courval (1577-1627), gentilhomme normand et médecin satirique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dix-septième siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 239 (2), pp.339-361</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns of mortality and their changes in France (1968-1999): insights into the structure of diseases leading to death and epidemiological transition in an industrialized country</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bernardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jougla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 60, pp.945-955</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The first images of atopic dermatitis: an attempt at retrospective diagnosis in dermatology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Wallach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Taieb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The American Academy of Dermatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 53, pp.684-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ‘envies’ maternelles et les marques de l’imagination. Histoire d’une représentation dite ‘populaire’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bibliothèque de l'École des chartes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 158, pp.507-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2970,933 +3372,933 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esculape et les naïades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Classiques Garnier, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04036261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume de Baillou, Les Deux livres des Épidémies et Éphémérides (Introduction et notes de Joël Coste, Texte latin établi et traduit par Hélène Maggiori et Joël Coste)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Belles Lettres, 2021, 9782251451763</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04036257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathos et Chronos, La pensée à l'épreuve de la maladie chronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hermann, 2018, 9782705697235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04036263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les soldats du Roi à l'Hôtel des Invalides, Étude d’épidémiologie historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Belmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS Editions, 2018, 9782271116093</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04036254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceived Health and Adaptation in Chronic Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Leplège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Briancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Routledge Taylor &amp; Francis Group, 2018, 9780367224455</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02963838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le concept de pathocénose de M. D. Grmek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardino Fantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lambrichs Louise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Droz, 2016, 9782600013819</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04036244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les écrits de la souffrance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Champ Vallon, 2014, 9782876739734</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04036237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La rhétorique médicale à travers les siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Jacquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jackie Pigeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Droz, 2012, 9782600013659</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04036236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Galton à Rothman : les grands textes de l'épidémiologie au XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Leplège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bizouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hermann, 2011, 9782705680800</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04036233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations et comportements en temps d’épidémie dans la littérature imprimée de peste (1490-1725)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Champion, 2007, 9782745315328</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04036231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La littérature des « Erreurs populaires », une ethnographie médicale à l’époque moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Champion, 2003, 9782745306364</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04036229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le raisonnement médical. De la science à la pratique clinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Paolaggi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ESTEM, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04133540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3906,1712 +4308,1712 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le soldat invalide et la prise en charge du handicap de la vie militaire par la monarchie française (1670-1790)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Invalides - Mémoires de guerre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Filigranes, pp.16-23, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Fernel (1497?-1558) et la science des maladies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges en l’honneur de Danielle Jacquart</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Droz, pp.275-298, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genres littéraires médicaux à l’époque moderne. Analyse conceptuelle et application aux recueils d’observations médicales du XVIe au milieu du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecritures médicales. Discours et genres, de la tradition antique à l’époque moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIHAM-Editions, pp.335-61, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Focus et les Petites Maisons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Georges Focus, la folie d'un peintre de Louis XIV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Nationale Supérieure des Beaux-Arts, pp.91-5, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04043373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chirac, la Cour et la peste de Provence (juillet 1720 –avril 1721)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Santé et médecine à la cour de France (XVIe -XVIIIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bibliothèque interuniversitaire de santé, pp.113-137, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04043364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mort de vieillesse dans les statistiques de mortalité (XVIIe siècle - XXIe siècle) : une catégorie problématique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micrologus (Longevity and Immortality. Europe – Islam – Asia)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, XXVI, pp.169-182, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évaluation et l'attribution de la causalité des effets indésirables des médicaments. Enjeux épistémologiques et éthiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pathologies environnementales : Identifier, comprendre, agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS éditions, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maladie simulée, maladie imaginée, maladie somatoforme : quelles catégories pour quelle histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maladies diplomatiques, Souverains et puissants face à la maladie de l'Antiquité à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jacques André, pp.213-225, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’histoire de la médecine à la section des sciences historiques et philologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'école pratique des hautes études, Invention, érudition, innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Somogy, pp.253-7, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronic disease in medicine: past, present and possible future of a problematic concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perceived Health and Adaptation in Chronic Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.7-17, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dernière mobilisation médicale contre l’inhumation dans les églises de France (1744-1776)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’orchestration de la mort. Les funérailles, des temps modernes à l’époque contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.65-79, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche de la pathocénose à l’époque moderne. Maladies et états de santé dans les recueils de consilia et consultations français (milieu XVIe siècle – début XIXe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le concept de pathocénose de M. D. Grmek. Une conceptualisation novatrice de l'histoire des maladies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Droz, pp.241-258, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathocenosis, epidemiological transition and patterns of mortality in contemporary France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jougla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le concept de pathocénose de M. D. Grmek. Une conceptualisation novatrice de l'histoire des maladies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Droz, pp.289-305, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La guerre vue des brancards. Traumatismes et blessures dans le registre d’admission de l’Hôtel royal des Invalides (1670-1791)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combattre et gouverner, Dynamiques de l’histoire militaire de l’époque moderne (XVIIe-XVIIIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.63-74, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Causal and probabilistic inferences in diagnostic reasoning: Historical Insight into the Contemporary Debate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Classification, disease and evidence. New essays in the philosophy of medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.165-178, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médecine et thermalisme à l'époque moderne : suivisme des pratiques et plasticité doctrinale dans les recueils de consilia et consultations français (milieu XVIe siècle-début XIXe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le thermalisme. Approches historiques et archéologiques d’un phénomène culturel et médical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions du CNRS, pp.233-252, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les maladies dominantes au XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de la pensée médicale contemporaine, tome. 4, Evolutions, découvertes, controverses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Seuil, pp.259-278, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractériser les souffrances et les maladies dans les textes anciens : le diagnostic rétrospectif en questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecrire l’histoire de la médecine temporalités, normes, concepts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, hal-01315378, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04043482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relations entre médecins et malades dans les consultations médicales françaises (milieu XVIe siècle – début XIXe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les relations médecin-malade des temps modernes à l'époque contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.23-48, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théâtre et Pont(-Neuf). Charlatans et arracheurs de dents à Paris, 1580-1625</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dents, Dentistes et Art dentaire - Histoire, pratiques et représentations - Antiquité, Moyen Age, Ancien Régime</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.295-309, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La rhétorique des consilia et consultations (France, milieu XVIe siècle – début XIXe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La rhétorique médicale à travers les siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Droz, pp.229-48, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur les traces d’une maladie inobservée des anciennes sociétés : les ulcères et cancers cutanés des ouvrières textiles des Flandres et du Hainaut au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour une histoire de la santé des classes populaires en France, en Flandre, en Italie et en Suisse, XVIIIe-XXe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, hal-01118348, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les registres hospitaliers d’admission, des sources pour l’épidémiologie historique de l’époque moderne. Leçons tirées de l’étude du registre de l’Hôtel Royal des Invalides (1670-1791)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La santé des populations civiles et militaires - Nouvelles approches et nouvelles sources hospitalières, XVIIe-XVIIIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PU du Septentrion, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04043509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser le handicap à l’époque moderne. Le discours de la maladie, de la blessure et de leurs conséquences dans le registre d’admission de l’Hôtel Royal des Invalides (1670-1791)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handicaps et sociétés dans l’histoire. L’estropié, l’aveugle, et le paralytique de l’Antiquité aux temps modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.201-22, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043505v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04043509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId144"/>
+      <w:footerReference w:type="default" r:id="rId155"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5679,51 +6081,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9A7B38AF"/>
+    <w:nsid w:val="5B6CF12B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5910,51 +6312,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joel-coste" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7674-7192" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/058570934" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05121412v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Coste" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Delpierre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Robineau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Rushyizekera" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Richard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43856-025-00846-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241639v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Makovski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cuschieri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M. Valderas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guldner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iveta Nagyova" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ijph.2025.1608880" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850648v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mandereau-Bruno" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Carcaillon-Bentata" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mikaeloff" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bouilleret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-023-11953-2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04600836v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Hardouin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Coste" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lepl&#232;ge" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rouquette" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2024.111326" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615253v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nguyen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Roland" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Neumann" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Zureik" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Weill" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2024.100928" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017043v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Revel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chassagnon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sanchez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Ferretti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Millet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-024-10791-8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981718v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Hoisnard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Passeri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.16505" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05583170v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Lahbib" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beltzer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-024-19437-2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043414v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043410v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043303v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043295v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043398v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bizouarn" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409799v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Assi&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jouinot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fassnacht" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Lib&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Garinet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamaoncol.2019.1558" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043288v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Descimon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121409v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Dubois-Laforgue" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Cornu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Saint-Martin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bellann&#233;-Chantelot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/dc16-2462" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043401v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043429v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043425v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043432v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043421v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Granger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043499v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043497v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043512v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043515v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043518v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043533v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bernardin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jougla" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043539v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wallach" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tilles" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Taieb" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043541v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036261v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036257v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036263v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036254v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Belmas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02963838v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Guillemin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Briancon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Spitz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036244v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardino Fantini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambrichs Louise" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036237v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036236v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Jacquart" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Pigeaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036233v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036231v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036229v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04133540v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Paolaggi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043395v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043387v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043383v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043368v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043377v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043373v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043364v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043334v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043341v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043315v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043324v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043489v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043495v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043469v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043453v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043480v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043442v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043462v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043482v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043459v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043438v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043474v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043505v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043509v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joel-coste" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7674-7192" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/058570934" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=jdOkjxIAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05605232v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Delpierre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lemogne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Steichen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tebeka" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Makovski" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2025.118368" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607622v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Lahbib" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Carcaillon-Bentata" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beltzer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Coste" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024204" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05121412v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Robineau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Rushyizekera" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Richard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43856-025-00846-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241639v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cuschieri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M. Valderas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guldner" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iveta Nagyova" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ijph.2025.1608880" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607939v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana T Makovski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjph-2024-001613" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615253v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nguyen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Roland" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Neumann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Zureik" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Weill" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2024.100928" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850648v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mandereau-Bruno" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mikaeloff" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bouilleret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-023-11953-2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04600836v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Hardouin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Coste" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lepl&#232;ge" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rouquette" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2024.111326" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981718v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Hoisnard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Passeri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.16505" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017043v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Revel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chassagnon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sanchez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Ferretti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Millet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-024-10791-8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05583170v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-024-19437-2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043414v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043410v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043303v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043398v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bizouarn" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043295v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409799v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Assi&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jouinot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fassnacht" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Lib&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Garinet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamaoncol.2019.1558" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043288v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Descimon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121409v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Dubois-Laforgue" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Cornu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Saint-Martin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bellann&#233;-Chantelot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/dc16-2462" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043401v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043425v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043429v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043432v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043421v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Granger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043499v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043497v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043512v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043515v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043518v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043533v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bernardin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jougla" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043539v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wallach" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tilles" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Taieb" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043541v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036261v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036257v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036263v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036254v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Belmas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02963838v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Guillemin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Briancon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Spitz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036244v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardino Fantini" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambrichs Louise" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036237v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036236v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Jacquart" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Pigeaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036233v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036231v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036229v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04133540v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Paolaggi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043395v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043387v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043383v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043373v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043364v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043368v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043377v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043334v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043341v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043315v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043324v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043489v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043495v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043469v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043453v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043480v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043442v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043482v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043462v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043459v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043438v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043474v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043509v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043505v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>