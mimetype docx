--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -874,273 +874,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00588734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of fine-scale genetic structure on male mating success in gynodioecious Beta vulgaris ssp. maritima</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Populations of weedy crop-wild hybrid beets show contrasting variation in mating system and population genetic structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fénart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De Cauwer I.</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Dufay</w:t>
+                <w:t xml:space="preserve">M. Cordellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cuguen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-F. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2010.04586.x⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3, pp.305-318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1752-4571.2010.00121.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00444947v1</w:t>
+                <w:t xml:space="preserve">hal-00444952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Populations of weedy crop-wild hybrid beets show contrasting variation in mating system and population genetic structure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of fine-scale genetic structure on male mating success in gynodioecious Beta vulgaris ssp. maritima</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Cauwer I.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dufay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cuguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Arnaud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Cuguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19, pp.1540-1558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2010.04586.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1752-4571.2010.00121.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00444952v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00444947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linkage and association mapping of Arabidopsis thaliana flowering time in nature</w:t>
               </w:r>
@@ -2521,298 +2521,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00091810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing back seed and pollen flow within the crop-wild Beta vulgaris complex: genetic distinctiveness vs. hot spots of hybridization over a regional scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic analysis of male fertility restoration in wild cytoplasmic male sterility G of beet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Touzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Viard</w:t>
+                <w:t xml:space="preserve">Nathalie Hueber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Arnaud</w:t>
+                <w:t xml:space="preserve">Alexandra Bürkholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Delescluse</w:t>
+                <w:t xml:space="preserve">Stephen Barnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Cuguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 13 (6), pp.1357-1364. </w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 109 (1), pp.240-247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2004.02150.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00122-004-1627-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02051453v1</w:t>
+                <w:t xml:space="preserve">hal-02051446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic analysis of male fertility restoration in wild cytoplasmic male sterility G of beet</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tracing back seed and pollen flow within the crop-wild Beta vulgaris complex: genetic distinctiveness vs. hot spots of hybridization over a regional scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Hueber</w:t>
+                <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Bürkholz</w:t>
+                <w:t xml:space="preserve">Jean-François Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen Barnes</w:t>
+                <w:t xml:space="preserve">Maxime Delescluse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Cuguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 109 (1), pp.240-247. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 13 (6), pp.1357-1364. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00122-004-1627-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2004.02150.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02051446v1</w:t>
+                <w:t xml:space="preserve">hal-02051453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental implications of gene flow from sugar beet to wild beet - current status and future research needs</w:t>
               </w:r>
@@ -2928,51 +2928,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Spatial Structure of Sexual and Cytonuclear Polymorphism in the Gynodioecious Beta vulgaris ssp. maritima: I/ at a Local Scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3172,397 +3172,397 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02020914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloroplast DNA haplotype variation and population differentiation in Sorbus aucuparia L. (Rosaceae: Maloideae)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effective Population Sizes for Cytoplasmic and Nuclear Genes in a Gynodioecious Species: The Role of the Sex Determination System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Cuguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Raspé</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A.-L. Jacquemart</w:t>
+                <w:t xml:space="preserve">Denis Couvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 154, pp.447-458</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02020903v1</w:t>
+                <w:t xml:space="preserve">hal-02020935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The linkage disequilibrium between chloroplast DNA and mitochondrial DNA haplotypes in Beta vulgaris ssp. maritima (L.): the usefulness of both genomes for population genetic studies</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Forcioli</w:t>
+                <w:t xml:space="preserve">Chloroplast DNA haplotype variation and population differentiation in Sorbus aucuparia L. (Rosaceae: Maloideae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Raspé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Saumitou-Laprade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cuguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-L. Jacquemart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 9 (2), pp.141-154. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1046/j.1365-294x.2000.00843.x⟩</w:t>
+              <w:t xml:space="preserve">, 2000, 9 (8), pp.1113 - 1122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-294x.2000.00977.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02020925v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02020903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective Population Sizes for Cytoplasmic and Nuclear Genes in a Gynodioecious Species: The Role of the Sex Determination System</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The linkage disequilibrium between chloroplast DNA and mitochondrial DNA haplotypes in Beta vulgaris ssp. maritima (L.): the usefulness of both genomes for population genetic studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Desplanque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Viard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Forcioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Saumitou-Laprade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 9 (2), pp.141-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-294x.2000.00843.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02020935v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02020925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct and indirect estimates of the selfing rate in small and large individuals of the bumblebee pollinated Cynoglossum officinale L (Boraginaceae)</w:t>
               </w:r>
@@ -3694,51 +3694,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic diversity and gene flow between wild, cultivated and weedy forms of Beta vulgaris L. (Chenopodiaceae), assessed by RFLP and microsatellite markers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Desplanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4638,51 +4638,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution of chloroplast DNA diversity within and among populations in gynodioecious Beta vulgaris ssp. maritima (Chenopodiaceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Forcioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Saumitou-Laprade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4819,51 +4819,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Saumitou-Laprade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Cuguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Couvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Thompson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5347,51 +5347,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Saumitou-Laprade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cuguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Couvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 91 (1), pp.150-159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5476,51 +5476,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Saumitou-Laprade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Cuguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Couvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 91, pp.150-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5785,290 +5785,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02020547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloroplast DNA polymorphism revealed by a fast, nonradioactive method in Beta vulgaris ssp. maritima</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gynodioecy and mitochondrial DNA polymorphism in natural populations of Beta vulgaris ssp maritima</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Cuguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Forcioli</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R Wattier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Saumitou-Laprade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Forcioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Mörchen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.1994.tb00118.x⟩</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 26 (Suppl1), pp.87s-101s. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1297-9686-26-s1-s87⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02020578v1</w:t>
+                <w:t xml:space="preserve">hal-00894057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gynodioecy and mitochondrial DNA polymorphism in natural populations of Beta vulgaris ssp maritima</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chloroplast DNA polymorphism revealed by a fast, nonradioactive method in Beta vulgaris ssp. maritima</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Saumitou-Laprade</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Didier Forcioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Saumitou-Laprade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Michaelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cuguen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 3 (2), pp.173-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.1994.tb00118.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1297-9686-26-s1-s87⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00894057v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02020578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation of reproductive success in a haplo-diploid Red Alga, Gracilaria Verrucosa : effects of parental identities and crossing distance</w:t>
               </w:r>
@@ -6936,51 +6936,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713163v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Touzet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Villain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Buret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Holl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3774" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110775v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brachi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Faure" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bergelson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cuguen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2013.807302" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860399v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Villoutreix" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hautek&#232;ete N.-C." TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Piquot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12396" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F9MCK0NJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685041v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Aim&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Glorieux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032069" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03114034v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Aim&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Glorieux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cuguen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588734v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Arnaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F&#233;nart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2011.23" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444947v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Cauwer I." TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dufay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2010.04586.x" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W45TT4JZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444952v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cordellier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4571.2010.00121.x" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468455v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Horton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Flahauw" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vazquez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000940" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382431v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dufa&#255;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2009.00653.x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XBJ07VZJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401005v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. God&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deledicque" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04279.x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6T3JL05T-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258853v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. de Cauwer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-008-0735-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GDQXSTNH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181671v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vaudey" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2007.01454.x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170443v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Austerlitz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2007.03448.x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B8S61QK7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091823v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fievet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.03208.x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DNF8G91W-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00321057v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dufay" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P* Touzet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maurice" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S* Cuguen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6801009" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170441v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maurice" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091805v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2005.3464" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091810v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Corre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2006.06.006" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F1R72T39-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051453v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Viard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arnaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delescluse" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2004.02150.x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BDF7BB28F055D49FDFEF9C09EA6593061ED2B15A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051446v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hueber" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra B&#252;rkholz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Barnes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-004-1627-7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4B79D89BDF8F262FCF1743B75ADA813F6A9384BF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051452v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlef Bartsch" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Biancardi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Sweet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ebr:2003006" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020887v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laporte" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bena" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Valero" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020914v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ducos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saumitou-Laprade" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220100578" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TDDP58BC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020903v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rasp&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Jacquemart" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294x.2000.00977.x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1A406854C7BD1FF2A5EE9530FC6BB7CF4D1EB4BB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020925v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Desplanque" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Viard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Forcioli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294x.2000.00843.x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JVJJ36N0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020935v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Couvet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020988v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaas Vrieling" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saumitou- Laprade" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. van Dijk" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Jong" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1461-0248.1999.00093.x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TJPWFQBN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051459v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Broomberg" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220051184" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7W1HK379-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894230v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Godelle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Austerlitz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brachet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Colas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-30-S1-S15" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698599v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Godelle" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Brachet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Colas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051472v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Piquot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Petit" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Lagu&#233;rie" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3546924" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691130v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laporte" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Merdinoglu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Butterlin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051466v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Merdinoglu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Butterlin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220050830" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-STJP86SV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273269v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brachet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051464v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valero" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294x.1998.00447.x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RQJJFDR0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051477v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tarayre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Thompson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/2446465" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691802v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hossaert-Mckey" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Magda" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jarry" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.1996.tb03567.x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020602v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M&#246;rchen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Michaelis" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#228;nni" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220050131" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051479v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Magda" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/2410738" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020595v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Ronfort" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf00220872" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-N4FHW4QZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705358v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Ronfort" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020586v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vernet Philippe" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-5347(94)90126-0" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/67E5C6D0AD5273C7FE22CC5751254AAF46D24DA6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020547v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Merzeau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Comps" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thiebaut" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Letouzey" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.1994.37" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020578v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Forcioli" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.1994.tb00118.x" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9LLZJKXJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894057v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Wattier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Saumitou-Laprade" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Forcioli" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-26-s1-s87" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020448v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Richerd" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Destombe" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/2445666" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051482v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rouwendal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Krens" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf00220909" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-X013QCWW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053009v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Acheroy" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed L. Loutfi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052934v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Merzeau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Di Giusto" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Comps" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thi&#233;baut" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020253v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thiebaut" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.1988.14" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052916v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupr&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/b85-296" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713163v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Touzet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Villain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Buret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Holl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3774" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110775v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brachi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Faure" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bergelson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cuguen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2013.807302" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860399v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Villoutreix" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hautek&#232;ete N.-C." TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Piquot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12396" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F9MCK0NJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685041v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Aim&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Glorieux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032069" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03114034v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Aim&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Glorieux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cuguen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588734v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Arnaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F&#233;nart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2011.23" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444952v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cordellier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4571.2010.00121.x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444947v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Cauwer I." TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dufay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2010.04586.x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W45TT4JZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468455v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Horton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Flahauw" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vazquez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000940" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382431v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dufa&#255;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2009.00653.x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XBJ07VZJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401005v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. God&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deledicque" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04279.x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6T3JL05T-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258853v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. de Cauwer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-008-0735-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GDQXSTNH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181671v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vaudey" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2007.01454.x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170443v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Austerlitz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2007.03448.x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B8S61QK7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091823v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fievet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.03208.x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DNF8G91W-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00321057v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dufay" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P* Touzet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maurice" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S* Cuguen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6801009" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170441v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maurice" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091805v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2005.3464" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091810v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Corre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2006.06.006" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F1R72T39-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051446v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hueber" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra B&#252;rkholz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Barnes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-004-1627-7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4B79D89BDF8F262FCF1743B75ADA813F6A9384BF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051453v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Viard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arnaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delescluse" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2004.02150.x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BDF7BB28F055D49FDFEF9C09EA6593061ED2B15A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051452v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlef Bartsch" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Biancardi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Sweet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ebr:2003006" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020887v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laporte" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bena" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Valero" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020914v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ducos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saumitou-Laprade" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220100578" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TDDP58BC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020935v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Couvet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020903v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rasp&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Jacquemart" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294x.2000.00977.x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1A406854C7BD1FF2A5EE9530FC6BB7CF4D1EB4BB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020925v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Desplanque" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Viard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Forcioli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294x.2000.00843.x" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JVJJ36N0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020988v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaas Vrieling" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saumitou- Laprade" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. van Dijk" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Jong" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1461-0248.1999.00093.x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TJPWFQBN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051459v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Broomberg" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220051184" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7W1HK379-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894230v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Godelle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Austerlitz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brachet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Colas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-30-S1-S15" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698599v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Godelle" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Brachet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Colas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051472v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Piquot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Petit" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Lagu&#233;rie" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3546924" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691130v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laporte" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Merdinoglu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Butterlin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051466v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Merdinoglu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Butterlin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220050830" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-STJP86SV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273269v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brachet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051464v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valero" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294x.1998.00447.x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RQJJFDR0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051477v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tarayre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Thompson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/2446465" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691802v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hossaert-Mckey" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Magda" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jarry" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.1996.tb03567.x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020602v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M&#246;rchen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Michaelis" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#228;nni" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220050131" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051479v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Magda" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/2410738" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020595v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Ronfort" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf00220872" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-N4FHW4QZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705358v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Ronfort" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020586v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vernet Philippe" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-5347(94)90126-0" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/67E5C6D0AD5273C7FE22CC5751254AAF46D24DA6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020547v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Merzeau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Comps" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thiebaut" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Letouzey" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.1994.37" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894057v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Wattier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Saumitou-Laprade" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Forcioli" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-26-s1-s87" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020578v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Forcioli" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.1994.tb00118.x" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9LLZJKXJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020448v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Richerd" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Destombe" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/2445666" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051482v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rouwendal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Krens" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf00220909" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-X013QCWW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053009v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Acheroy" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed L. Loutfi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052934v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Merzeau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Di Giusto" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Comps" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thi&#233;baut" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020253v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thiebaut" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.1988.14" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052916v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupr&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/b85-296" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>