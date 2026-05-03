--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -874,273 +874,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00588734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Populations of weedy crop-wild hybrid beets show contrasting variation in mating system and population genetic structure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of fine-scale genetic structure on male mating success in gynodioecious Beta vulgaris ssp. maritima</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Cauwer I.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dufay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cuguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Arnaud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Cuguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1752-4571.2010.00121.x⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19, pp.1540-1558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2010.04586.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00444952v1</w:t>
+                <w:t xml:space="preserve">hal-00444947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of fine-scale genetic structure on male mating success in gynodioecious Beta vulgaris ssp. maritima</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Dufay</w:t>
+                <w:t xml:space="preserve">Populations of weedy crop-wild hybrid beets show contrasting variation in mating system and population genetic structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fénart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cordellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cuguen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-F. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2010.04586.x⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3, pp.305-318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1752-4571.2010.00121.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00444947v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00444952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linkage and association mapping of Arabidopsis thaliana flowering time in nature</w:t>
               </w:r>
@@ -1529,290 +1529,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00401005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear and cytoplasmic genetic diversity in weed beet and sugar beet accessions compared to wild relatives: new insights into the genetic relationships within the Beta vulgaris complex species</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.-F. Arnaud</w:t>
+                <w:t xml:space="preserve">Variation in pollen production and pollen viability in natural populations of gynodioecious Beta vulgaris ssp. maritima: evidence for a cost of restoration of male function?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dufaÿ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">V. Vaudey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">I. de Cauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Touzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cuguen</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-008-0735-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 21, pp.202-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1420-9101.2007.01454.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00258853v1</w:t>
+                <w:t xml:space="preserve">hal-00181671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation in pollen production and pollen viability in natural populations of gynodioecious Beta vulgaris ssp. maritima: evidence for a cost of restoration of male function?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Nuclear and cytoplasmic genetic diversity in weed beet and sugar beet accessions compared to wild relatives: new insights into the genetic relationships within the Beta vulgaris complex species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fénart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. de Cauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cuguen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 116, pp.1063-1077. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-008-0735-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1420-9101.2007.01454.x⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00181671v1</w:t>
+                <w:t xml:space="preserve">hal-00258853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long distance pollen-mediated gene flow at a landscape level: the weed beet as a case study</w:t>
               </w:r>
@@ -3172,397 +3172,397 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02020914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective Population Sizes for Cytoplasmic and Nuclear Genes in a Gynodioecious Species: The Role of the Sex Determination System</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chloroplast DNA haplotype variation and population differentiation in Sorbus aucuparia L. (Rosaceae: Maloideae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Couvet</w:t>
+                <w:t xml:space="preserve">O. Raspé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Saumitou-Laprade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cuguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-L. Jacquemart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 9 (8), pp.1113 - 1122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-294x.2000.00977.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02020935v1</w:t>
+                <w:t xml:space="preserve">hal-02020903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloroplast DNA haplotype variation and population differentiation in Sorbus aucuparia L. (Rosaceae: Maloideae)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Raspé</w:t>
+                <w:t xml:space="preserve">The linkage disequilibrium between chloroplast DNA and mitochondrial DNA haplotypes in Beta vulgaris ssp. maritima (L.): the usefulness of both genomes for population genetic studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Desplanque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Viard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Forcioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Saumitou-Laprade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 9 (8), pp.1113 - 1122. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2000, 9 (2), pp.141-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-294x.2000.00843.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1046/j.1365-294x.2000.00977.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02020903v1</w:t>
+                <w:t xml:space="preserve">hal-02020925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The linkage disequilibrium between chloroplast DNA and mitochondrial DNA haplotypes in Beta vulgaris ssp. maritima (L.): the usefulness of both genomes for population genetic studies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effective Population Sizes for Cytoplasmic and Nuclear Genes in a Gynodioecious Species: The Role of the Sex Determination System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Cuguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Couvet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 154, pp.447-458</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1046/j.1365-294x.2000.00843.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02020925v1</w:t>
+                <w:t xml:space="preserve">hal-02020935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct and indirect estimates of the selfing rate in small and large individuals of the bumblebee pollinated Cynoglossum officinale L (Boraginaceae)</w:t>
               </w:r>
@@ -3694,51 +3694,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic diversity and gene flow between wild, cultivated and weedy forms of Beta vulgaris L. (Chenopodiaceae), assessed by RFLP and microsatellite markers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Desplanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3834,575 +3834,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02051459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système génétique, polymorphisme neutre et sélectionné : implications en biologie de la conservation</w:t>
+                <w:t xml:space="preserve">Système génétique, polymorphisme neutre et sélectionné: implications en biologie de la conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Godelle</w:t>
+                <w:t xml:space="preserve">B. Godelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Austerlitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Brachet</w:t>
+                <w:t xml:space="preserve">Solène Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Colas</w:t>
+                <w:t xml:space="preserve">B. Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Cuguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 30 (1), pp.S15-S28. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1998, 30 (suppl. 1), pp.S15-S28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00894230v1</w:t>
+                <w:t xml:space="preserve">hal-02698599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système génétique, polymorphisme neutre et sélectionné: implications en biologie de la conservation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variation in Sexual and Asexual Reproduction among Young and Old Populations of the Perennial Macrophyte Sparganium erectum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Piquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Godelle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Austerlitz</w:t>
+                <w:t xml:space="preserve">Daniel Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Valero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Brachet</w:t>
+                <w:t xml:space="preserve">Patrick de Laguérie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Colas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joël Cuguen</w:t>
+                <w:t xml:space="preserve">Philippe Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 82 (1), pp.139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/3546924⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02698599v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02051472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation in Sexual and Asexual Reproduction among Young and Old Populations of the Perennial Macrophyte Sparganium erectum</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification and mapping of RAPD and RFLP markers linked to a fertility restorer gene for a new source of cytoplasmic male sterility in beta vulgaris ssp. maritima</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Petit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Myriam Valero</w:t>
+                <w:t xml:space="preserve">V. Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick de Laguérie</w:t>
+                <w:t xml:space="preserve">Didier Merdinoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Saumitou-Laprade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Vernet</w:t>
+                <w:t xml:space="preserve">Gisele Butterlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 96, pp.989-996</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02051472v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02691130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and mapping of RAPD and RFLP markers linked to a fertility restorer gene for a new source of cytoplasmic male sterility in beta vulgaris ssp. maritima</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Système génétique, polymorphisme neutre et sélectionné : implications en biologie de la conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Godelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Austerlitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Laporte</w:t>
+                <w:t xml:space="preserve">Stéphanie Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Merdinoglu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P. Vernet</w:t>
+                <w:t xml:space="preserve">Bruno Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Cuguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 30 (1), pp.S15-S28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1297-9686-30-S1-S15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02691130v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00894230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and mapping of RAPD and RFLP markers linked to a fertility restorer gene for a new source of cytoplasmic male sterility in Beta vulgaris ssp. maritima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4504,130 +4504,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système génétique, polymorphisme neutre et sélectionné : implications en biologie de la conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Godelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Austerlitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cuguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 30 (Supl 1), pp.S15-S28. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1297-9686-30-S1-S15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00273269v1</w:t>
@@ -4638,51 +4638,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution of chloroplast DNA diversity within and among populations in gynodioecious Beta vulgaris ssp. maritima (Chenopodiaceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Forcioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Saumitou-Laprade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4819,51 +4819,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Saumitou-Laprade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Cuguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Couvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Thompson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5347,51 +5347,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Saumitou-Laprade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cuguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Couvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 91 (1), pp.150-159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5476,51 +5476,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Saumitou-Laprade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Cuguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Couvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 91, pp.150-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6352,51 +6352,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Acheroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed L. Loutfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vernet Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6936,51 +6936,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713163v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Touzet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Villain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Buret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Holl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3774" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110775v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brachi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Faure" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bergelson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cuguen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2013.807302" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860399v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Villoutreix" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hautek&#232;ete N.-C." TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Piquot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12396" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F9MCK0NJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685041v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Aim&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Glorieux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032069" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03114034v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Aim&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Glorieux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cuguen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588734v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Arnaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F&#233;nart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2011.23" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444952v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cordellier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4571.2010.00121.x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444947v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Cauwer I." TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dufay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2010.04586.x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W45TT4JZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468455v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Horton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Flahauw" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vazquez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000940" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382431v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dufa&#255;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2009.00653.x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XBJ07VZJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401005v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. God&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deledicque" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04279.x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6T3JL05T-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258853v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. de Cauwer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-008-0735-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GDQXSTNH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181671v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vaudey" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2007.01454.x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170443v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Austerlitz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2007.03448.x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B8S61QK7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091823v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fievet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.03208.x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DNF8G91W-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00321057v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dufay" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P* Touzet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maurice" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S* Cuguen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6801009" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170441v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maurice" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091805v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2005.3464" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091810v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Corre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2006.06.006" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F1R72T39-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051446v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hueber" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra B&#252;rkholz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Barnes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-004-1627-7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4B79D89BDF8F262FCF1743B75ADA813F6A9384BF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051453v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Viard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arnaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delescluse" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2004.02150.x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BDF7BB28F055D49FDFEF9C09EA6593061ED2B15A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051452v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlef Bartsch" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Biancardi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Sweet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ebr:2003006" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020887v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laporte" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bena" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Valero" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020914v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ducos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saumitou-Laprade" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220100578" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TDDP58BC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020935v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Couvet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020903v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rasp&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Jacquemart" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294x.2000.00977.x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1A406854C7BD1FF2A5EE9530FC6BB7CF4D1EB4BB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020925v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Desplanque" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Viard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Forcioli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294x.2000.00843.x" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JVJJ36N0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020988v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaas Vrieling" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saumitou- Laprade" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. van Dijk" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Jong" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1461-0248.1999.00093.x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TJPWFQBN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051459v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Broomberg" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220051184" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7W1HK379-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894230v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Godelle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Austerlitz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brachet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Colas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-30-S1-S15" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698599v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Godelle" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Brachet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Colas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051472v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Piquot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Petit" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Lagu&#233;rie" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3546924" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691130v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laporte" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Merdinoglu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Butterlin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051466v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Merdinoglu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Butterlin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220050830" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-STJP86SV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273269v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brachet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051464v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valero" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294x.1998.00447.x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RQJJFDR0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051477v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tarayre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Thompson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/2446465" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691802v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hossaert-Mckey" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Magda" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jarry" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.1996.tb03567.x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020602v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M&#246;rchen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Michaelis" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#228;nni" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220050131" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051479v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Magda" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/2410738" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020595v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Ronfort" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf00220872" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-N4FHW4QZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705358v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Ronfort" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020586v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vernet Philippe" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-5347(94)90126-0" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/67E5C6D0AD5273C7FE22CC5751254AAF46D24DA6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020547v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Merzeau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Comps" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thiebaut" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Letouzey" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.1994.37" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894057v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Wattier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Saumitou-Laprade" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Forcioli" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-26-s1-s87" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020578v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Forcioli" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.1994.tb00118.x" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9LLZJKXJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020448v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Richerd" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Destombe" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/2445666" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051482v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rouwendal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Krens" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf00220909" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-X013QCWW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053009v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Acheroy" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed L. Loutfi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052934v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Merzeau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Di Giusto" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Comps" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thi&#233;baut" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020253v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thiebaut" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.1988.14" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052916v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupr&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/b85-296" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713163v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Touzet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Villain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Buret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Holl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3774" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110775v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brachi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Faure" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bergelson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cuguen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2013.807302" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860399v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Villoutreix" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hautek&#232;ete N.-C." TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Piquot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12396" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F9MCK0NJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685041v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Aim&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Glorieux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032069" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03114034v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Aim&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Glorieux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cuguen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588734v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Arnaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F&#233;nart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2011.23" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444947v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Cauwer I." TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dufay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2010.04586.x" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W45TT4JZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444952v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cordellier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4571.2010.00121.x" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468455v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Horton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Flahauw" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vazquez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000940" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382431v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dufa&#255;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2009.00653.x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XBJ07VZJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401005v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. God&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deledicque" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04279.x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6T3JL05T-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181671v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vaudey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. de Cauwer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2007.01454.x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258853v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-008-0735-1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GDQXSTNH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170443v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Austerlitz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2007.03448.x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B8S61QK7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091823v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fievet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.03208.x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DNF8G91W-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00321057v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dufay" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P* Touzet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maurice" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S* Cuguen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6801009" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170441v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maurice" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091805v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2005.3464" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091810v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Corre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2006.06.006" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F1R72T39-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051446v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hueber" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra B&#252;rkholz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Barnes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-004-1627-7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4B79D89BDF8F262FCF1743B75ADA813F6A9384BF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051453v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Viard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arnaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delescluse" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2004.02150.x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BDF7BB28F055D49FDFEF9C09EA6593061ED2B15A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051452v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlef Bartsch" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Biancardi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Sweet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ebr:2003006" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020887v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laporte" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bena" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Valero" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020914v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ducos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saumitou-Laprade" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220100578" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TDDP58BC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020903v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rasp&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Jacquemart" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294x.2000.00977.x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1A406854C7BD1FF2A5EE9530FC6BB7CF4D1EB4BB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020925v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Desplanque" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Viard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Forcioli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294x.2000.00843.x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JVJJ36N0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020935v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Couvet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020988v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaas Vrieling" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saumitou- Laprade" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. van Dijk" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Jong" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1461-0248.1999.00093.x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TJPWFQBN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051459v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Broomberg" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220051184" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7W1HK379-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698599v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Godelle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Austerlitz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Brachet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Colas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051472v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Piquot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Petit" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Lagu&#233;rie" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3546924" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691130v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laporte" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Merdinoglu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Butterlin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894230v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Godelle" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brachet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Colas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-30-S1-S15" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051466v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Merdinoglu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Butterlin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220050830" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-STJP86SV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273269v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brachet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051464v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valero" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294x.1998.00447.x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RQJJFDR0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051477v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tarayre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Thompson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/2446465" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691802v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hossaert-Mckey" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Magda" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jarry" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.1996.tb03567.x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020602v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M&#246;rchen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Michaelis" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#228;nni" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220050131" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051479v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Magda" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/2410738" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020595v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Ronfort" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf00220872" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-N4FHW4QZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705358v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Ronfort" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020586v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vernet Philippe" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-5347(94)90126-0" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/67E5C6D0AD5273C7FE22CC5751254AAF46D24DA6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020547v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Merzeau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Comps" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thiebaut" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Letouzey" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.1994.37" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894057v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Wattier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Saumitou-Laprade" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Forcioli" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-26-s1-s87" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020578v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Forcioli" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.1994.tb00118.x" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9LLZJKXJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020448v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Richerd" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Destombe" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/2445666" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051482v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rouwendal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Krens" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf00220909" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-X013QCWW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053009v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Acheroy" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed L. Loutfi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052934v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Merzeau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Di Giusto" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Comps" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thi&#233;baut" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020253v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thiebaut" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.1988.14" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052916v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupr&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/b85-296" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>