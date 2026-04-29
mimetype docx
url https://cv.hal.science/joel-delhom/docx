--- v0 (2026-04-05)
+++ v1 (2026-04-29)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Joël Delhom </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences habilité à diriger des recherches (MCF HDR)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">joel-delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0001-2932-8558</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Né le 13 mars 1964 à Paris. Etudes à l'Université de Toulouse II Le Mirail et à l'Université de Perpignan (France), où j'ai soutenu mon doctorat. Docteur en Etudes ibériques et ibéro-américaines, Maître de conférences habilité à diriger des recherches (MCF-HDR; qualifié en 2019 aux fonctions de Professeur) à l'Université de Bretagne-Sud depuis 1997 et chercheur au sein de l'équipe ERIMIT-EA 4327 de l'Université de Rennes 2 en France. J'ai publié de nombreux travaux sur l'anarchisme et l'anarcho-syndicalisme en Espagne et en Amérique latine, sous des angles tels que l'histoire des idées, l'histoire sociale et culturelle ou le mémorialisme militant. Ces dernières années, je me suis consacré à l'histoire syndicale des cordonniers de Barcelone entre 1840 et 1940.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brest, Aurigny, Rennes (1941-1945), itinéraire du travailleur forcé Manuel Sirvent Romero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exils et migrations ibériques aux XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Le travail forcé des républicains espagnols pendant la Seconde Guerre mondiale, 36-37 (15/16), p. 127-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El protagonismo de los zapateros de Barcelona en la transición del gremialismo al societarismo (1830-1860)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Crítica de Historia de las Relaciones Laborales y de la Política Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16, p. 5-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los beneficios de la organización : la primera huelga general de los zapateros de Barcelona (mayo-agosto de 1872)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amnis - Revue de civilisation contemporaine, Europe/Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12ews⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La socialización frustrada de la industria del Calzado en Barcelona (1936-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation espagnole contemporaine (de 1808 au temps présent), Histoire politique, économique, sociale et culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ccec.15528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El desagrupamiento en 1939 de la industria del calzado socializada en Barcelona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spagna Contemporanea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, XXXII (64), p. 101-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voces Libres. Historia oral del movimiento libertario español</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation espagnole contemporaine (de 1808 au temps présent), Histoire politique, économique, sociale et culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ccec.13897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El movimiento obrero anarquista en el Perú (1890-1930)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laborem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (24), p. 367-386. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56932/laborem⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Caro Cancela, Anarquismo, represión y campañas de prensa. Alcalá del Valle (1903-1910), Alcalá del Valle – Sevilla, Editorial La Serranía – Centro de Estudios Andaluces, 2019, 275 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de Framespa : e-Storia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/framespa.12138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Melgar Bao (1946-2020). In memoriam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacarina del Sur: Revista de Pensamiento Crítico Lationamericano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46-47, p. 335-338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la Federación de oficio a la Unión de ramos anexos: los constructores de calzado y los obreros en pieles ante el reto de la solidaridad a escala nacional (1870-1890)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation espagnole contemporaine (de 1808 au temps présent), Histoire politique, économique, sociale et culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Hommage à Brigitte Magnien et à Michel Ralle, SPÉCIAL (3), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ccec.9936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Brey, Lucha de clases en las tablas. El teatro de la huelga en España entre 1870 y 1923</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Etudes Romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41, pp.328-330. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesromanes.11370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Julia Rossi y Lucía Campanella (eds.), Los de abajo. Tres siglos de sirvientes en el arte y la literatura en América Latina, Rosario, Editorial de la Universidad de Rosario, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amerika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/amerika.11042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plus de rouge que de noir. L’expérience anarcho-syndicaliste de socialisation de l’industrie du cuir à Barcelone (1936-1938) : du renoncement anarchiste au dirigisme socialiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actuel Marx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019/2 (66), p. 64-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Por el rodadero de la política bajó todo a corromperse en charco cenagoso y pútrido.” ¿Cómo llegó Manuel González Prada al anarquismo? Una mirada desde la cuestión política</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacarina del Sur. Revista de pensamiento crítico latinoamericano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (41)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palabras en acción. Revolución, obrero, socialismo y federalismo (1843-1917)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation espagnole contemporaine (de 1808 au temps présent), Histoire politique, économique, sociale et culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ccec.7621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Fourtané, El condenado andino. Estudio de cuentos peruanos, Lima : Instituto Francés de Estudios Andinos – Cusco : Centro de Estudios Regionales Andinos Bartolomé de Las Casas, 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire(s) de l'Amérique latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel González Prada et le régime de la propriété. Idées radicales et esthétique d’une sémiotique intertextuelle de propagande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amerika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/amerika.8393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Rivera Cusicanqui, Zulema Lehm Ardaya, Lxs artesanxs libertarixs y la ética del trabajo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amerika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/amerika.8249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huascar Rodríguez García, La choledad antiestatal. El anarcosindicalismo en el movimiento obrero boliviano (1912-1965)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amerika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/amerika.8254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Internado escuela Durruti, 1937-1939</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation espagnole contemporaine (de 1808 au temps présent), Histoire politique, économique, sociale et culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ccec.6344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que sean fuego las estrellas. Barcelona (1917-1923)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation espagnole contemporaine (de 1808 au temps présent), Histoire politique, économique, sociale et culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ccec.6345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lida Clara, Pablo Yankelevich (comp.), Cultura y política del anarquismo en España e Iberoamérica – Thomas Llaguno, José Julián, La semilla que germina. Anarquismo, cultura política y nueva intelectualidad en Costa Rica (1900-1914) – Victor Muñoz Cortés, Sin Dios ni patrones. Historia, diversidad y conflitos del anarquismo en la región chilena (1890-1990)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amerika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/amerika.7180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Institut Obrer de València. 80 anys d’història</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation espagnole contemporaine (de 1808 au temps présent), Histoire politique, économique, sociale et culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ccec.6342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuando “el muerto ideológico resucita chispeante”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Rodríguez Olaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amerika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/amerika.5871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La primera gran huelga de los constructores de calzado de Barcelona en 1903</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuelle Peloille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Brey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation espagnole contemporaine (de 1808 au temps présent), Histoire politique, économique, sociale et culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, SPÉCIAL (2), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ccec.5508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César M. Lorenzo : Horacio Prieto. Mon père</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation espagnole contemporaine (de 1808 au temps présent), Histoire politique, économique, sociale et culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ccec.5107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’anarchisme latino-américain, la littérature et les arts, ou comment rendre populaire la culture savante et savante la culture populaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amerika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/amerika.2889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les anarchistes espagnols dans les conspirations contre la Dictature et la Monarchie (1923-1930)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Brey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation espagnole contemporaine (de 1808 au temps présent), Histoire politique, économique, sociale et culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, SPÉCIAL (1), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ccec.3938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una década de publicaciones sobre el anarquismo español: 2000-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Brey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation espagnole contemporaine (de 1808 au temps présent), Histoire politique, économique, sociale et culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, SPÉCIAL (1), </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ccec.3958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dos décadas de publicaciones sobre el anarquismo español: 1990-2011. Inventario ordenado precedido por un breve comentario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Germinal. Revista de estudios libertarios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10, p. 55-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel González Prada (1844-1918): del ensayo al panfleto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacarina del Sur. Revista de pensamiento crítico latinoamericano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (11)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aproximación a las fuentes del pensamiento filosófico y político de Manuel González Prada: un bosquejo de biografía intelectual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iberoamericana. América Latina. España. Portugal </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, XI (42), p. 21-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu sur M. Gonzalez Prada y el radicalismo peruano (2009) de Hugo Pereyra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire(s) de l'Amérique latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventario provisorio de las memorias anarquistas y anarcosindicalistas españolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation espagnole contemporaine (de 1808 au temps présent), Histoire politique, économique, sociale et culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ccec.2677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El discurso sobre la mujer y su emancipación en Manuel González Prada: entre romanticismo, positivismo y anarquismo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Historia de las Mujeres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, VIII (82)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact du Marché unique européen sur l’Amérique latine : aspects sociaux et politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Murawski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers CERCAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Les ONGD et les politiques sociales de coopération en Europe, [Bruxelles] : Centre d'étude et de promotion des relations entre les pays de la C.E. et de l'Amérique Latine ; [Université libre de Bruxelles ; Communautés européennes], 10, pp.37-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La difícil inclusión de las mujeres en los sindicatos españoles: de las resoluciones de los congresos al caso de las trabajadoras del calzado en Barcelona (1870-1931)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Primer Congreso Internacional de Investigadorxs sobre Anarquismo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CeDInCI – IDAES – UNSAM, Oct 2016, Buenos Aires, Argentina. p. 522-546</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La invisible muerte del proletario: un análisis de la prensa peruana (1904-1925)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Rodríguez Olaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Segundo Congreso Latinoamericano de Ciencias Sociales y Humanidades “Imágenes de la muerte”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INAH (Mérida), Mar 2006, Mérida (Yucatan), México</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du dossier sur M. González Prada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amerika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17, 2017, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/amerika.8315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immaculada Fàbregas-Alégret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Immaculada Fábregas-Alégret; Joël Delhom. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amerika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14/2016, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation [du dossier « Passages »]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inmaculada Fábregas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amerika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, 2016, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/amerika.7360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’utilité des rebelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Gonzalez Prada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 979-10-92457-48-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuando los anarquistas citaban la Biblia. Entre mesianismo y propaganda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Attala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catarata, 2014, 978-84-8319-917-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¡Viva la social! anarchistes & anarcho-syndicalistes en Amérique Latine (1860-1930)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de Gracia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Zaidman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Melgar Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delhom, Joël; Zaidman, Pierre-Henri; De Gracia, Guillaume; Doillon, David; Finet, Hélène; Melgar Bao, Ricardo. Editions Libertaires/Nada, 2013, América libertaria, 979-10-92457-01-8 978-2-919568-42-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un militante del anarquismo español [memorias, 1889-1948]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Sirvent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Luc Abramson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melodia Sirvent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joël Delhom. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundacion Anselmo Lorenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Biografías y memorias, 978-84-86864-84-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerres et identités dans les Amériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delhom Joel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUR, 244 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicaragua. Dans l’œil du cyclone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Musset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IHEAL Editions - Institut des Hautes Etudes sur l’Amérique Latine - Instituto de Historia de Nicaragua y Centroamérica - Université de Bretagne-Sud. , 2000, 2-907163-80-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les syndicats espagnols et le travail industriel des femmes (1872-1913)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eva Tilly. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et identités en Espagne du Moyen Âge à nos jours. Un plaidoyer pour la sororité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Indigo &amp; Côté-femmes éd., p. 403-426, 2020, 978-2-35260-153-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une femme à bord parmi des hommes. Le voyage transatlantique de Flora Tristan (1833), éveil d’une conscience sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuelle Charpentier; Philippe Hrodĕj. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les femmes et la mer à l’époque moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, p. 215-227, 2018, Histoire, 978-2-7535-7455-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identidad y socialización anarquistas en las memorias de mujeres: un despertar a la reivindicación de género</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marta García Carrión; Sergio Valero Gómez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tejer identidades. Socialización, cultura y política en época contemporánea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tirant Humanidades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 387-411, 2018, Cronica / Historia, 978-84-17203-66-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rédemption ou renoncement ? Une utilisation politique de la Bible dans la BD Juan Solo de Georges Bess et Alejandro Jodorowsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Attala; Violaine Rosiau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chute et rédemption dans la littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, p. 363-374, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Delso, Trois cents hommes et moi (1989). Quelle mémoire pour les femmes libertaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Finet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libertarias. Femmes anarchistes espagnoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nada éditions, p. 225-253, 2017, 979-10924574-5-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una mujer a bordo entre hombres. El viaje transatlántico de Flora Tristán en 1833 o el despertar a una consciencia social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mónica Cárdenas Moreno; Isabelle Tauzin-Castellanos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miradas recíprocas entre Perú y Francia. Viajeros, escritores y analistas (siglos XVIII-XX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Ricardo Palma Editorial universitaria; Université Bordeaux Montaigne, p. 361-378, 2015, 978-612-4234-29-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La voix solitaire de la femme anarchiste argentine à la fin du XIXe s.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mariannick Guennec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre jouissance et tabous. Les représentations des relations amoureuses et des sexualités dans les Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, p. 115-123, 2015, Des Amériques, 978-2-7535-3968-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes sur l’intertextualité biblique dans le discours anarchiste latino-américain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paola Domingo; Alba Lara-Alengrin; Karim Benmiloud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amérique(s) anarchiste(s). Expressions libertaires du XIXe au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nada éditions, p. 263-293, 2014, América libertaria, 979-10924570-7-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esbozo de una tipología temática y funcional de los usos de la Biblia en el anarquismo hispánico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joël Delhom; Daniel Attala. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuando los anarquistas citaban la Biblia. Entre mesianismo y propaganda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Catarata, p. 233-274, 2014, 978-84-8319-917-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anarquismo y Biblia: una perspectiva genealógica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joël Delhom; Daniel Attala. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuando los anarquistas citaban la Biblia. Entre mesianismo y propaganda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Catarata, p. 25-60, 2014, 978-84-8319-917-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prólogo a Cuando los anarquistas citaban la Biblia. Entre mesianismo y propaganda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Attala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joël Delhom; Daniel Attala. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuando los anarquistas citaban la Biblia. Entre mesianismo y propaganda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Catarata, p. 13-21, 2014, 978-84-8319-917-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Témoigner et convertir. Flora Tristan et Louise Michel ou l’engagement comme apostolat laïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armelle Mabon; Gwendal Simon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’engagement à travers la vie de Germaine Tillion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Riveneuve, p. 161-172, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mouvement ouvrier anarchiste au Pérou (1890-1930) : essai de synthèse et d’analyse historiographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joël Delhom; David Doillon; Hélène Finet; Guillaume de Gracia; Pierre-Henri Zaidman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¡Viva la Social! Anarchistes et anarcho-syndicalistes en Amérique latine (1860-1930)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nada éditions, p. 219-24, 2013, América Libertaria, 979-10-92457-01-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducción [a la edición critica de: Manuel Sirvent Romero, Un militante del anarquismo español]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joël Delhom. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel Sirvent Romero, Un militante del anarquismo español [memorias, 1889-1948]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fundación de Estudios Libertarios Anselmo Lorenzo, p. XV-LXXXV, 2012, Biografias y memorias, 978-84-86864-84-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¡Gloria a los vencidos! La construcción del martirologio anarquista peruano (1904-1925)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michèle Guiraud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fêtes et traditions dans le monde luso-hispanophone. Mélanges en l’honneur de Nicole Fourtané</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Nancy, p. 135-153, 2010, Le monde luso-hispanophone, 978-2-8143-0038-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joël Delhom; Marie-Christine Michaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guerres et identités dans les Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp.7-10, 2010, Mondes hispanophones, 978-2-7535-1130-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Hora Azul (2005) d'Alonso Cueto : la guerre comme miroir d'une irréductible altérité péruvienne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joël Delhom; Marie-Christine Michaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guerres et identités dans les Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, p. 119-126, 2010, Mondes hispanophones, 978-2-7535-1130-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel González Prada y la emancipación femenina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Ward. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El porvenir nos debe una victoria. La insólita modernidad de Manuel González Prada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Red para el Desarrollo de las Ciencias Sociales en el Perú, p. 375-384, 2010, 978-9972-835-12-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">González Prada y Estados Unidos: una admiración discreta y lúcida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Ward. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El porvenir nos debe una victoria. La insólita modernidad de Manuel González Prada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Red para el Desarrollo de las Ciencias Sociales en el Perú, p. 153-169, 2010, 978-9972-835-12-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octubre de 1871 - Debate parlamentario sobre la Internacional en España</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juan Pablo Calero Delso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cien imágenes para un centenario. CNT (1910-2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fundación Anselmo Lorenzo, p. 32-33, 2010, 978-84-86864-78-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Mémoires de la mémoire anarchiste espagnole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicole Fourtané; Michèle Guiraud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire et culture dans le monde luso-hispanophone. Vol. 1, Espagne, Portugal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Nancy, p. 89-99, 2008, Le monde luso-hispanophone, 978-2-866480-778-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lo íntimo en algunas memorias de anarquistas españoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonio Castillo Gómez; Verónica Sierra Blas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El legado de Mnemosyne. Las escrituras del yo a través del tiempo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ediciones Trea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 233-258, 2007, 978-84-9704-321-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoires de militants anarchistes espagnols : quelques éléments de réflexion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Norbert Col. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écritures de soi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, p. 391-398, 2007, Espaces littéraires, 978-2-296-03114-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aproximación a las fuentes de Prada sobre la cuestión religiosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Tauzin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel González Prada: escritor de dos mundos. Actas del coloquio internacional ERSAL-AMERIBER EA 3656</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 57-68, 2006, Actes et mémoires, 8, 9972-623-40-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu sur] Gurucharri, Salvador : Bibliografía del anarquismo español, 1869-1975. Anotaciones para una bibliografía razonada, Barcelona, La Rosa de Foc, 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Claude Chaput. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’anarchisme aux courants alternatifs (XIX-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Regards (9), Paris X-Nanterre - Publidix, p. 443-444, 2006, 978-2-85901-034-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mémoires inédits de Manuel Sirvent Romero (1890-1968) : le texte et ses dessous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Claude Chaput. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’anarchisme aux courants alternatifs (XIX-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publidix Université Paris X, p. 281-303, 2006, Regards, 9, 978-2-85901-034-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu sur] Vega, Eulàlia, Entre revolució i reforma : la CNT a Catalunya (1930-1936), pròleg de Josep Termes, Lleida, Pagès Editors, 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Claude Chaput. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’anarchisme aux courants alternatifs (XIX-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Regards (9), Paris X-Nanterre - Publidix, p. 439-442, 2006, 978-2-85901-034-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu sur] Antoine GIMENEZ & les GIMÉNOLOGUES, Les Fils de la nuit. Souvenirs de la guerre d’Espagne, Montreuil-Marseille, L’Insomniaque & les Giménologues, 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Claude Chaput. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’anarchisme aux courants alternatifs (XIX-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Regards (9), Paris X-Nanterre - Publidix, p. 437-438, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel González Prada y la prensa del Perú</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Desvois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prensa, impresos, lectura en el mundo hispánico contemporáneo. Homenaje a Jean-François Botrel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Bordeaux, p. 363-374, 2005, PILAR, 2-86781-375-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel González Prada: el hombre y el revolucionario frente a la muerte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nanda Leonardini; David Rodríguez; Virgilio Freddy Cabanillas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imagen de la muerte. Primer Congreso Latinoamericano de Ciencias Sociales y Humanidades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Nacional Mayor de San Marcos, p. 263-274, 2004, 9972-46-268-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel González Prada : une conception libertaire de l’éducation et de la famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Louis Guereña. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Famille et éducation en Espagne et en Amérique latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Série Etudes hispaniques (XV-XVI), Publications de l’Université François Rabelais - CIREMIA, p. 619-629, 2002, Etudes hispaniques, 286906-155-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El discurso sobre la mujer y su emancipación en Manuel González Prada: entre romanticismo, positivismo y anarquismo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carme Riera; Meri Torras; Isabel Clúa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perversas y divinas. La representación de la mujer en las literaturas hispánicas: el fin de siglo pasado y/o el fin de milenio actual, t. 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ediciones Ex Cultura, p. 183-190, 2002, 980-07-8329-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’angoisse métaphysique à la réjouissance révolutionnaire. Représentations de la mort chez Manuel González Prada (1844-1918)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard-Marie Garreau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Représentations de la mort</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, p. 307-316, 2002, Interférences, 2-86847-759-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itinéraire idéologique d'un anarchiste latino-américain : Manuel González Prada (1844-1918)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Renaud de Bellefon; David Michels; Mimmo Pucciarelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’anarchisme a-t-il un avenir ? Histoire de femmes, d’hommes et de leurs imaginaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atelier de création libertaire, p. 53-66, 2001, 2-905691-72-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repères chronologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joël Delhom; Alain Musset. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nicaragua. Dans l’œil du cyclone / En el ojo del huracán</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des Hautes Études sur l’Amérique Latine - Instituto de Historia de Nicaragua y Centroamérica - Université de Bretagne-Sud, p. 296-297, 2000, 2-907163-80-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Nicaragua entre deux siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Musset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joël Delhom; Alain Musset. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nicaragua. Dans l’œil du cyclone / En el ojo del huracán</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des Hautes Études sur l’Amérique Latine - Instituto de Historia de Nicaragua y Centroamérica - Université de Bretagne-Sud, p. 291-295, 2000, 2-907163-80-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitch, l’ouragan libéral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joël Delhom; Alain Musset. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nicaragua. Dans l’œil du cyclone / En el ojo del huracán</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des Hautes Études sur l’Amérique Latine - Instituto de Historia de Nicaragua y Centroamérica - Université de Bretagne-Sud, p. 65-81, 2000, 2-907163-80-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Nicaragua. Introduction à une Amérique latine extrême</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Musset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joël Delhom; Alain Musset. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nicaragua. Dans l’œil du cyclone / En el ojo del huracán</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des Hautes Études sur l’Amérique Latine - Instituto de Historia de Nicaragua y Centroamérica - Université de Bretagne-Sud, p. 5-16, 2000, 2-907163-80-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Fédération espagnole de l'Internationale et la Commune de Paris (1871-1874)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilbert Larguier; Jérôme Quaretti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Commune de 1871 : utopie ou modernité ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Perpignan, p. 161-176, 2000, Etudes, 2-908912-87-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des anarchistes et de la Commune de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilbert Larguier; Jérôme Quaretti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Commune de 1871 : utopie ou modernité ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Perpignan, p. 295-310, 2000, Etudes, 2-908912-87-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiguïtés de la question raciale dans les essais de Manuel González Prada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Victorien Lavou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Noirs et le discours identitaire latino-américain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRILAUP-Presses Universitaires de Perpignan, p. 13-39, 1997, Marges, 18, 2-907-183-18-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel González Prada : un enjeu symbolique dans le Pérou des années vingt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Moner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommage des hispanistes français à Henry Bonneville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société des Hispanistes Français de l'Enseignement Supérieur, p. 173-190, 1996, 2-9510120-0-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel González Prada et la culture européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Europe-Amérique latine : réceptions et réélaborations sociales, culturelles et linguistiques aux XIXe et XXe siècles (Angers, 27-28 novembre 1992)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alfil éd. - ALMOREAL - Bibliothèque Municipale d’Angers, p. 123-148, 1993, 2-9505385-2-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">González Prada, Manuel [notice]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des littératures hispaniques. Espagne et Amérique latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, p. 612-613</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Gestion des coopératives. Actes du Colloque franco-espagnol sur l'économie sociale comparative, Logroño, 3 mars 1995</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel González Prada et ses sources d’influence. De la philosophie à la politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. Université de Perpignan, 1996. Français. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05322827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los obreros zapateros de Barcelona. Una historia sindical: su organización, sus huelgas, la socialización revolucionaria del sector del calzado y el desagrupamiento franquista (1840-1940)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">History. Université d' Angers, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05321721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId152"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Joël Delhom </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences habilité à diriger des recherches (MCF HDR)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">joel-delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0001-2932-8558</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Né le 13 mars 1964 à Paris. Etudes à l'Université de Toulouse II Le Mirail et à l'Université de Perpignan (France), où j'ai soutenu mon doctorat. Docteur en Etudes ibériques et ibéro-américaines, Maître de conférences habilité à diriger des recherches (MCF-HDR; qualifié en 2019 aux fonctions de Professeur) à l'Université de Bretagne-Sud depuis 1997 et chercheur au sein de l'équipe ERIMIT-EA 4327 de l'Université de Rennes 2 en France. J'ai publié de nombreux travaux sur l'anarchisme et l'anarcho-syndicalisme en Espagne et en Amérique latine, sous des angles tels que l'histoire des idées, l'histoire sociale et culturelle ou le mémorialisme militant. Ces dernières années, je me suis consacré à l'histoire syndicale des cordonniers de Barcelone entre 1840 et 1940.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El protagonismo de los zapateros de Barcelona en la transición del gremialismo al societarismo (1830-1860)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Crítica de Historia de las Relaciones Laborales y de la Política Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16, p. 5-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los beneficios de la organización : la primera huelga general de los zapateros de Barcelona (mayo-agosto de 1872)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amnis - Revue de civilisation contemporaine, Europe/Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12ews⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brest, Aurigny, Rennes (1941-1945), itinéraire du travailleur forcé Manuel Sirvent Romero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exils et migrations ibériques aux XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Le travail forcé des républicains espagnols pendant la Seconde Guerre mondiale, 36-37 (15/16), p. 127-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La socialización frustrada de la industria del Calzado en Barcelona (1936-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation espagnole contemporaine (de 1808 au temps présent), Histoire politique, économique, sociale et culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ccec.15528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El desagrupamiento en 1939 de la industria del calzado socializada en Barcelona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spagna Contemporanea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, XXXII (64), p. 101-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voces Libres. Historia oral del movimiento libertario español</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation espagnole contemporaine (de 1808 au temps présent), Histoire politique, économique, sociale et culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ccec.13897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El movimiento obrero anarquista en el Perú (1890-1930)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laborem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (24), p. 367-386. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56932/laborem⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Caro Cancela, Anarquismo, represión y campañas de prensa. Alcalá del Valle (1903-1910), Alcalá del Valle – Sevilla, Editorial La Serranía – Centro de Estudios Andaluces, 2019, 275 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de Framespa : e-Storia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/framespa.12138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Melgar Bao (1946-2020). In memoriam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacarina del Sur: Revista de Pensamiento Crítico Lationamericano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46-47, p. 335-338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la Federación de oficio a la Unión de ramos anexos: los constructores de calzado y los obreros en pieles ante el reto de la solidaridad a escala nacional (1870-1890)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation espagnole contemporaine (de 1808 au temps présent), Histoire politique, économique, sociale et culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Hommage à Brigitte Magnien et à Michel Ralle, SPÉCIAL (3), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ccec.9936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Brey, Lucha de clases en las tablas. El teatro de la huelga en España entre 1870 y 1923</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Etudes Romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41, pp.328-330. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesromanes.11370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Por el rodadero de la política bajó todo a corromperse en charco cenagoso y pútrido.” ¿Cómo llegó Manuel González Prada al anarquismo? Una mirada desde la cuestión política</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacarina del Sur. Revista de pensamiento crítico latinoamericano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (41)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Julia Rossi y Lucía Campanella (eds.), Los de abajo. Tres siglos de sirvientes en el arte y la literatura en América Latina, Rosario, Editorial de la Universidad de Rosario, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amerika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/amerika.11042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plus de rouge que de noir. L’expérience anarcho-syndicaliste de socialisation de l’industrie du cuir à Barcelone (1936-1938) : du renoncement anarchiste au dirigisme socialiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actuel Marx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019/2 (66), p. 64-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palabras en acción. Revolución, obrero, socialismo y federalismo (1843-1917)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation espagnole contemporaine (de 1808 au temps présent), Histoire politique, économique, sociale et culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ccec.7621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Fourtané, El condenado andino. Estudio de cuentos peruanos, Lima : Instituto Francés de Estudios Andinos – Cusco : Centro de Estudios Regionales Andinos Bartolomé de Las Casas, 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire(s) de l'Amérique latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel González Prada et le régime de la propriété. Idées radicales et esthétique d’une sémiotique intertextuelle de propagande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amerika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/amerika.8393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Rivera Cusicanqui, Zulema Lehm Ardaya, Lxs artesanxs libertarixs y la ética del trabajo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amerika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/amerika.8249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huascar Rodríguez García, La choledad antiestatal. El anarcosindicalismo en el movimiento obrero boliviano (1912-1965)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amerika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/amerika.8254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Internado escuela Durruti, 1937-1939</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation espagnole contemporaine (de 1808 au temps présent), Histoire politique, économique, sociale et culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ccec.6344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que sean fuego las estrellas. Barcelona (1917-1923)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation espagnole contemporaine (de 1808 au temps présent), Histoire politique, économique, sociale et culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ccec.6345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lida Clara, Pablo Yankelevich (comp.), Cultura y política del anarquismo en España e Iberoamérica – Thomas Llaguno, José Julián, La semilla que germina. Anarquismo, cultura política y nueva intelectualidad en Costa Rica (1900-1914) – Victor Muñoz Cortés, Sin Dios ni patrones. Historia, diversidad y conflitos del anarquismo en la región chilena (1890-1990)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amerika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/amerika.7180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Institut Obrer de València. 80 anys d’història</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation espagnole contemporaine (de 1808 au temps présent), Histoire politique, économique, sociale et culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ccec.6342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuando “el muerto ideológico resucita chispeante”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Rodríguez Olaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amerika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/amerika.5871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La primera gran huelga de los constructores de calzado de Barcelona en 1903</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuelle Peloille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Brey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation espagnole contemporaine (de 1808 au temps présent), Histoire politique, économique, sociale et culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, SPÉCIAL (2), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ccec.5508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César M. Lorenzo : Horacio Prieto. Mon père</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation espagnole contemporaine (de 1808 au temps présent), Histoire politique, économique, sociale et culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ccec.5107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’anarchisme latino-américain, la littérature et les arts, ou comment rendre populaire la culture savante et savante la culture populaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amerika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/amerika.2889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les anarchistes espagnols dans les conspirations contre la Dictature et la Monarchie (1923-1930)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Brey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation espagnole contemporaine (de 1808 au temps présent), Histoire politique, économique, sociale et culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, SPÉCIAL (1), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ccec.3938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una década de publicaciones sobre el anarquismo español: 2000-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Brey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation espagnole contemporaine (de 1808 au temps présent), Histoire politique, économique, sociale et culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, SPÉCIAL (1), </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ccec.3958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dos décadas de publicaciones sobre el anarquismo español: 1990-2011. Inventario ordenado precedido por un breve comentario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Germinal. Revista de estudios libertarios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10, p. 55-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel González Prada (1844-1918): del ensayo al panfleto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacarina del Sur. Revista de pensamiento crítico latinoamericano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (11)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aproximación a las fuentes del pensamiento filosófico y político de Manuel González Prada: un bosquejo de biografía intelectual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iberoamericana. América Latina. España. Portugal </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, XI (42), p. 21-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu sur M. Gonzalez Prada y el radicalismo peruano (2009) de Hugo Pereyra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire(s) de l'Amérique latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventario provisorio de las memorias anarquistas y anarcosindicalistas españolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation espagnole contemporaine (de 1808 au temps présent), Histoire politique, économique, sociale et culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ccec.2677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El discurso sobre la mujer y su emancipación en Manuel González Prada: entre romanticismo, positivismo y anarquismo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Historia de las Mujeres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, VIII (82)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact du Marché unique européen sur l’Amérique latine : aspects sociaux et politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Murawski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers CERCAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Les ONGD et les politiques sociales de coopération en Europe, [Bruxelles] : Centre d'étude et de promotion des relations entre les pays de la C.E. et de l'Amérique Latine ; [Université libre de Bruxelles ; Communautés européennes], 10, pp.37-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La difícil inclusión de las mujeres en los sindicatos españoles: de las resoluciones de los congresos al caso de las trabajadoras del calzado en Barcelona (1870-1931)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Primer Congreso Internacional de Investigadorxs sobre Anarquismo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CeDInCI – IDAES – UNSAM, Oct 2016, Buenos Aires, Argentina. p. 522-546</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La invisible muerte del proletario: un análisis de la prensa peruana (1904-1925)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Rodríguez Olaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Segundo Congreso Latinoamericano de Ciencias Sociales y Humanidades “Imágenes de la muerte”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INAH (Mérida), Mar 2006, Mérida (Yucatan), México</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du dossier sur M. González Prada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amerika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17, 2017, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/amerika.8315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immaculada Fàbregas-Alégret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Immaculada Fábregas-Alégret; Joël Delhom. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amerika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14/2016, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation [du dossier « Passages »]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inmaculada Fábregas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amerika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, 2016, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/amerika.7360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’utilité des rebelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Gonzalez Prada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 979-10-92457-48-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuando los anarquistas citaban la Biblia. Entre mesianismo y propaganda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Attala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catarata, 2014, 978-84-8319-917-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¡Viva la social! anarchistes & anarcho-syndicalistes en Amérique Latine (1860-1930)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de Gracia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Zaidman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Melgar Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delhom, Joël; Zaidman, Pierre-Henri; De Gracia, Guillaume; Doillon, David; Finet, Hélène; Melgar Bao, Ricardo. Editions Libertaires/Nada, 2013, América libertaria, 979-10-92457-01-8 978-2-919568-42-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un militante del anarquismo español [memorias, 1889-1948]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Sirvent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Luc Abramson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melodia Sirvent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joël Delhom. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundacion Anselmo Lorenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Biografías y memorias, 978-84-86864-84-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerres et identités dans les Amériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delhom Joel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUR, 244 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicaragua. Dans l’œil du cyclone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Musset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IHEAL Editions - Institut des Hautes Etudes sur l’Amérique Latine - Instituto de Historia de Nicaragua y Centroamérica - Université de Bretagne-Sud. , 2000, 2-907163-80-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les syndicats espagnols et le travail industriel des femmes (1872-1913)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eva Tilly. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et identités en Espagne du Moyen Âge à nos jours. Un plaidoyer pour la sororité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Indigo &amp; Côté-femmes éd., p. 403-426, 2020, 978-2-35260-153-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une femme à bord parmi des hommes. Le voyage transatlantique de Flora Tristan (1833), éveil d’une conscience sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuelle Charpentier; Philippe Hrodĕj. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les femmes et la mer à l’époque moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, p. 215-227, 2018, Histoire, 978-2-7535-7455-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identidad y socialización anarquistas en las memorias de mujeres: un despertar a la reivindicación de género</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marta García Carrión; Sergio Valero Gómez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tejer identidades. Socialización, cultura y política en época contemporánea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tirant Humanidades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 387-411, 2018, Cronica / Historia, 978-84-17203-66-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rédemption ou renoncement ? Une utilisation politique de la Bible dans la BD Juan Solo de Georges Bess et Alejandro Jodorowsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Attala; Violaine Rosiau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chute et rédemption dans la littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, p. 363-374, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Delso, Trois cents hommes et moi (1989). Quelle mémoire pour les femmes libertaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Finet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libertarias. Femmes anarchistes espagnoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nada éditions, p. 225-253, 2017, 979-10924574-5-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La voix solitaire de la femme anarchiste argentine à la fin du XIXe s.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mariannick Guennec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre jouissance et tabous. Les représentations des relations amoureuses et des sexualités dans les Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, p. 115-123, 2015, Des Amériques, 978-2-7535-3968-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una mujer a bordo entre hombres. El viaje transatlántico de Flora Tristán en 1833 o el despertar a una consciencia social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mónica Cárdenas Moreno; Isabelle Tauzin-Castellanos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miradas recíprocas entre Perú y Francia. Viajeros, escritores y analistas (siglos XVIII-XX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Ricardo Palma Editorial universitaria; Université Bordeaux Montaigne, p. 361-378, 2015, 978-612-4234-29-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes sur l’intertextualité biblique dans le discours anarchiste latino-américain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paola Domingo; Alba Lara-Alengrin; Karim Benmiloud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amérique(s) anarchiste(s). Expressions libertaires du XIXe au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nada éditions, p. 263-293, 2014, América libertaria, 979-10924570-7-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esbozo de una tipología temática y funcional de los usos de la Biblia en el anarquismo hispánico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joël Delhom; Daniel Attala. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuando los anarquistas citaban la Biblia. Entre mesianismo y propaganda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Catarata, p. 233-274, 2014, 978-84-8319-917-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anarquismo y Biblia: una perspectiva genealógica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joël Delhom; Daniel Attala. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuando los anarquistas citaban la Biblia. Entre mesianismo y propaganda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Catarata, p. 25-60, 2014, 978-84-8319-917-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prólogo a Cuando los anarquistas citaban la Biblia. Entre mesianismo y propaganda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Attala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joël Delhom; Daniel Attala. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuando los anarquistas citaban la Biblia. Entre mesianismo y propaganda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Catarata, p. 13-21, 2014, 978-84-8319-917-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Témoigner et convertir. Flora Tristan et Louise Michel ou l’engagement comme apostolat laïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armelle Mabon; Gwendal Simon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’engagement à travers la vie de Germaine Tillion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Riveneuve, p. 161-172, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mouvement ouvrier anarchiste au Pérou (1890-1930) : essai de synthèse et d’analyse historiographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joël Delhom; David Doillon; Hélène Finet; Guillaume de Gracia; Pierre-Henri Zaidman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¡Viva la Social! Anarchistes et anarcho-syndicalistes en Amérique latine (1860-1930)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nada éditions, p. 219-24, 2013, América Libertaria, 979-10-92457-01-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducción [a la edición critica de: Manuel Sirvent Romero, Un militante del anarquismo español]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joël Delhom. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel Sirvent Romero, Un militante del anarquismo español [memorias, 1889-1948]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fundación de Estudios Libertarios Anselmo Lorenzo, p. XV-LXXXV, 2012, Biografias y memorias, 978-84-86864-84-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¡Gloria a los vencidos! La construcción del martirologio anarquista peruano (1904-1925)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michèle Guiraud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fêtes et traditions dans le monde luso-hispanophone. Mélanges en l’honneur de Nicole Fourtané</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Nancy, p. 135-153, 2010, Le monde luso-hispanophone, 978-2-8143-0038-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joël Delhom; Marie-Christine Michaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guerres et identités dans les Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp.7-10, 2010, Mondes hispanophones, 978-2-7535-1130-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Hora Azul (2005) d'Alonso Cueto : la guerre comme miroir d'une irréductible altérité péruvienne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joël Delhom; Marie-Christine Michaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guerres et identités dans les Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, p. 119-126, 2010, Mondes hispanophones, 978-2-7535-1130-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel González Prada y la emancipación femenina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Ward. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El porvenir nos debe una victoria. La insólita modernidad de Manuel González Prada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Red para el Desarrollo de las Ciencias Sociales en el Perú, p. 375-384, 2010, 978-9972-835-12-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">González Prada y Estados Unidos: una admiración discreta y lúcida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Ward. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El porvenir nos debe una victoria. La insólita modernidad de Manuel González Prada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Red para el Desarrollo de las Ciencias Sociales en el Perú, p. 153-169, 2010, 978-9972-835-12-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octubre de 1871 - Debate parlamentario sobre la Internacional en España</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juan Pablo Calero Delso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cien imágenes para un centenario. CNT (1910-2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fundación Anselmo Lorenzo, p. 32-33, 2010, 978-84-86864-78-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Mémoires de la mémoire anarchiste espagnole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicole Fourtané; Michèle Guiraud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire et culture dans le monde luso-hispanophone. Vol. 1, Espagne, Portugal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Nancy, p. 89-99, 2008, Le monde luso-hispanophone, 978-2-866480-778-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lo íntimo en algunas memorias de anarquistas españoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonio Castillo Gómez; Verónica Sierra Blas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El legado de Mnemosyne. Las escrituras del yo a través del tiempo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ediciones Trea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 233-258, 2007, 978-84-9704-321-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoires de militants anarchistes espagnols : quelques éléments de réflexion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Norbert Col. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écritures de soi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, p. 391-398, 2007, Espaces littéraires, 978-2-296-03114-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu sur] Antoine GIMENEZ & les GIMÉNOLOGUES, Les Fils de la nuit. Souvenirs de la guerre d’Espagne, Montreuil-Marseille, L’Insomniaque & les Giménologues, 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Claude Chaput. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’anarchisme aux courants alternatifs (XIX-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Regards (9), Paris X-Nanterre - Publidix, p. 437-438, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aproximación a las fuentes de Prada sobre la cuestión religiosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Tauzin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel González Prada: escritor de dos mundos. Actas del coloquio internacional ERSAL-AMERIBER EA 3656</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 57-68, 2006, Actes et mémoires, 8, 9972-623-40-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu sur] Gurucharri, Salvador : Bibliografía del anarquismo español, 1869-1975. Anotaciones para una bibliografía razonada, Barcelona, La Rosa de Foc, 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Claude Chaput. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’anarchisme aux courants alternatifs (XIX-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Regards (9), Paris X-Nanterre - Publidix, p. 443-444, 2006, 978-2-85901-034-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mémoires inédits de Manuel Sirvent Romero (1890-1968) : le texte et ses dessous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Claude Chaput. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’anarchisme aux courants alternatifs (XIX-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publidix Université Paris X, p. 281-303, 2006, Regards, 9, 978-2-85901-034-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu sur] Vega, Eulàlia, Entre revolució i reforma : la CNT a Catalunya (1930-1936), pròleg de Josep Termes, Lleida, Pagès Editors, 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Claude Chaput. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’anarchisme aux courants alternatifs (XIX-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Regards (9), Paris X-Nanterre - Publidix, p. 439-442, 2006, 978-2-85901-034-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel González Prada y la prensa del Perú</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Desvois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prensa, impresos, lectura en el mundo hispánico contemporáneo. Homenaje a Jean-François Botrel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Bordeaux, p. 363-374, 2005, PILAR, 2-86781-375-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel González Prada: el hombre y el revolucionario frente a la muerte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nanda Leonardini; David Rodríguez; Virgilio Freddy Cabanillas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imagen de la muerte. Primer Congreso Latinoamericano de Ciencias Sociales y Humanidades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Nacional Mayor de San Marcos, p. 263-274, 2004, 9972-46-268-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel González Prada : une conception libertaire de l’éducation et de la famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Louis Guereña. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Famille et éducation en Espagne et en Amérique latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Série Etudes hispaniques (XV-XVI), Publications de l’Université François Rabelais - CIREMIA, p. 619-629, 2002, Etudes hispaniques, 286906-155-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El discurso sobre la mujer y su emancipación en Manuel González Prada: entre romanticismo, positivismo y anarquismo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carme Riera; Meri Torras; Isabel Clúa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perversas y divinas. La representación de la mujer en las literaturas hispánicas: el fin de siglo pasado y/o el fin de milenio actual, t. 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ediciones Ex Cultura, p. 183-190, 2002, 980-07-8329-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’angoisse métaphysique à la réjouissance révolutionnaire. Représentations de la mort chez Manuel González Prada (1844-1918)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard-Marie Garreau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Représentations de la mort</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, p. 307-316, 2002, Interférences, 2-86847-759-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itinéraire idéologique d'un anarchiste latino-américain : Manuel González Prada (1844-1918)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Renaud de Bellefon; David Michels; Mimmo Pucciarelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’anarchisme a-t-il un avenir ? Histoire de femmes, d’hommes et de leurs imaginaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atelier de création libertaire, p. 53-66, 2001, 2-905691-72-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des anarchistes et de la Commune de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilbert Larguier; Jérôme Quaretti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Commune de 1871 : utopie ou modernité ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Perpignan, p. 295-310, 2000, Etudes, 2-908912-87-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repères chronologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joël Delhom; Alain Musset. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nicaragua. Dans l’œil du cyclone / En el ojo del huracán</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des Hautes Études sur l’Amérique Latine - Instituto de Historia de Nicaragua y Centroamérica - Université de Bretagne-Sud, p. 296-297, 2000, 2-907163-80-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Nicaragua entre deux siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Musset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joël Delhom; Alain Musset. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nicaragua. Dans l’œil du cyclone / En el ojo del huracán</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des Hautes Études sur l’Amérique Latine - Instituto de Historia de Nicaragua y Centroamérica - Université de Bretagne-Sud, p. 291-295, 2000, 2-907163-80-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitch, l’ouragan libéral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joël Delhom; Alain Musset. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nicaragua. Dans l’œil du cyclone / En el ojo del huracán</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des Hautes Études sur l’Amérique Latine - Instituto de Historia de Nicaragua y Centroamérica - Université de Bretagne-Sud, p. 65-81, 2000, 2-907163-80-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Nicaragua. Introduction à une Amérique latine extrême</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Musset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joël Delhom; Alain Musset. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nicaragua. Dans l’œil du cyclone / En el ojo del huracán</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des Hautes Études sur l’Amérique Latine - Instituto de Historia de Nicaragua y Centroamérica - Université de Bretagne-Sud, p. 5-16, 2000, 2-907163-80-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Fédération espagnole de l'Internationale et la Commune de Paris (1871-1874)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilbert Larguier; Jérôme Quaretti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Commune de 1871 : utopie ou modernité ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Perpignan, p. 161-176, 2000, Etudes, 2-908912-87-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiguïtés de la question raciale dans les essais de Manuel González Prada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Victorien Lavou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Noirs et le discours identitaire latino-américain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRILAUP-Presses Universitaires de Perpignan, p. 13-39, 1997, Marges, 18, 2-907-183-18-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel González Prada : un enjeu symbolique dans le Pérou des années vingt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Moner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommage des hispanistes français à Henry Bonneville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société des Hispanistes Français de l'Enseignement Supérieur, p. 173-190, 1996, 2-9510120-0-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel González Prada et la culture européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Europe-Amérique latine : réceptions et réélaborations sociales, culturelles et linguistiques aux XIXe et XXe siècles (Angers, 27-28 novembre 1992)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alfil éd. - ALMOREAL - Bibliothèque Municipale d’Angers, p. 123-148, 1993, 2-9505385-2-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">González Prada, Manuel [notice]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des littératures hispaniques. Espagne et Amérique latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, p. 612-613</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Gestion des coopératives. Actes du Colloque franco-espagnol sur l'économie sociale comparative, Logroño, 3 mars 1995</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel González Prada et ses sources d’influence. De la philosophie à la politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. Université de Perpignan, 1996. Français. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05322827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los obreros zapateros de Barcelona. Una historia sindical: su organización, sus huelgas, la socialización revolucionaria del sector del calzado y el desagrupamiento franquista (1840-1940)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">History. Université d' Angers, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05321721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId152"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3CEC217D"/>
+    <w:nsid w:val="5AFA282F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joel-delhom" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-2932-8558" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321758v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delhom" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321747v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321755v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ews" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321761v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.15528" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321940v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321999v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.13897" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321966v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56932/laborem" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322015v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.12138" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333913v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321992v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.9936" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322040v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesromanes.11370" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326887v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amerika.11042" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326879v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326882v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326890v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.7621" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326900v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326885v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amerika.8393" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326893v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amerika.8249" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326896v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amerika.8254" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333894v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.6344" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333896v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.6345" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333897v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amerika.7180" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333892v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.6342" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332118v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Rodr&#237;guez Olaya" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amerika.5871" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332116v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Peloille" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Brey" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.5508" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333900v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.5107" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332183v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amerika.2889" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332178v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.3938" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332176v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.3958" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332135v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332128v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332186v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333902v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332194v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.2677" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332200v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05548822v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Murawski" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332207v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332215v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322764v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amerika.8315" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02992343v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Immaculada F&#224;bregas-Al&#233;gret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332109v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inmaculada F&#225;bregas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amerika.7360" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321704v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gonzalez Prada" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nada-editions.fr/produit/de-lutilite-des-rebelles/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766579v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Attala" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02182205v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doillon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Gracia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Zaidman" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Melgar Bao" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322796v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Sirvent" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Abramson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melodia Sirvent" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fal.cnt.es/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911145v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Michaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delhom Joel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322808v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Musset" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321738v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325809v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325671v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tirant.com" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327641v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327653v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327676v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327687v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327802v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327772v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327762v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327750v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327818v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327830v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327850v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332264v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332226v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332230v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332223v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332220v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332261v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332271v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332274v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.trea.es" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332276v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332281v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333909v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332286v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333908v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333907v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332292v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332296v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332304v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332302v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332307v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332311v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332321v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332320v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332318v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332317v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332313v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332314v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332322v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332326v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332330v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332268v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333912v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05322827v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05321721v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joel-delhom" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-2932-8558" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321747v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delhom" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321755v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ews" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321758v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321761v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.15528" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321940v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321999v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.13897" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321966v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56932/laborem" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322015v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.12138" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333913v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321992v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.9936" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322040v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesromanes.11370" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326882v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326887v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amerika.11042" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326879v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326890v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.7621" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326900v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326885v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amerika.8393" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326893v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amerika.8249" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326896v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amerika.8254" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333894v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.6344" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333896v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.6345" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333897v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amerika.7180" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333892v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.6342" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332118v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Rodr&#237;guez Olaya" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amerika.5871" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332116v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Peloille" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Brey" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.5508" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333900v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.5107" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332183v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amerika.2889" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332178v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.3938" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332176v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.3958" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332135v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332128v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332186v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333902v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332194v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.2677" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332200v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05548822v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Murawski" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332207v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332215v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322764v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amerika.8315" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02992343v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Immaculada F&#224;bregas-Al&#233;gret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332109v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inmaculada F&#225;bregas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amerika.7360" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321704v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gonzalez Prada" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nada-editions.fr/produit/de-lutilite-des-rebelles/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766579v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Attala" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02182205v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doillon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Gracia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Zaidman" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Melgar Bao" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322796v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Sirvent" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Abramson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melodia Sirvent" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fal.cnt.es/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911145v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Michaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delhom Joel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322808v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Musset" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321738v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325809v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325671v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tirant.com" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327641v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327653v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327687v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327676v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327802v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327772v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327762v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327750v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327818v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327830v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327850v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332264v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332226v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332230v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332223v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332220v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332261v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332271v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332274v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.trea.es" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332276v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333907v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332281v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333909v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332286v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333908v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332292v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332296v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332304v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332302v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332307v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332311v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332314v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332321v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332320v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332318v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332317v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332313v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332322v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332326v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332330v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332268v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333912v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05322827v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05321721v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>