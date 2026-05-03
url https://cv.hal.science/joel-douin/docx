--- v0 (2026-03-05)
+++ v1 (2026-05-03)
@@ -451,364 +451,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03383476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creep behavior in the new AD730TM nickel-based disk superalloy – Influence of aging heat treatment and local chemical fluctuations</w:t>
+                <w:t xml:space="preserve">Precipitation in original Duralumin A-U4G versus modern 2017A alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Pettinari-Sturmel</w:t>
+                <w:t xml:space="preserve">Magali Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Winnie Vultos</w:t>
+                <w:t xml:space="preserve">Benoit Malard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Hantcherli</w:t>
+                <w:t xml:space="preserve">Nicolas Ratel-Ramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t>
+                <w:t xml:space="preserve">Christophe Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Marcelot</w:t>
+                <w:t xml:space="preserve">Sébastien Joulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8, pp.100429. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2019.02.088⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mtla.2019.100429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02062084v1</w:t>
+                <w:t xml:space="preserve">hal-02269041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precipitation in original Duralumin A-U4G versus modern 2017A alloy</w:t>
+                <w:t xml:space="preserve">Creep behavior in the new AD730TM nickel-based disk superalloy – Influence of aging heat treatment and local chemical fluctuations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Brunet</w:t>
+                <w:t xml:space="preserve">Florence Pettinari-Sturmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Malard</w:t>
+                <w:t xml:space="preserve">Winnie Vultos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Ratel-Ramond</w:t>
+                <w:t xml:space="preserve">Muriel Hantcherli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Deshayes</w:t>
+                <w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Joulié</w:t>
+                <w:t xml:space="preserve">Cécile Marcelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 8, pp.100429. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mtla.2019.100429⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2019.02.088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02269041v1</w:t>
+                <w:t xml:space="preserve">hal-02062084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical twinning in Ni-based single crystal superalloys during multiaxial creep at 1050 °C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Briac Le Graverend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Pettinari-Sturmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Hantcherli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Villechaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -872,51 +872,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TEM quantitative characterization of short-range order and its effects on the deformation micromechanims in a Ti-6Al-4V alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Castany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Pettinari-Sturmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Douin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1002,51 +1002,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kailin Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Douin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1402,51 +1402,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TEM study of structural hardening in a new martensitic steel for aeronautic application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Pettinari-Sturmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Kedjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1562,64 +1562,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Douin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Hantcherli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Pettinari-Sturmel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 93 (1-3), pp.38-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1826,51 +1826,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Douin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Pettinari-Sturmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1923,303 +1923,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02062137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the solidification and microstructure of two aluminium alloys reinforced with TiB&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; particles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of interfacial dislocation network during anisothermal high-temperature creep of a nickel-based superalloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Hantcherli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Pettinari-Sturmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Egizabal</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Amélie Veillere</w:t>
+                <w:t xml:space="preserve">Bernard Viguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Douin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Coujou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adem.201100040⟩</w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, vol. 66, pp. 143-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2011.10.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00622260v1</w:t>
+                <w:t xml:space="preserve">hal-00812030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of interfacial dislocation network during anisothermal high-temperature creep of a nickel-based superalloy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Viguier</w:t>
+                <w:t xml:space="preserve">Analysis of the solidification and microstructure of two aluminium alloys reinforced with TiB&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Egizabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garcia de Cortazar Maider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaia Torregaray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Veillere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Douin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (9), pp.887-894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adem.201100040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2011.10.022⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00812030v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between interphase chemistry and mechanical properties at the scale of micron in Cu–Cr/CF composite</w:t>
               </w:r>
@@ -2614,90 +2614,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructural analysis of the reinforced Al-Cu5mgti/Tib2 5 wt% Alloy for Investment casting applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Egizabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maider García de Cortázar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Douin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaia Torregaray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2890,51 +2890,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Douin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Castany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Pettinari-Sturmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Coujou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3006,51 +3006,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ transmission electron microscopy deformation of the titanium alloy Ti–6Al–4V: Interface behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Castany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Pettinari-Sturmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Douin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3116,342 +3116,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01886758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of dislocation mobility in a Ti–6Al–4V alloy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Pettinari-Sturmel</w:t>
+                <w:t xml:space="preserve">Electroless coating process of carbon nano fibers by copper metal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Silvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Crestou</w:t>
+                <w:t xml:space="preserve">Philippe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Douin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Coujou</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Heintz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 55 (18), pp.6284 - 6291. </w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 534-536, pp.1445-1448. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2007.07.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.534-536.1445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01886755v1</w:t>
+                <w:t xml:space="preserve">hal-00120014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electroless coating process of carbon nano fibers by copper metal</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Richard</w:t>
+                <w:t xml:space="preserve">Experimental study of dislocation mobility in a Ti–6Al–4V alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Castany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Pettinari-Sturmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Crestou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Douin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Heintz</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coujou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 55 (18), pp.6284 - 6291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2007.07.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.534-536.1445⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00120014v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new TEM method for the caracterization of the tertiary γ' nano-precipitates in a PM disk superalloy. Influence of ageing.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Raujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Pettinari-Sturmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Douin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4205,51 +4205,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Hémery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Pettinari-Sturmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ti-2023-World Titanium Conference 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Edinburgh, United Kingdom. 5 p., </w:t>
@@ -4389,51 +4389,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure changes due to heat treatment and their effects on the plasticity of aluminium alloys</w:t>
+                <w:t xml:space="preserve">Microstructure Changes Due to Heat Treatment and Their Effects on the Plasticity of Aluminium Alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jean Laurent Bello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Larignon</w:t>
@@ -4451,97 +4451,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Pérusin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Douin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasticité 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">Material Research Society, Fall Meeting 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02056239v1</w:t>
+                <w:t xml:space="preserve">hal-02056134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure Changes Due to Heat Treatment and Their Effects on the Plasticity of Aluminium Alloys</w:t>
+                <w:t xml:space="preserve">Microstructure changes due to heat treatment and their effects on the plasticity of aluminium alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jean Laurent Bello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Larignon</w:t>
@@ -4559,319 +4559,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Pérusin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Douin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Material Research Society, Fall Meeting 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Boston, United States</w:t>
+              <w:t xml:space="preserve">Plasticité 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02056134v1</w:t>
+                <w:t xml:space="preserve">hal-02056239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TEM analysis of creep deformation micromechanisms in the AD730TM Ni-based disk superalloy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Deformation localization during very high temperature notch creep in Ni-based SX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Pettinari-Sturmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Hantcherli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Douin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Villechaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">THERMEC’2016 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Gratz, Austria</w:t>
+              <w:t xml:space="preserve">Workshop Superalloys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, G. Cailletaud, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02084481v1</w:t>
+                <w:t xml:space="preserve">hal-02084474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deformation localization during very high temperature notch creep in Ni-based SX</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">TEM analysis of creep deformation micromechanisms in the AD730TM Ni-based disk superalloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Pettinari-Sturmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Hantcherli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Winnie Vultos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Douin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Villechaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Superalloys</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, G. Cailletaud, Jun 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">THERMEC’2016 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Gratz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02084474v1</w:t>
+                <w:t xml:space="preserve">hal-02084481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of aging heat-treatment on mechanical properties of AD730™ superalloy</w:t>
               </w:r>
@@ -5142,51 +5142,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Balcaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Pettinari-Sturmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Douin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5663,90 +5663,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of Primary γ′ Precipitates in the Deformation Creep Mechanisms in the Ni-Based Polycrystalline AD730TM Superalloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Pettinari-Sturmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Hantcherli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Winnie Vultos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Marcelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6215,51 +6215,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751246v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Bonneville" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coupeau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Douin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Gr&#246;ger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/ad60e8" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199843v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bello" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Jullien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassiop&#233;e Galy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Larignon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43579-023-00468-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383476v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2021.102834" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062084v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pettinari-Sturmel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winnie Vultos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Hantcherli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marcelot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2019.02.088" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269041v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Brunet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Malard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deshayes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jouli&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2019.100429" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062064v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Briac Le Graverend" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cormier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Villechaise" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2018.02.086" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01475460v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castany" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Coujou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2016.10.020" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485289v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cochard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kailin Zhu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julitte Huez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2017.03.003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907492v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joseph" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gauthier-Brunet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Monchoux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joulain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brisset" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.12.221" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BK17HN0V-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024880v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufic Tayeh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jouannigot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirvat Zakhour" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nakhl" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2013.10.065" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-90W3T38P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687313v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kedjar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Delagnes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2013.03.065" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727575v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Girard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2012.712222" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658593v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Veillere" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Heintz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namas Chandra" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lahaye" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2011.11.004" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062137v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Fournier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Donnadieu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/2012004" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-GF5TL9L9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622260v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Egizabal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcia de Cortazar Maider" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Torregaray" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201100040" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4J9RHR8R-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812030v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Viguier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2011.10.022" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559513v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aravind Sundaramurthy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2010.11.006" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DT0F36T-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575841v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Silvain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-010-5045-8" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WBDC7946-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599772v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Henry" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dabosi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sciau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2010074" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505784v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maider Garc&#237;a de Cort&#225;zar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201000031" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N7LT6RTK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532981v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2010.06.053" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761563v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castany" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2008.09.027" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVN54HPB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01886758v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coujou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2006.10.183" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGLXC5ZT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01886755v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Crestou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2007.07.032" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HFVLWSDS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120014v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Richard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.534-536.1445" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513703v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Raujol" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cl&#233;ment" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430600740658" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172977v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Proult" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2003.08.006" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BT17R6N1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817139v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Finel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dirras" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-835X(02)00155-0" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPLTLCKS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254207v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Popille" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996229" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E9FB9C3FB6ACE2D0CE92A0F809C096C9DFC6747F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246672v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonneville" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1992255" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AFC69C0BE4248D1EF7BC6B8229296E0EFDD66C7D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00230035v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Dahmen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Westmacott" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19901126" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B78CBA9945A84EC18360CA0117F0EC8329A4436C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04167968v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourdin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lopez Casta&#241;o" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel H&#233;mery" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Texier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119890.1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056248v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jean Laurent Bello" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon P&#233;rusin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056239v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056134v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084481v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084474v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727510v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Devaux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Helstroffer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cormier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Villechaise" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119016854.ch41" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703240v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Balcaen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vidal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Velay" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lours" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703241v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610638v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Shao" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Botton" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lazar" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cheynet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370064v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maitrejean" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Carreau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thomas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kaouache" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056252v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452754v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Tisseyre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51834-9_59" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062121v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Goun&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Andrieu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Br&#233;chet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Deschamps" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056264v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751246v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Bonneville" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coupeau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Douin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Gr&#246;ger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/ad60e8" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199843v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bello" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Jullien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassiop&#233;e Galy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Larignon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43579-023-00468-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383476v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2021.102834" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269041v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Brunet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Malard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deshayes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jouli&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2019.100429" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062084v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pettinari-Sturmel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winnie Vultos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Hantcherli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marcelot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2019.02.088" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062064v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Briac Le Graverend" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cormier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Villechaise" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2018.02.086" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01475460v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castany" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Coujou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2016.10.020" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485289v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cochard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kailin Zhu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julitte Huez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2017.03.003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907492v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joseph" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gauthier-Brunet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Monchoux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joulain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brisset" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.12.221" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BK17HN0V-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024880v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufic Tayeh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jouannigot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirvat Zakhour" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nakhl" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2013.10.065" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-90W3T38P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687313v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kedjar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Delagnes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2013.03.065" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727575v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Girard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2012.712222" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658593v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Veillere" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Heintz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namas Chandra" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lahaye" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2011.11.004" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062137v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Fournier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Donnadieu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/2012004" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-GF5TL9L9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812030v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Viguier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2011.10.022" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622260v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Egizabal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcia de Cortazar Maider" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Torregaray" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201100040" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4J9RHR8R-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559513v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aravind Sundaramurthy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2010.11.006" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DT0F36T-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575841v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Silvain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-010-5045-8" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WBDC7946-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599772v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Henry" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dabosi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sciau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2010074" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505784v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maider Garc&#237;a de Cort&#225;zar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201000031" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N7LT6RTK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532981v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2010.06.053" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761563v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castany" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2008.09.027" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVN54HPB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01886758v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coujou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2006.10.183" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGLXC5ZT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120014v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Richard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.534-536.1445" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01886755v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Crestou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2007.07.032" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HFVLWSDS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513703v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Raujol" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cl&#233;ment" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430600740658" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172977v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Proult" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2003.08.006" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BT17R6N1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817139v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Finel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dirras" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-835X(02)00155-0" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPLTLCKS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254207v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Popille" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996229" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E9FB9C3FB6ACE2D0CE92A0F809C096C9DFC6747F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246672v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonneville" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1992255" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AFC69C0BE4248D1EF7BC6B8229296E0EFDD66C7D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00230035v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Dahmen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Westmacott" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19901126" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B78CBA9945A84EC18360CA0117F0EC8329A4436C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04167968v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourdin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lopez Casta&#241;o" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel H&#233;mery" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Texier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119890.1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056248v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jean Laurent Bello" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon P&#233;rusin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056134v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056239v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084474v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084481v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727510v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Devaux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Helstroffer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cormier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Villechaise" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119016854.ch41" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703240v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Balcaen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vidal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Velay" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lours" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703241v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610638v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Shao" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Botton" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lazar" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cheynet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370064v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maitrejean" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Carreau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thomas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kaouache" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056252v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452754v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Tisseyre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51834-9_59" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062121v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Goun&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Andrieu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Br&#233;chet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Deschamps" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056264v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>