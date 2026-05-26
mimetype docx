--- v1 (2026-05-03)
+++ v2 (2026-05-26)
@@ -4389,51 +4389,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure Changes Due to Heat Treatment and Their Effects on the Plasticity of Aluminium Alloys</w:t>
+                <w:t xml:space="preserve">Microstructure changes due to heat treatment and their effects on the plasticity of aluminium alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jean Laurent Bello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Larignon</w:t>
@@ -4451,97 +4451,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Pérusin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Douin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Material Research Society, Fall Meeting 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Boston, United States</w:t>
+              <w:t xml:space="preserve">Plasticité 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02056134v1</w:t>
+                <w:t xml:space="preserve">hal-02056239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure changes due to heat treatment and their effects on the plasticity of aluminium alloys</w:t>
+                <w:t xml:space="preserve">Microstructure Changes Due to Heat Treatment and Their Effects on the Plasticity of Aluminium Alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jean Laurent Bello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Larignon</w:t>
@@ -4559,73 +4559,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Pérusin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Douin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasticité 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">Material Research Society, Fall Meeting 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02056239v1</w:t>
+                <w:t xml:space="preserve">hal-02056134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deformation localization during very high temperature notch creep in Ni-based SX</w:t>
               </w:r>
@@ -6215,51 +6215,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751246v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Bonneville" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coupeau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Douin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Gr&#246;ger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/ad60e8" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199843v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bello" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Jullien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassiop&#233;e Galy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Larignon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43579-023-00468-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383476v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2021.102834" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269041v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Brunet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Malard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deshayes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jouli&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2019.100429" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062084v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pettinari-Sturmel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winnie Vultos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Hantcherli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marcelot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2019.02.088" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062064v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Briac Le Graverend" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cormier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Villechaise" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2018.02.086" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01475460v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castany" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Coujou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2016.10.020" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485289v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cochard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kailin Zhu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julitte Huez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2017.03.003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907492v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joseph" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gauthier-Brunet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Monchoux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joulain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brisset" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.12.221" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BK17HN0V-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024880v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufic Tayeh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jouannigot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirvat Zakhour" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nakhl" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2013.10.065" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-90W3T38P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687313v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kedjar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Delagnes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2013.03.065" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727575v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Girard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2012.712222" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658593v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Veillere" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Heintz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namas Chandra" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lahaye" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2011.11.004" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062137v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Fournier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Donnadieu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/2012004" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-GF5TL9L9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812030v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Viguier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2011.10.022" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622260v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Egizabal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcia de Cortazar Maider" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Torregaray" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201100040" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4J9RHR8R-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559513v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aravind Sundaramurthy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2010.11.006" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DT0F36T-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575841v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Silvain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-010-5045-8" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WBDC7946-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599772v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Henry" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dabosi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sciau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2010074" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505784v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maider Garc&#237;a de Cort&#225;zar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201000031" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N7LT6RTK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532981v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2010.06.053" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761563v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castany" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2008.09.027" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVN54HPB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01886758v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coujou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2006.10.183" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGLXC5ZT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120014v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Richard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.534-536.1445" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01886755v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Crestou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2007.07.032" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HFVLWSDS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513703v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Raujol" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cl&#233;ment" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430600740658" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172977v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Proult" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2003.08.006" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BT17R6N1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817139v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Finel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dirras" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-835X(02)00155-0" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPLTLCKS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254207v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Popille" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996229" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E9FB9C3FB6ACE2D0CE92A0F809C096C9DFC6747F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246672v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonneville" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1992255" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AFC69C0BE4248D1EF7BC6B8229296E0EFDD66C7D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00230035v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Dahmen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Westmacott" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19901126" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B78CBA9945A84EC18360CA0117F0EC8329A4436C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04167968v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourdin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lopez Casta&#241;o" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel H&#233;mery" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Texier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119890.1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056248v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jean Laurent Bello" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon P&#233;rusin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056134v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056239v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084474v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084481v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727510v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Devaux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Helstroffer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cormier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Villechaise" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119016854.ch41" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703240v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Balcaen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vidal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Velay" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lours" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703241v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610638v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Shao" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Botton" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lazar" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cheynet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370064v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maitrejean" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Carreau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thomas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kaouache" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056252v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452754v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Tisseyre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51834-9_59" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062121v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Goun&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Andrieu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Br&#233;chet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Deschamps" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056264v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751246v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Bonneville" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coupeau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Douin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Gr&#246;ger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/ad60e8" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199843v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bello" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Jullien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassiop&#233;e Galy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Larignon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43579-023-00468-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383476v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2021.102834" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269041v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Brunet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Malard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deshayes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jouli&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2019.100429" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062084v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pettinari-Sturmel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winnie Vultos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Hantcherli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marcelot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2019.02.088" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062064v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Briac Le Graverend" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cormier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Villechaise" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2018.02.086" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01475460v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castany" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Coujou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2016.10.020" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485289v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cochard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kailin Zhu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julitte Huez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2017.03.003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907492v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joseph" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gauthier-Brunet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Monchoux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joulain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brisset" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.12.221" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BK17HN0V-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024880v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufic Tayeh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jouannigot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirvat Zakhour" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nakhl" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2013.10.065" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-90W3T38P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687313v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kedjar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Delagnes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2013.03.065" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727575v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Girard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2012.712222" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658593v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Veillere" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Heintz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namas Chandra" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lahaye" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2011.11.004" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062137v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Fournier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Donnadieu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/2012004" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-GF5TL9L9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812030v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Viguier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2011.10.022" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622260v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Egizabal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcia de Cortazar Maider" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Torregaray" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201100040" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4J9RHR8R-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559513v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aravind Sundaramurthy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2010.11.006" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DT0F36T-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575841v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Silvain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-010-5045-8" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WBDC7946-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599772v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Henry" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dabosi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sciau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2010074" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505784v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maider Garc&#237;a de Cort&#225;zar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201000031" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N7LT6RTK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532981v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2010.06.053" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761563v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castany" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2008.09.027" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVN54HPB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01886758v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coujou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2006.10.183" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGLXC5ZT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120014v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Richard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.534-536.1445" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01886755v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Crestou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2007.07.032" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HFVLWSDS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513703v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Raujol" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cl&#233;ment" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430600740658" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172977v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Proult" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2003.08.006" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BT17R6N1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817139v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Finel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dirras" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-835X(02)00155-0" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPLTLCKS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254207v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Popille" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996229" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E9FB9C3FB6ACE2D0CE92A0F809C096C9DFC6747F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246672v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonneville" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1992255" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AFC69C0BE4248D1EF7BC6B8229296E0EFDD66C7D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00230035v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Dahmen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Westmacott" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19901126" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B78CBA9945A84EC18360CA0117F0EC8329A4436C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04167968v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourdin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lopez Casta&#241;o" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel H&#233;mery" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Texier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119890.1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056248v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jean Laurent Bello" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon P&#233;rusin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056239v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056134v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084474v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084481v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727510v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Devaux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Helstroffer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cormier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Villechaise" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119016854.ch41" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703240v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Balcaen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vidal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Velay" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lours" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703241v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610638v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Shao" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Botton" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lazar" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cheynet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370064v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maitrejean" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Carreau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thomas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kaouache" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056252v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452754v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Tisseyre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51834-9_59" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062121v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Goun&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Andrieu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Br&#233;chet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Deschamps" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056264v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>